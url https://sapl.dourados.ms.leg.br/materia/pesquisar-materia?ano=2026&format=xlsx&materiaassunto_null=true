--- v0 (2026-03-30)
+++ v1 (2026-06-11)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1336" uniqueCount="665">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8325" uniqueCount="3268">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1574,50 +1574,7001 @@
     <t>Instalação Lombada Elevada</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/166/23032026-ind-programaprotege.pdf</t>
   </si>
   <si>
     <t>Expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO, Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e à Sra. SHIRLEY FLORES ZARPELON, secretária municipal de Assistência Social – SEMAS, solicitando que o Município realize a adesão ao Programa Estadual de Prevenção e Enfrentamento à Violência contra as Mulheres – PROTEGE, instituído pelo Decreto nº 16.636, de 10 de junho de 2025, do Governo do Estado de Mato Grosso do Sul.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/173/23032026-ind-paichiquito.pdf</t>
   </si>
   <si>
     <t>expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO, Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e ao Sr. JORGE LUÍS DE LÚCIA, secretário municipal de Obras – SEMOP, solicitando a remoção do excesso de terra acumulada na Rua Agenor Inocêncio, no trecho compreendido entre as ruas Aurora Lelis da Rocha e Chiquito Pedro, no Distrito de Panambi.</t>
+  </si>
+  <si>
+    <t>183</t>
+  </si>
+  <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/183/indicacao_364-2026.pdf</t>
+  </si>
+  <si>
+    <t>Rondas ostensivas no Bairro Jardim Monte Sião.</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/184/indicacao_367-2026.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação asfáltica do seguinte trecho: Rua Argemiro Araújo Leão, bairro Parque Alvorada, saída para o Anel Viário Norte, acesso à Aldeia Bororó.</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/185/indicacao_366-2026.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de um redutor de velocidade (faixa elevada ou semáforo) na Rua Rangel Torres, em frente ao CEIM WILSON BENEDITO CARNEIRO, bem como na Rua Clóvis Cersósimo de Souza, no bairro Jardim Santa Brigida, neste município.</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/186/indicacao_365-2026.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de um redutor de velocidade (semáforo e/ou lombadas eletrônicas) na Avenida Weimar Gonçalves Torres, cruzamento com a Rua João Rosa Góes, no bairro Jardim Central, neste município.</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/193/indicacao_4.pdf</t>
+  </si>
+  <si>
+    <t>O PATROLAMENTO E ENCASCALHAMENTO OU QUE SEJA REALIZADO O FRESAMENTO DA MARGINAL LESTE, RUA DIDI ASSUITI, RUA ANTONIA FERNANDES NETO E RUA ASCENDINO VIEIRA MARQUES  - SITIOCA CAMPO BELO</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/194/indicacao_anel_viario_perimetral_norte_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TAPA-BURACO NO ANEL VIÁRIO IVO ANUNCIATO CÉRSÓSIMO DENOMINADO DE “PERIMETRAL NORTE”.</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/196/1_indicacao_-_altos_do_indaia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE RECAPEAMENTO, TAPA BURACOS E LIMPEZA</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/201/indicacao_parque_das_nacoes_ii_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TROCA DE LÂMPADA NA RUA RAMÃO OSÓRIO, Nº 460, LOCALIZADO NO BAIRRO PARQUE DAS NAÇÕES II.</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/202/indicacao_jardim_colibri_cruzamento_ceim_bertilo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TAPA-BURACO NO CRUZAMENTO DA RUA DAS MANGUEIRAS COM A RUA DAS CASTANHEIRAS LOCALIZADO NO BAIRRO JARDIM COLIBRI.</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/203/indicacao_05.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA A LIMPEZA E MANUTENÇÃO DA RUA TOSHINOBU KATAYAMA EM TODA SUA EXTENSÃO, COM PRIORIDADE A PARTIR DA AVENDA JOAQUIM TEIXERA ALVES ATÉ A RUA PONTA PORÃ, AS GUIAS ESTÃO SUJAS, COM VEGETAÇÃO CRESCENDO, E O CANTEIRO ESTA COM MATO ALTO.</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/204/modelo_indicacao_26-1_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito informações sobre a possibilidade de aquisição e distribuição de repelente aos alunos da REME( Rede Municipal de Ensino). Neste momento em que estamos passando por uma epidemia de Chikungunya em nosso município.</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/205/indicacao_parque_dos_coqueiros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito troca de lâmpadas na Rua das Alterosas, entre as ruas Aldelino Garcia Camargo ( antiga W16) e rua Frei Antônio (antiga W17)._x000D_
+Parque dos Coqueiros.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/206/indicacao_06.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA UMA OPERAÇÃO TAPA BURACOS, REVITALIZAÇÃO DA SINALIZAÇÃO VIARIA, ROÇADA E TROCA DE LAMPADAS NAS RUAS ANTONIO GOMES ROCHA, IVANISE SANTOS SILVA, DALCI LEITE DOFFINGER E NA RUA JOÃO ANGELO ROCHA. RESSALTA-SE QUE NESTES LOCAIS ESTÃO LOCALIZADOS OS CONDOMINIOS RESIDECIAL ITÁPOLIS, VICENZA 1, ITAJUBA 1 E 2, ITAQUERA, ITAPIRI, KAIRÓS 1 E 2, ALÉM DOS MORADORES DO BAIRRO E AS EMPRESAS SITUADAS NA LOCALIDADE DA CHÁCARAS TREVO.</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/207/indicacao_26-3_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito troca de lâmpadas na rua Izzat Bussuan, 3895 - Vila Esperança.</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/208/tapa_buracos_no_jardim_florida_ii.pdf</t>
+  </si>
+  <si>
+    <t>TAPA BURACO JARDIM FLORIDA II</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/209/sessao_9a_-_limpeza_de_terreno_jd._carisma.pdf</t>
+  </si>
+  <si>
+    <t>LIMPEZA DE TERRENO JARDIM CARISMA.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/210/sessao_9a__iluminacao_publica_no_bairro_jardim_canaa_4.pdf</t>
+  </si>
+  <si>
+    <t>ILUMINAÇÃO PÚBLICA</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/211/sessao_9a_-__tapa_buracos_no_jardim_arapongas_.pdf</t>
+  </si>
+  <si>
+    <t>TAPA BURACA JD. ARAPONGAS.</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/212/boca_de_dragao_-_timbrado_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Nivelamento URGENTE de uma boca de dragão com a devida troca da grade nela existente e a limpeza, localizada na Avenida José Roberto Teixeira, em frente ao número 935, no bairro Jardim Flórida, neste Município.</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/213/patrolamento_e_cascalhamento_entrada_e_saida_-_bairro_altos_da_lagoa_-_timbrado_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Patrolamento e cascalhamento asfáltico, em caráter de urgência, na entrada/saída do bairro Altos da Lagoa, neste Município.</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/214/ceim_celso_de_almeida_assinada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete  ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR e ao Sr. NILSON FRANCISCO DA SILVA, Secretaria Municipal de Educação, solicitando, a realização de serviços de limpeza geral, roçada, pintura e demais reformas necessárias no CEIM Celso de Almeida, localizado na Rua Álvaro Brandão, nº 2685, bairro Canaã I.</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/215/monte_siao_assinada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando, a realização de serviços de limpeza e roçada em terreno baldio localizado no bairro Monte Sião, entre as ruas Cristo Rei, São Benedito, Fermino Augusto da Costa e São Miguel Arcanjo.</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/216/campo_de_futebol_do_canaa_i__assinada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando, a realização de serviços de roçada, limpeza, pintura, instalação de bebedouro, bem como reparos nos vestiários e banheiros no Campo de Futebol,  localizado no bairro Canaã I, entre as ruas Álvaro Brandão, Apolônia Melo, Luís Duarte e Projetada 8.</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/217/escola_socrates_assinada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR e ao Sr. NILSON FRANCISCO DA SILVA, Secretaria Municipal de Educação, solicitando, a realização de serviços de limpeza geral, roçada, pintura e reformas necessárias na Escola Municipal Sócrates Câmara, localizada na Rua João Camilo Martins, nº 655, bairro Canaã I.</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/218/indicacao_416-2026_agetran_-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Realização de estudo para implantação de quebra molas e estudo técnico para melhoria do fluxo de trânsito</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/219/indicacao_415-2026_iluminacao_publica_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção e melhoria da iluminação pública</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/220/indicacao_418-2026_reforma_de_calcamento_rua_joao_candido_camara-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Reforma de calçamento</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/221/indica_led_jd._guaicurus.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO_x000D_
+(MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica e ao Sr. LUIS ROBERTO MARTINS DE_x000D_
+ARAUJO, Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando a manutenção_x000D_
+da iluminação pública com o aprimoramento do sistema de iluminação pública no bairro Jardim_x000D_
+Guaicurus com a substituição atuais luminárias convencionais de vapor de mercúrio, sódio_x000D_
+e/ou de iodetos metálicos serão substituídas por luminárias de tecnologia LED.</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/222/indica_patro._vl._sao_jorge.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO_x000D_
+(MARÇAL FILHO), Prefeito Municipal, ao Deputado Estadual Sr. ZÉ TEIXEIRA, ao_x000D_
+Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão_x000D_
+Estratégica e ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras_x000D_
+Públicas,solicitando a execução do serviço de patrolamento e cascalhamento_x000D_
+compactado das ruas do bairro Vila São Jorge anexo ao bairro Jardim Monte Líbano.</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/223/indica_pavimentacao_vl._sao_jorge_izzat_bussuan.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO_x000D_
+(MARÇAL FILHO), Prefeito Municipal, ao Deputado Estadual Sr. ZÉ TEIXEIRA, ao_x000D_
+Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão_x000D_
+Estratégica e ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras_x000D_
+Públicas,solicitando que seja viabilizado projeto visando a captação de recursos via_x000D_
+emenda parlamentar e/ou programa do governo do Estado para a implantação de_x000D_
+galeria pluvial, rede de esgoto sanitário e pavimentação asfáltica das seguintes vias_x000D_
+públicas nos seguintes bairros:_x000D_
+(Reiterando a Indicação nº 634 de 3 de Abril de 2025)_x000D_
+• Rua: Izzat Bussuan no trecho compreendido entre as ruas Delfino Garrido e Joaquim_x000D_
+dos Santos Veríssimo via que liga os bairros Vila Mari e Monte Líbano;_x000D_
+· Rua Olinda Pires de Almeida trecho compreendido entre as ruas Dom Pedro I e a_x000D_
+rua Joaquim dos Santos Veríssimo bairro Jardim Monte Líbano;_x000D_
+• Rua: Gustavo Adolfo Pável no trecho compreendido entre as ruas Cabral e Joaquim_x000D_
+dos Santos Veríssimo;_x000D_
+· Rua: João Paulo Garcete trecho compreendido entre as ruas Cabral e Joaquim dos_x000D_
+Santos Veríssimo via de ligação entre os bairros Vila São Jorge e Monte Líbano;_x000D_
+· Travessa Rudmar Colveiro Camargo trecho compreendido entre as ruas Cabral e_x000D_
+Dom Pedro I bairro Jardim Monte Líbano “Vila São Jorge”;_x000D_
+• Rua: Cabral entre as ruas Gustavo Adolfo Pável e a rua João Paulo Garcete bairro_x000D_
+Vila São Jorge;_x000D_
+• Rua: Dom Pedro I entre as ruas Izzatt Bussuan e João Paulo Garcete via de ligação_x000D_
+entre os bairros Vila São Jorge – Monte Líbano e Chácara 117;_x000D_
+• Rua: João Paulo Garcete trecho compreendido entre as ruas Cabral e Joaquim dos_x000D_
+Santos Veríssimo via de ligação entre os bairros Vila São Jorge e Monte Líbano;_x000D_
+• Rua: Projetada trecho compreendido entre as ruas Olinda Pires de Almeida e rua_x000D_
+Gustavo Adolfo Pável bairro Jardim Monte Líbano;_x000D_
+• Rua: Arlindo Borba no trecho compreendido entre as ruas Maria da Gloria e a rua_x000D_
+Joaquim dos Santos Veríssimo que liga os bairros Vila Norte – Jardim dos Estados e_x000D_
+Jardim Piratininga;</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/224/indica_posto_ass._social_rodoviaria.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO_x000D_
+(MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica e a Srª. SHIRLEY FLORES ZARPELON,_x000D_
+Secretário Municipal de Assistência Social, solicitando a instalação de um posto avançado_x000D_
+da Secretaria Municipal de Assistência Social (Semas) no Terminal Rodoviário Renato Lemes_x000D_
+Soares.</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/225/indicacao_04.pdf</t>
+  </si>
+  <si>
+    <t>A realização de limpeza e manutenção nos banheiros da Feira Livre Central.</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/226/indicacao_05.pdf</t>
+  </si>
+  <si>
+    <t>A limpeza e roçada na rua João Rosa Góis todo cruzamento</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/227/modelo_indicacao_bertilo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Serviço de tapa buracos ou recapeamento na Rua das Mangueiras esquina com Rua das Castanheiras -Jardim Colibri._x000D_
+Em frente ao CEIM PROF° BERTILO BINSFELD.</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/228/indicacao_419-2026_agentes_comunitarios_de_saude_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Abertura de Concurso Público para contratação de agentes_x000D_
+Comunitários de Saúde (ACS)</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/229/06.pdf</t>
+  </si>
+  <si>
+    <t>A atualização da nomenclatura das vias públicas localizadas no município de Dourados/MS, especialmente das seguintes vias:</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/231/reforma_ceim-_decio_rosa_bastos.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja feito o serviço de reforma do Centro de Educação Infantil Municipal Décio Rosa Bastos.</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/232/tampa_de_bueiro-_oliveira_marques.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja colocada com urgência uma tampa de bueiro localizada no cruzamento das ruas Oliveira Marques e Alberto Maxwell no Jardim Maxwell.</t>
+  </si>
+  <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/233/tapa-buracos-_gaspar_de_alencastro.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja feito o serviço de tapa-buracos, na rua Gaspar de Alencastro entre a rua Monte Alegre e a Av. Weimar Gonçalves Torres, no Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/234/troca_de_lampadas-_cesario_domingues_perez.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja feito a troca de lâmpada queimada na rua Cesário Domingues Perez em frente ao nº 6720, na Vila Guarani.</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/235/ind_30-03_-_0001.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e ao Sr. Marcio Grei Alves Vidal de Figueiredo, Secretário Municipal de Saúde, solicitando: Implantação de sistema digital de monitoramento e transparência dos atendimentos na Unidade de Pronto Atendimento (UPA), com disponibilização de informações em tempo real à população.</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/236/ind_30-03_-_0002.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e a Sra. Priscila da Silva, Coordenadora do Centro de Controle de Zoonoses, solicitando: Celebração de convênio ou termo de parceria entre o Município de Dourados, por meio do Centro de Controle de Zoonoses (CCZ), e instituições de ensino superior com curso de Medicina Veterinária, para realização de procedimentos de castração assistida.</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/237/ind_30-03_-_0003.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, ao Sr. Luis Roberto Martins de Araujo, Secretário da SEMSUR e ao Sr. Johnes Aniceto Santana, Coordenador Municipal de Proteção e Defesa Civil, solicitando: Poda emergencial de árvore localizada na Rua Dom Pedro II, nº 680, esquina com a Rua Valdomiro de Souza, Vila Industrial.</t>
+  </si>
+  <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/238/ind_30-03_-_0004.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, ao Sr. Luis Roberto Martins de Araujo, Secretário da SEMSUR, a Sra. Priscila da Silva, Coordenadora do Centro de Controle de Zoonoses e ao Sr. Renato Marcílio Da Silva, Diretor-Presidente da SANESUL, solicitando: Adoção de ações integradas de prevenção e controle da proliferação de escorpiões no Município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/239/indicacao_09_30-03.pdf</t>
+  </si>
+  <si>
+    <t>solicitando os serviços de cascalhamento, nivelamento e patrolamento na Estrada dos Coqueiros, localizada na zona rural do município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/240/indicacao_10_30-03.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de serviços de limpeza e desobstrução dos bueiros localizados no bairro Jardim Santo André.</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/241/indicacao_11_30-03.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de estudos técnicos para a instalação de ONDULAÇÃO TRANSVERESAL (quebramolas) na Rua Seiti Fukui, especialmente no trecho compreendido entre as ruas João Pedro Gordim e Mozart Calheiros.</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/242/indicacao_12_30-03.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a continuidade do recapeamento da pavimentação asfáltica da Rua Rio Brilhante, principalmente no trecho compreendido entre a Rua Pureza Alves Carneiro e a BR-463. Outrossim, na impossibilidade do recapeamento, Solicita-se ainda, em caráter emergencial, a realização de serviços de tapa-buracos, tendo em vista a existência de inúmeros buracos e deformidades ao longo da via, que comprometem a trafegabilidade e colocam em risco a segurança dos motoristas, ciclistas e pedestres.</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/243/campanha_escorpioes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que que seja instituída no município a campanha permanente “Dourados Sem Escorpiões”, com a finalidade de combater a infestação e prevenir acidentes envolvendo esses animais peçonhentos.</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/244/fabio_luis_analise_planejamento.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a adoção de providências visando à implementação de critérios de transparência e organização na ordem de tramitação e análise de processos administrativos no âmbito da Secretaria Municipal de Planejamento, especialmente aqueles relacionados à aprovação de projetos arquitetônicos e de engenharia civil.</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/245/mao_unica_ceim_dejanira.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de estudo técnicos de mobilidade urbana na via que atende o CEIM DEJANIRA QUEIROZ TEIXEIRA localizada na rua João Vicente Ferreira, no Bairro Jardim Santa Maria, visando: _x000D_
+·	Implantação de sentido único de circulação (mão única) na rua onde se situa a unidade escolar;_x000D_
+·	Adequação dos canteiros centrais para o uso como vagas de estacionamento regulamentado.</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/247/4_indicacao_assinada.pdf</t>
+  </si>
+  <si>
+    <t>LIMPEZA DE BUEIROS</t>
+  </si>
+  <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/248/1_indicacao_assinada.pdf</t>
+  </si>
+  <si>
+    <t>ROÇADA EM ÁREA AMBIENTAL</t>
+  </si>
+  <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/249/3_indicacao_assinada.pdf</t>
+  </si>
+  <si>
+    <t>TROCA DE LÂMPADAS</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/250/campanha_faixa_elevada.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando  a realização de campanha educativa voltada à conscientização sobre o uso correto das faixas elevadas de pedestres neste município.</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>Cemar Arnal</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/251/indicacao_troca_lampadas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, e ao Sr. LUIZ ROBERTO MARTINS DE ARAÚJO, Secretário Municipal de Serviços Urbanos, solicitando a troca de lâmpadas nos seguintes endereços:_x000D_
+Rua Ciro Melo números 7310 e 7350, Jardim Santa Maria._x000D_
+Rua Ramona da Silva Pedroso nº208, Vila Santa Catarina._x000D_
+Rua Hiran Pereira de Matos nº630, Vila Industrial._x000D_
+Rua Colômbia números 1978 e 2020, Parque das Nações I._x000D_
+Rua Cuba nº1933, Parque das Nações I.</t>
+  </si>
+  <si>
+    <t>252</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/252/indicacao_2_9sessao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal e ao Sr. JORGE LUIS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando a realização de obras de drenagem e pavimentação asfáltica em todas as vias do distrito de Itahum, em Dourados/MS, com prioridade e caráter de urgência para a Rua Iguaçu.</t>
+  </si>
+  <si>
+    <t>253</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/253/indicacao_3_9sessao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal e ao Sr. MARCIO GREI ALVES VIDAL FIGUEIREDO, Secretário Municipal de Saúde de Dourados, solicitando estudo técnico e adoção de providências para melhoria das condições do atendimento do serviço móvel de odontologia (odontomóvel), bem como a ampliação do atendimento nos distritos de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>254</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/254/indicacao_1_9sessao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal e ao Sr. NILSON FRANCISCO DA SILVA, Secretário Municipal de Educação, solicitando a realização de manutenção adequada ou, se necessário, a substituição dos ônibus escolares que atendem o distrito de Itahum, em_x000D_
+Dourados/MS.</t>
+  </si>
+  <si>
+    <t>255</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/255/indicacao_4_9sessao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal e à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Secretária Municipal de Transportes e Trânsito de Dourados, solicitando estudo técnico para alteração ou criação de novos horários nas principais linhas de transporte coletivo, que saem do terminal de ônibus de Dourados após às 12h15, para estudantes do ensino médio e outros usuários.</t>
+  </si>
+  <si>
+    <t>256</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/256/indicacao_placas_de_rua.pdf</t>
+  </si>
+  <si>
+    <t>Placas de Rua</t>
+  </si>
+  <si>
+    <t>257</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/257/indicacao_tapa_buraco_joao_paulo_ii.pdf</t>
+  </si>
+  <si>
+    <t>Tapa Buracos</t>
+  </si>
+  <si>
+    <t>258</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/258/indicacao_sinalizacao_horizontal.pdf</t>
+  </si>
+  <si>
+    <t>Sinalização</t>
+  </si>
+  <si>
+    <t>259</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/259/taynai_asinado.pdf</t>
+  </si>
+  <si>
+    <t>Vistoria no sistema de iluminação, bem como, a troca de  lâmpadas queimadas na Rua Visconde de Taunay, na altura do número 64, no trecho que corresponde as Ruas Independente e Rua Montese, localizadas no Jardim Londrina, no Município de Dourados.</t>
+  </si>
+  <si>
+    <t>260</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/260/indicacao_semaforo_ediberto.pdf</t>
+  </si>
+  <si>
+    <t>261</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/261/28-indicacao-028-_pedido_de_reforco_de_policiamento_-_vila_toscana.pdf</t>
+  </si>
+  <si>
+    <t>REFORÇO DE POLICIAMENTO/ INTENSIFICAÇÃO DE RONDAS - BAIRRO VILA TOSCANA</t>
+  </si>
+  <si>
+    <t>262</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/262/27_-_indicacao_027_-_pedido_de_limpeza_e_rocada_-_chacaras_trevo.pdf</t>
+  </si>
+  <si>
+    <t>serviços de limpeza e Roçada - Bairro Chácaras Trevo - Rua Aurélio Alves da Cruz.</t>
+  </si>
+  <si>
+    <t>263</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/263/26-indicacao-026-_recapeamento_da_rua_floriano_brum.pdf</t>
+  </si>
+  <si>
+    <t>RECAPEAMENTO - Rua Floriano Brum</t>
+  </si>
+  <si>
+    <t>264</t>
+  </si>
+  <si>
+    <t>553</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/264/25-indicacao-025_-_quebra_mola_-_rua_aurora_augusta.pdf</t>
+  </si>
+  <si>
+    <t>Quebra-molas - Rua Aurora Augusta de Matos, entre a Rua Carolina Cimatt Pereira e R. Dona Lola.</t>
+  </si>
+  <si>
+    <t>268</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/268/indicacao_altos_do_indaia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>ESTUDO DE VIABILIDADE PARA IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE DO TIPO QUEBRA-MOLA NA RUA CASSIANO RAIMUNDO OJEDA, Nº 360, LOCALIZADO NO BAIRRO ALTOS DO INDAIÁ.</t>
+  </si>
+  <si>
+    <t>269</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/269/indicacao_jardim_guaicurus_assinado.pdf</t>
+  </si>
+  <si>
+    <t>ESTUDO DE VIABILIDADE PARA IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE DO TIPO QUEBRA-MOLA NA RUA CLÁUDIO FREITAS, Nº 1260, LOCALIZADO NO BAIRRO JARDIM GUAICURUS.</t>
+  </si>
+  <si>
+    <t>270</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/270/indicacoes_06-03-8.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviços de roçada, capina e limpeza geral no Centro de Atendimento a Pessoa com Deficiência - Dorcelina de Oliveira Folado.</t>
+  </si>
+  <si>
+    <t>271</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/271/indicacoes_06-03-7.pdf</t>
+  </si>
+  <si>
+    <t>Solicito implantação de um redutor de velocidade (semáforo) na BR 163, esquina com a Rua Sdios, no bairro Parque das Nações.</t>
+  </si>
+  <si>
+    <t>272</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/272/indicacao_jardim_guaicurus_iluminacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TROCA DE LÂMPADAS EM TODA A EXTENSÃO DAS RUAS OLÁVO RIBEIRO DOS SANTOS E DUÍLIO ALOI, LOCALIZADO NO BAIRRO JARDIM GUAICURUS.</t>
+  </si>
+  <si>
+    <t>273</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/273/indicacao_07.pdf</t>
+  </si>
+  <si>
+    <t>O patrolamento e cascalhamento na Rua Cidelis, nº 482, no Bairro Chácara Cidelis.</t>
+  </si>
+  <si>
+    <t>274</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/274/indicacoes_06-03-5.pdf</t>
+  </si>
+  <si>
+    <t>Solicitações de serviços para o Campo de Futebol do Jardim Santa Maria.</t>
+  </si>
+  <si>
+    <t>275</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/275/indicacoes_06-03-6.pdf</t>
+  </si>
+  <si>
+    <t>Solicito implantação de um redutor de velocidade (semáforo) na Rua João Pedro Gordim.</t>
+  </si>
+  <si>
+    <t>276</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/276/dedetizacao_-_ceim_maria_do_rosario_sechi_-pdf_aas.pdf</t>
+  </si>
+  <si>
+    <t>Dedetização no CEIM Maria do Rosario Sechi localizada na Rua Eduardo Cersozimo de Souza ,número 395, no bairro Parque Alvorada, neste Município.</t>
+  </si>
+  <si>
+    <t>277</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/277/ilumincao_publica_-_rua_joao_pessoa_861-pdf__ass.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção da iluminação pública com a devida troca e reposição de lâmpadas, no quadrilátero que corresponde a Rua João Pessoa, no bairro Vila Almeida, neste Município.</t>
+  </si>
+  <si>
+    <t>278</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/278/tapa_buraco-srg.moises_soares_da_silva-cratera-pdf-ass.pdf</t>
+  </si>
+  <si>
+    <t>Tapa-buraco na Rua Srg. Moisés Soares da Silva no cruzamento com Rua Arhtur Frantz, no bairro Parque Alvorada, neste Município.</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/279/indicacao_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora-Presidente da Agência Municipal de Trânsito (AGETRAN), ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR e ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando, que seja realizado, em caráter de urgência, o serviço de tapa-buracos nas seguintes vias:_x000D_
+- Rua Humaitá, entre as ruas Cel. Tibúrcio Olau de Almeida e Rua Ediberto Celestino de Oliveira;_x000D_
+- Rua André Gomes Brandão, entre as ruas Mozart Calheiros e Rua Adroaldo Pizzini.</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/280/indicacao_assinada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando, com a máxima urgência, a realização de limpeza geral, roçada e retirada de entulhos no seguinte endereço:_x000D_
+Rua Audelino Garcia Camargo, nº 2115_x000D_
+Bairro: Parque dos Coqueiros</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/281/indicacaopdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora-Presidente da Agência Municipal de Trânsito (AGETRAN), e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando, que sejam realizados estudos técnicos para implantação de redutores de velocidade e pintura de faixas na Rua Josué Garcia Pires (antiga W-11), entre as ruas Coronel Ponciano e Raul Frost.</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/282/indicacao_vila_toscana_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de troca de lâmpadas na rua Firenze, 230 - Vila Toscana.</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/283/indicacao_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora-Presidente da Agência Municipal de Trânsito (AGETRAN), e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando,  a reimplantação de quebra-molas retirado ou estudo técnico para novos redutores na Rua Raul Frost, entre Mozart Calheiros e Dr. Mandacarú, região do Terra Roxa, com pintura de faixas.</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/284/indicacao_ponto_de_onibus_upa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de estudo para implantação de Ponto de Ônibus na Rua Coronel Ponciano em frente a Secretaria de Saúde de Dourados, próximo a UPA  (Unidade de Pronto Atendimento).</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/285/limpeza_tunel_parque_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de limpeza e roçada na rua Francisco Areco, próximo ao antigo Túnel do Parque das Nações II.</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/286/ind_06-4_-_0001.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, a Sra. Verª Liandra Ana Brambilla, Presidente da Mesa Diretora da CMD, ao Sr. Lindomar Terra, Coordenador Distrital/DSEI-MS, solicitando: Adoção de medidas urgentes voltadas à organização, transparência e integração das ações institucionais relacionadas ao enfrentamento da epidemia de Chikungunya no município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/287/ind_06-4_-_0002.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: ao Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e ao Sr. Bruno Cezar Alvaro Pontim, Secretário de Agricultura Familiar, solicitando: Adesão do Município de Dourados ao PACPOA-MS – Programa de Apoio à Comercialização de Produtos de Origem Animal</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/288/ind_06-4_-_0003.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente, ao Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, Sra. Verª Liandra Ana Brambilla, Presidente da Mesa Diretora da CMD, Sr. Lindomar Terra, Coordenador Distrital/DSEI-MS, solicitando: Inclusão de representantes do Poder Legislativo no COE-Chikungunya</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/289/ind_06-4_-_004.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, Sr. Luis Roberto Martins de Araujo, Secretário de Serviços Urbanos, solicitando: Adequação da Taxa de Lixo à Realidade: Revisão do Cálculo para Evitar Cobranças Desproporcionais em Dourados</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/290/indica_led_greenville.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos, solicitando a manutenção da iluminação pública com o aprimoramento do sistema de iluminação pública no bairro Greenville com a substituição atuais luminárias convencionais de vapor de mercúrio, sódio e/ou de iodetos metálicos serão substituídas por luminárias de tecnologia LED.</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/291/indica_esgoto_pq._nacoes_ii.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Deputado Estadual Sr. ZÉ TEIXEIRA, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando uma intervenção junto ao Governo do Estado de Mato Grosso do Sul e a Empresa de Saneamento SANESUL, para que seja inserido no Plano de Expansão de Saneamento Básico da Cidade de Dourados a implementação de rede de esgotamento sanitário das seguintes vias públicas no bairro Parque das Nações II Plano no município de Dourados._x000D_
+_x000D_
+·	Rua: Ramão Osório trecho entre as ruas Valdemir Ribeiro Alfredo e a rua José Bonilha da Cruz bairro Parque das Nações II Plano;_x000D_
+_x000D_
+·	Rua: Patrocínio Victor Braga trecho entre as ruas Valdemir Ribeiro Alfredo e a rua José Bonilha da Cruz bairro Parque das Nações II Plano;_x000D_
+_x000D_
+·	Rua: Lourdes Abrão Prates (antiga S UM) trecho entre as ruas Valdemir Ribeiro Alfredo e a rua Anhumas Marques Dias bairro Parque das Nações II Plano;_x000D_
+_x000D_
+·	Rua: Valdemir Ribeiro Alfredo trecho entre as ruas José Alcides Macedo e a rua Ramão Osório bairro Parque das Nações II Plano;_x000D_
+_x000D_
+·	Rua: Anhumas Marques Dias trecho entre as ruas Ramão Osório e a rua Lourdes Abrão Prates bairro Parque das Nações II Plano;_x000D_
+_x000D_
+·	Rua: Júlio Pires Torres (antiga S 8)trecho entre as  ruas Ramão Osório e a rua Alcides José de Macedo bairro Parque das Nações II Plano;_x000D_
+_x000D_
+·	Rua: Etelvina Maria Conceição de Lima (antiga S 6) entre as ruas  Ramão Osório e a rua Alcides José de Macedo bairro Parque das Nações II Plano; _x000D_
+_x000D_
+·	Rua: Braz de Souza (antiga S 04) trecho entre as ruas Ramão Osório e a rua Alcides José de Macedo bairro Parque das Nações II Plano;._x000D_
+_x000D_
+·	Rua: José Bonilha da Cruz (antiga S dois) trecho entre as ruas Ramão Osório e a rua Alcides José de Macedo bairro Parque das Nações II Plano._x000D_
+_x000D_
+·	Rua: Alcides José de Macedo (antiga Potreirito) trecho entre as ruas Valdemir Ribeiro Alfredo e a rua José Bonilha da Cruz bairro Parque das Nações II Plano;</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/292/indica_ubs_seleta.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. MARCIO GREI ALVES VIDAL DE FIGUEIREDO Secretário Municipal de Saúde, e ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando que seja viabilizado projeto visando a implementação com a construção de um novo prédio para abrigar a Unidade de Saúde da SELETA no bairro Jardim Flórida.</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/293/indica_placas_nome_de_ruas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e a Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora-Presidente da Agência  Municipal  de  Trânsito  (AGETRAN),  solicitando que seja viabilizada a instalação placas de identificação das vias públicas como ruas, avenidas e perimetrais localizadas no perímetro urbano do município de Dourados, com o objetivo de orientar e facilitar o trânsito do município.</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/300/modelo_indicacao_jardim_guaicurus_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito troca de lâmpadas na Rua Duílio Aloi, 1060 - Jardim Guaicurus.</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/301/reforco_na_seguranca_publica__bairro_vila_toscana.pdf</t>
+  </si>
+  <si>
+    <t>REFORÇO NA SEGURANÇA PÚBLICA – BAIRRO VILA TOSCANA</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/302/patrolamento_e_encascalhamento_no_jardim_monte_libano.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO E ENCASCALHAMENTO NO JARDIM MONTE LÍBANO</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/303/solicitacao_de_patrolamento_.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de Patrolamento.</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/304/analise_de_licenca_ambiental__sistema_de_esgotamento_sanitario_do_residencial_indaia.pdf</t>
+  </si>
+  <si>
+    <t>ANÁLISE DE LICENÇA AMBIENTAL  SISTEMA DE ESGOTAMENTO SANITÁRIO DO RESIDENCIAL INDAIÁ.</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/305/placa_de_pare_rua_antonio_elias.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja instalada placa de sinalização PARE, no cruzamento das ruas Antônio Elias e Nilson Vieira de Mattos no Jardim Marcia.</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/306/retirada_de_quebra-molas.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcântara Filho, Secretário Municipal de Governo, para que seja feita a retirada de um redutor de velocidade (quebra-molas) no cruzamento das ruas General Osório e Cuiabá, no Centro.</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/307/rocada_e_limpeza_cemiterio.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, solicitando manutenção e limpeza do Cemitério Santo Antônio de Pádua, localizado na Rua Coronel Ponciano.</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/308/troca_de_lampada_e_retirada_de_fios.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja feito a troca de lâmpada queimada e retirada de fios acumulados na rua Mustafa Saleh em frente ao nº 1055, no Parque Alvorada.</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/309/4_indicacao_assinada.pdf</t>
+  </si>
+  <si>
+    <t>CONSERTO DE POÇO DE VISITAS/BUEIROS</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/310/3_indicacao_assinada.pdf</t>
+  </si>
+  <si>
+    <t>LIMPEZA DE BUEIRO</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/311/1_indicacao_assinada.pdf</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/312/indicacao_01_10a_sessao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora-Presidente da Agência Municipal de Transportes e Trânsito de Dourados - AGETRAN, solicitando a realização de estudo técnico para melhoria do trânsito, com a adoção de medidas de sinalização, organização viária e segurança, a fim de prevenir _x000D_
+acidentes no entorno da Escola Municipal Floriano Viegas Machado, inclusive na Rua Monte Alegre, que possui intenso tráfego de veículos e é utilizada para acesso à unidade escolar.</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/313/troca_de_lampadas.pdf</t>
+  </si>
+  <si>
+    <t>Troca de lâmpadas</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/314/indicacao_02_10a_sessao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos - SEMSUR, solicitando que seja realizada, com urgência, a manutenção da iluminação pública na Rua Ignácia de Mattos Brandão, localizada no bairro Estrela Porã, no Município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/315/2_indicacao_assinada.pdf</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/316/tapa_buracos_no_parque_alvorada.pdf</t>
+  </si>
+  <si>
+    <t>TAPA BURACOS NO PARQUE ALVORADA</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/317/tapa_buracos_2.pdf</t>
+  </si>
+  <si>
+    <t>Tapa-Buracos</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/318/posto_de_saude_2.pdf</t>
+  </si>
+  <si>
+    <t>Posto de Saúde</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/321/indicacao_425-2026_tapa_buraco_06_de_abril_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação de malha asfáltica</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/322/indicacao_426-2026__agetran_06_de_abril_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>reforço nas sinalização de trânsito</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/323/indicacao_427-2026_iluminacao_publica_06_de_abril_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitação de iluminação pública</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/324/revitalizacao_da_praca_2.pdf</t>
+  </si>
+  <si>
+    <t>Revitalização da Praça</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/325/indicacao_03_10a_sessao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. NILSON FRANCISCO DA SILVA, Secretário Municipal de Educação – SEMED, solicitando que seja viabilizado, com urgência, o aumento da capacidade do transporte universitário que atende a Reserva Indígena de Dourados, seja por meio da disponibilização de ônibus maiores ou pela ampliação da frota existente, contemplando os estudantes da Universidade Estadual de Mato Grosso do Sul (UEMS), da Universidade Federal da Grande Dourados (UFGD) e do Centro Universitário da Grande Dourados (UNIGRAN).</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/328/indicacao_07_tapa_buracos_manoel_santiago.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA UMA OPERAÇÃO TAPA BURACOS, NA RUA MANOEL SANTIAGO NO PERIMETRO COMPREENDIDO DA AVENIDA PRESIDENTE VARGAS ATÉ A RUA CAMILO HERMELINDO DA SILVA, BNH 3º PLANO.</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/339/instalacao_e_padronizacao_de_placas_de_identificacao_de_ruas_em_toda_a_extensao_do_municipio_de_dourados_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Instalação e padronização de placas de identificação de ruas em toda a extensão do município de Dourados - assinado</t>
+  </si>
+  <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/340/substituicao_de_lampadas_queimadas_e_manutencao_completa_da_iluminacao_publica_em_toda_a_extensao_da_rua_austria_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Substituição de lâmpadas queimadas e manutenção completa da iluminação pública em toda a extensão da Rua Áustria - assinado</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/341/pavimentacao_asfaltica_do_trecho_da_rua_orestes_davila_lima_na_extensao_da_rua_suecia_nas_proximidades_da_tv_rit_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Pavimentação asfáltica do trecho da Rua Orestes D’Ávila Lima, na extensão da Rua Suécia, nas proximidades da TV RIT - assinado</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/342/servicos_de_rocada_limpeza_geral_na_area_da_usina_velha_localizada_na_vila_sao_luiz_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de roçada, limpeza geral na área da Usina Velha, localizada na Vila São Luiz - assinado</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/343/indicacoes_2026-15.pdf</t>
+  </si>
+  <si>
+    <t>Redutor de velocidade (semáforo) na Rua General Osório, cruzamento com a Rua Ciro Melo, no bairro Vila Rui Barbosa, neste município.</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/344/indicacoes_2026-16.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da realização de melhorias no bairro Itapitan II.</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/345/indicacoes_2026-177.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de serviços de tapa-buracos na Rua Martin Ebehart, Bairro Parque Alvorada</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/346/indicacoes_2026-18.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de substituição de diversas lâmpadas queimadas, em toda a extensão da Rua Adroaldo Pizzini, no bairro Jardim São Pedro.</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/347/indicacoes_13_de_abril_-__residencial_guassu.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando: PROVIDÊNCIAS EM RELAÇÃO AO TRECHO NÃO PAVIMENTADO DA RUA CASTRO ALVES NO BAIRRO GUASSU, especialmente no trecho não pavimentado, compreendido entre as ruas Cornélio Cersózimo de Sousa e Francisco de Araújo de Souza.</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/349/indicacao_centro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE SUBSTITUIÇÃO DE TAMPA E MANUTENÇÃO DE BUEIRO NA RUA CUIABA CRUZAMENTO COM A RUA HILDA BERGO DUARTE, LOCALIZADO NO BAIRRO CENTRO.</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/356/tapa_buracos_rua_evaristo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de tapa buracos na rua Evaristo Ferreira da Silva, 330 - Jardim Canaã III.</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/357/limpeza_vila_santa_catarina_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de limpeza e roçada no término da Rua Abolição no bairro - Vila Santa Catarina.</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/358/tapa_buraco_rua_das_figueiras_assinado..pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de tapa buracos na Rua das Figueiras, esquina com Rua das Mangueiras - Jardim Colibri.</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/359/indicacao_08_mao_unica_na_em_maria_da_conceicao_angelica.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADO ESTUDOS PARA IMPLANTAÇÃO DE MÃO ÚNICA E INSTALAÇÃO DE QUEBRA-MOLAS NA RUA ANDRÉ CURSINO DE LIMA, EM FRENTE A ESCOLA MUNICIPAL MARIA DA CONCEIÇÃO ANGÉLICA, NO JARDIM GUAICURUS.</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/360/indicacao_de_semaforo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO_x000D_
+(MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica, ao Sr. LUIZ ROBERTO MARTINS DE_x000D_
+ARAÚJO, Secretário Municipal de Serviços Urbanos, e à Sra. ROSANA FÁTIMA RAMOS_x000D_
+GONÇALVES, Diretora-Presidente da AGETRAN, solicitando um estudo de viabilidade de_x000D_
+implantação de um semáforo no cruzamento das ruas Floriano Peixoto, esquina com a Rua_x000D_
+Antônio Emílio de Figueiredo, no Jardim Clímax.</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/361/asfaltamento_no_parque_dos_jequitibas_.pdf</t>
+  </si>
+  <si>
+    <t>ASFALTAMENTO NO PARQUE DOS JEQUITIBÁS</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/362/construcao_de_caixas_para_escoamento_de_agua_na_chacara_cidelis_sessao_11o.pdf</t>
+  </si>
+  <si>
+    <t>CONSTRUÇÃO DE CAIXAS PARA ESCOAMENTO DE AGUÁ NA CHÁCARA CIDÉLIS</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/363/instalacao_de_um_semaforo_no_jardim_agua_boa_sessao_11o.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE UM SEMÁFORO NO JARDIM ÁGUA BOA</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/364/solicitacao_de_tapa_buracos_no_jardim_monte_libano_sessao_11o.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE TAPA BURACOS NO JARDIM MONTE LÍBANO</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/365/indicacao_431-2026_lombada_eletronica_escola_-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudotécnico para instalação de lombada eletrônica no seguinte local do Município de Dourados/MS:</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/366/indicacao_432-2026__quebra_molas_13_de_abril_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudotécnico para implantação de quebra-molas nos seguintes locais do Município de Dourados/MS:</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/367/indicacao_433-2026-_iluminacao_publica_13_de_abril_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando serviços de manutenção e melhoria na iluminação pública nos seguintes locais do Município de Dourados/MS:</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/368/troca_de_lampadas_parque_alvorada_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de troca de lâmpadas na rua Claudio Goelzer, do número 1150 até o número 1345 - Parque Alvorada.</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/369/construcao_de_pista_de_caminhada_no_jardim_sao_pedro_sessao_12_o.pdf</t>
+  </si>
+  <si>
+    <t>Construção de Pista de Caminhada no jardim São Pedro</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/370/instalacao_de_sistema_de_iluminacao_publica_no_campo_belo_iii___sessao_12o.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE SISTEMA DE ILUMINAÇÃO PÚBLICA NO CAMPO BELO III</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/371/indicacao_de_supressao_de_arvore.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO_x000D_
+(MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica, ao Sr. LUIZ ROBERTO MARTINS DE ARAÚJO,_x000D_
+Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando a limpeza e a retirada da_x000D_
+árvore, situada na Rua João Vicente Ferreira em frente ao número 4665, no bairro Jardim_x000D_
+Paulista, no município de Dourados MS.</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/372/instalacao_de_iluminacao_publica_na_br-163_sessao_12.pdf</t>
+  </si>
+  <si>
+    <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA BR-163</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/373/limpeza_no_corredor_publico_no_monte_carlo_sessao_12.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza no corredor público no Monte Carlo</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/375/indicacoes_13_de_abril_-__terrenos_regiao_noroeste.pdf</t>
+  </si>
+  <si>
+    <t>MEDIDAS URGENTES DE FISCALIZAÇÃO E LIMPEZA DE TERRENOS PÚBLICOS NA REGIÃO NOROESTE DA CIDADE.</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>634</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/376/indicacoes_13_de_abril-_manutencao_de_vias_nao_pavimentadas_do_panambi.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO DAS VIAS NÃO-PAVIMENTADAS DO DISTRITO DO PANAMBI.</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>635</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/377/indicacao_de_tapa-buracos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO_x000D_
+(MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica, ao Sr. LUIZ ROBERTO MARTINS DE ARAÚJO,_x000D_
+Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando os serviços de reparos_x000D_
+“tapa-buracos” em razão das más condições do pavimento asfáltico nas Ruas:_x000D_
+André Gomes Brandão, entre a Rua Palmeiras e a Rua Mozart Calheiros, na Vila Santo André._x000D_
+Clóvis Cerzósimo de Souza nº 5400, situada no Jardim Piratininga.</t>
+  </si>
+  <si>
+    <t>636</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/378/indicacoes_13_de_abril-_rua_20_de_dezembro__manutencao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando: MANUTENÇÃO DA RUA 20 DE DEZEMBRO ENTRE_x000D_
+AS RUAS JOSUÉ GARCÍA PIRES E FREI ANTÔNIO.</t>
+  </si>
+  <si>
+    <t>637</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/379/indicacao_09_limpeza_na_rua_joao_gois.pdf</t>
+  </si>
+  <si>
+    <t>1.	QUE SEJA REALIZADA A ROÇADA E LIMPEZA DA RUA JOÃO GOIS, NO RESIDENCIAL HARRISOM DE FIGUEIREDO II.</t>
+  </si>
+  <si>
+    <t>638</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/380/indicacoes_13_de_abril-_travessao_do_eusebio_panambi.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando: MANUTENÇÃO TRAVESSÃO DO EUZÉBIO NO_x000D_
+DISTRITO DO PANAMBI.</t>
+  </si>
+  <si>
+    <t>639</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/381/indicacao_de_troca_de_lampadas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO_x000D_
+(MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica, ao Sr. LUIZ ROBERTO MARTINS DE ARAÚJO,_x000D_
+Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando a troca de lâmpadas nos_x000D_
+seguintes endereços:_x000D_
+Rua Projetada X nº130, João Paulo II._x000D_
+Rua Cândido de Carvalho nº1305, Jardim Maracanã._x000D_
+Rua Humaitá nº2705, Jardim Santo André.</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/382/indicacao_10_limpeza_e_rocada_no_maconhao.pdf</t>
+  </si>
+  <si>
+    <t>1.	QUE SEJA REALIZADA A ROÇADA, PODA DE ARVORES E LIMPEZA DA ÁREA PÚBLICA ONDE ESTA INSTALADO O CAMPO DE FUTEBOL VALDESSI CARBONARI E ESF VILA HILDA, SITUADOS NA R. DIONISIO ALVES DOS SANTOS, 78 - VILA HILDA.</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/383/iluminacao_publica_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Iluminação pública com a devida troca e reposição de lâmpadas, na Rua Das Alterosas, 2370 (antiga Rua Z Cinco), entre as Ruas Adelino Garcia e Frei Antônio, no bairro Parque dos Coqueiros (antigo bairro Canoa 3), neste Município.</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/384/operacao_tpa-buraco-rua_eduardo.pdf</t>
+  </si>
+  <si>
+    <t>Operação Tapa-buraco, na Rua Eduardo Cerzósimo de Souza, no trecho que corresponde a Rua Srg. Moisés Soares da Silva e a Rua Eduardo Casaro, no bairro Parque Alvorada, neste Município.</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/385/subistituicao_da_palaca_pare_pdf.pdf</t>
+  </si>
+  <si>
+    <t>substituição da placa indicativa de "PARE" no cruzamento da Rua Audelino Garcia Camargo com a Rua Adelina Rigotti, no bairro Jardim Água Boa, município de Dourados.</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/386/faixa_de_pedestres-ceim.pdf</t>
+  </si>
+  <si>
+    <t>Pintura da faixa de pedestres, bem como, a pintura do meio fio, na Rua Eduardo Cerzósimo de Souza, número 395, em frente ao CEIM Maria do Rosario Sechi, localizada no bairro Parque Alvorada, neste Município.</t>
+  </si>
+  <si>
+    <t>645</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/387/operacao_tapa-buraco-recapeamento_asfaltico_rua_eurides_de_mattos_pedro-so.pdf</t>
+  </si>
+  <si>
+    <t>Operação Tapa-buraco/recapeamento asfáltico, Rua Eurides de Mattos Pedroso, no trecho que corresponde as Ruas Ignácio de Mattos Brandão e Rua Lauro Morais de Mattos, no Bairro Jardim Novo Horizonte, neste Município.</t>
+  </si>
+  <si>
+    <t>646</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/388/revitalizacao_da_praca_antonio_joao-av-_marcelino_pires_centro..pdf</t>
+  </si>
+  <si>
+    <t>Revitalização da Praça Antônio João, localizada no centro, Av. Marcelino Pires, neste Município.</t>
+  </si>
+  <si>
+    <t>647</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/389/cemiterio_word_indicacao_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando,  com urgência, limpeza, roçada, reforma e pintura – Cemitério Santo Antônio de Pádua (Jardim Del Rey)</t>
+  </si>
+  <si>
+    <t>648</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/390/indicacao_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao  ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando,  com urgência, a realização de substituição integral do sistema de iluminação pública convencional por luminárias de LED, bem como a manutenção imediata dos pontos com lâmpadas queimadas no bairro Canaã I.</t>
+  </si>
+  <si>
+    <t>649</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/391/indicacao_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando, A realização de manutenção corretiva e readequação estrutural do sistema de drenagem de águas pluviais, localizada na Rua Picadinha, esquina com a Rua Teodoro Capilé, no bairro Nova Esperança, neste município.</t>
+  </si>
+  <si>
+    <t>650</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/392/indicacao_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando, a realização de revitalização e reforma geral do Pavilhão de Eventos Dom Teodardo Leitz, localizado na Rua Coronel Ponciano, Parque dos Jequitibás, neste município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>651</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica_x000D_
+à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE_x000D_
+FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO,_x000D_
+Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE_x000D_
+OLIVEIRA, Chefe de Gabinete, à Sra. ROSANA FÁTIMA RAMOS GONÇALVES,_x000D_
+Diretora-Presidente da Agência Municipal de Trânsito (AGETRAN), e ao Sr. LUIS_x000D_
+ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da_x000D_
+SEMSUR, solicitando,que seja realizada, com urgência, a pintura dos meios-fios,_x000D_
+faixas de pedestres, faixas centrais e demais sinalizações viárias horizontais_x000D_
+nas ruas já recapeadas do bairro Maracanã, com início prioritário nas seguintes_x000D_
+vias: Rua Ponta Porã, Rua Álvaro Brandão, Rua Oliveira Marques, estendendo-se_x000D_
+às demais ruas que já receberam recapeamento asfáltico e que atualmente se_x000D_
+encontram sem qualquer tipo de sinalização.</t>
+  </si>
+  <si>
+    <t>652</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/395/indicacao_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica_x000D_
+à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE_x000D_
+FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO,_x000D_
+Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE_x000D_
+OLIVEIRA, Chefe de Gabinete, e ao Jamil da Costa Matos DiretorGeral/Comandante da Guarda Municipal de Dourados (GMD), solicitando, o reforço_x000D_
+de rondas ostensivas, especialmente nos horários de entrada e saída de alunos, nas_x000D_
+proximidades das instituições de ensino superior FADIR (Faculdade de Direito de_x000D_
+Dourados), UFGD, Anhanguera e Unigran, em Dourados/MS.</t>
+  </si>
+  <si>
+    <t>653</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/396/indicacao_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando, a realização de serviços de limpeza geral, roçada, poda de árvores e demais medidas necessárias nas seguintes vias: Rua Filinto Müller e Rua Sete de Setembro, especialmente no cruzamento com a Rua Monte Alegre, no bairro Jardim Pantanal, em Dourados/MS.</t>
+  </si>
+  <si>
+    <t>654</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/397/praca_ari_artuzzi_word_indicacao_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando,  com urgência, A realização de limpeza geral, roçada, reforma e pintura dos banheiros públicos na Praça Ari Artuzzi, localizada no bairro Canaã I.</t>
+  </si>
+  <si>
+    <t>655</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/398/troca_de_lampadas_parque_dos_coqueiros_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de troca de lâmpadas na Rua Silidônio Verão em frente ao número 2355 - Parque dos Coqueiros</t>
+  </si>
+  <si>
+    <t>656</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/399/indica_acao_comunitaria_bairros.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com as normas regimentais, solicita a Mesa, seja endereçado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica ao Sr. LUIS ROBERTO MARTINS DE ARAUJO Secretário Municipal de Serviços Urbanos, solicitando PROVIDÊNCIAS VISANDO A REALIZAÇÃO DE “AÇÃO COMUNITÁRIA DE MUTIRÕES NOS BAIRROS E DISTRITOS DE DOURADOS”.</t>
+  </si>
+  <si>
+    <t>657</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/400/indica_pavimenta_panambi.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Deputado Estadual Sr. ZÉ TEIXEIRA, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e ao Sr. JORGE LUÍS DE LÚCIA, solicitando que seja viabilizado projeto visando a captação de recursos via emenda parlamentar e/ou programa do governo do Estado para a implantação de galeria pluvial, rede de esgoto sanitário e pavimentação asfáltica das seguintes vias públicas no Distrito de Panambi:</t>
+  </si>
+  <si>
+    <t>658</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/401/indica_quebra_mola_oliveira_com_general.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e a Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora-Presidente da Agência  Municipal  de  Trânsito  (AGETRAN),  solicitando  que seja realizados estudos de viabilidade técnica visando a  implantação  de  um  redutor  de velocidade  do  tipo  “quebra  molas” e/ou lombada eletrônica  visando  reduzir  a  velocidade  dos  veículos  que  circulam  na rua  Oliveira  Marques  cruzamento  com  a  rua  General  Osório  no  bairro  Vila  Rui  Barbosa. _x000D_
+(Reiterando os Ofícios nº 146 de 2 de Abril de 2025 e nº 143 de 28 de Janeiro de 2026).</t>
+  </si>
+  <si>
+    <t>659</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/402/indica_tapa_buraco_recp._sta_brigida.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e a Sr.ª JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando que seja inserida na programação de recuperação de vias públicas que vem ocorrendo no município de Dourados, melhorias na pavimentação com a execução do serviço de tapa buraco e/ou recapeamento das ruas nos seguintes bairros:</t>
+  </si>
+  <si>
+    <t>660</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/403/indica_led_jd._ibirapuera.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando a manutenção da iluminação pública com o aprimoramento do sistema de iluminação pública no bairro Jardim Ibirapuera com a substituição atuais luminárias convencionais de vapor de mercúrio, sódio e/ou de iodetos metálicos substituídas por luminárias de tecnologia LED.</t>
+  </si>
+  <si>
+    <t>661</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/404/indica_quebra_mola_rua_rio_brilhante.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e a Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora-Presidente da Agência Municipal de Trânsito (AGETRAN), solicitando e seja realizado estudos e análise de viabilidade técnica visando a instalação de redutores de velocidade (quebra-molas) na rua Rio Brilhante entre as ruas João Carneiro Alves e a rua Itamarati no bairro Jardim Água Boa.</t>
+  </si>
+  <si>
+    <t>662</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/405/tapa_buracos_terra_roxa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de tapa buraco na Rua Wilson Gabiatti esquina com Rua Luiz Egídio Cerqueira Cézar - Conjunto Habitacional Terra Roxa.</t>
+  </si>
+  <si>
+    <t>663</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/406/indica_tapa_buraco_jd._murakami.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e ao Sr. JORGE LUÍS DE LUCIA, Secretário Municipal de Obras Públicas, solicitando que seja inserida na programação de recuperação de vias pública que vem ocorrendo no município de Dourados, melhorias na pavimentação do bairro Jardim Murakami com a execução do serviço de tapa buraco e/ou recapeamento de todas as ruas do bairro.</t>
+  </si>
+  <si>
+    <t>664</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/407/indica_patro._pq._jequitibas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e ao Sr. JORGE LUÍS DE LUCIA, Secretário Municipal de Obras Públicas, solicitando que seja inserida na programação de recuperação de vias pública que vem ocorrendo no município de Dourados, melhorias nas ruas não pavimentadas do bairro Parque dos Jequitibás com atenção especial na rua Domingos Lopes da Cunha com a execução do serviço de Patrolamento e Cascalhamento compactado das vias.</t>
+  </si>
+  <si>
+    <t>665</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/408/atendimento_oftalmo_pai.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas as providências necessárias para o retorno do atendimento de oftalmologia pediátrica no PAI (Policlínica de Atendimento Infantil) do município.</t>
+  </si>
+  <si>
+    <t>666</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/409/reabertura_marginal_norte_da_avenida_guaicurus.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a reabertura da via, bem como a realização de patrolamento e cascalhamento na marginal norte da Avenida Guaicurus, no trecho compreendido entre as ruas Júlio Marques de Almeida e Pedro Ortiz, no bairro Jardim Santa Fé.</t>
+  </si>
+  <si>
+    <t>667</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/410/indicacao_cohab_ii_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TROCA DE LÂMPADA NA RUA PANCHO TORRACA, Nº 1011, LOCALIZADO NO BAIRRO COHAB II.</t>
+  </si>
+  <si>
+    <t>668</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/411/recapeamento_rua_filinto_muller__parque_das_nacoes_i.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o recapeamento da Rua Filinto Muller, no trecho compreendido entre as Ruas Equador e Filomeno João Pires no bairro Parque das Nações I.</t>
+  </si>
+  <si>
+    <t>669</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/412/residencial_arezzo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudo técnico para implantação de redutor de velocidade na Rua Takao Massago, no cruzamento com a Rua Manoel Amaro de Matos,_x000D_
+nas proximidades do Residencial Arezzo no Bairro Vila Toscana</t>
+  </si>
+  <si>
+    <t>670</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/413/ceim_austrilio_ferreira_de_souza.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de estudos técnico de trafego para implantação de redutor de velocidade no cruzamento da Rua Monte Alegre com a Rua Jaime Moreira, nas proximidades do CEIM Austrílio Ferreira de Souza.</t>
+  </si>
+  <si>
+    <t>671</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/414/rua_rio_brilhante.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de estudos técnico de trafego para implantação de redutor de velocidade no cruzamento da Rua Rio Brilhante com a Rua_x000D_
+Itamarati, localizado no bairro Jardim Água Boa.</t>
+  </si>
+  <si>
+    <t>672</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/415/ubs_ceim_e_escola_jardim_dos_buritis.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando o estudos para a implantação de equipamentos públicos essenciais no Residencial Jardim dos Buritis, especialmente:_x000D_
+· Unidade Básica de Saúde (UBS);_x000D_
+· Centro de Educação Infantil Municipal (CEIM);_x000D_
+· Escola de Ensino Fundamental;</t>
+  </si>
+  <si>
+    <t>673</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/416/ind_13-04_-_01_.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e Sr. Nilson Francisco da Silva, Secretário Municipal de Educação, solicitando: Implantação de espaço multissensorial para pessoas no espectro autista na Praça do Cinquentenário e reestruturação completa do espaço.</t>
+  </si>
+  <si>
+    <t>674</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/417/ind_13-04_-_02.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, solicitando: Realização do evento “Encontro da Saudade” na semana do Dia de Finados.</t>
+  </si>
+  <si>
+    <t>675</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/418/ind_13-04_-_03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e Sr. Luis Roberto Martins de Araujo, Secretário Municipal de Serviços Urbanos, solicitando: Revitalização completa do Parque Arnulpho Fioravante</t>
+  </si>
+  <si>
+    <t>676</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/419/ind_13-04_-_04.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, Sr. Luis Roberto Martins de Araujo, Secretário de Serviços Urbanos e Sra. Priscila da Silva, Coordenadora do CCZ, solicitando: Solicitação de aplicação de fumacê – combate à dengue e chikungunya na região da Sitioca Altos da Lagoa</t>
+  </si>
+  <si>
+    <t>677</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/420/ind_13-04_-_05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, Sr. Luis Roberto Martins de Araujo, Secretário de Serviços Urbanos e aSra. Priscila da Silva, Coordenadora do CCZ, solicitando: Solicitação de Roçada e Limpeza Urbana – Rua Honduras, Parque das Nações I</t>
+  </si>
+  <si>
+    <t>678</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/421/indicacoes_13_de_abril-_tapa_buraco_joaquim_santos_verissimo.pdf</t>
+  </si>
+  <si>
+    <t>TAPA BURACOS NA RUA JOAQUIM DOS SANTOS VERÍSSIMO, 1565, BAIRRO JARDIM OURO VERDE.</t>
+  </si>
+  <si>
+    <t>679</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/422/indicacoes_13_de_abril-_via_parque_tapa_buracos.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO NA VIA PARQUE PRÓXIMO AO CRUZAMENTO COM A AV. DÉCIO MARTINS CAPILÉ.</t>
+  </si>
+  <si>
+    <t>680</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/423/aeroporto.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja realizada a destinação de um ônibus ou van adicional para o Aeroporto Municipal de Dourados, com a finalidade de realizar o translado de passageiros entre a aeronave e a área de embarque e desembarque.</t>
+  </si>
+  <si>
+    <t>681</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/424/limpeza_terrenos_baldios_izzat_bussuan.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja feito com urgência serviço de roçada e limpeza nos terrenos baldios, localizados na rua Izzat Bussuan entre as ruas Delfino Garrido e Dom Pedro I na Vila Rosa.</t>
+  </si>
+  <si>
+    <t>682</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/425/ind_13-04_-_06.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e Sr. Tays Pereira Litran Diniz, Secretária Municipal de Administração. Solicitando: Realizar estudo para regulamentar, por meio de decreto, procedimento administrativo para identificação, catalogação, comunicação e destinação de bens móveis inservíveis no âmbito das unidades da Administração Pública Municipal, especialmente nas escolas públicas e Centros de Educação Infantil Municipal (CEIMs).</t>
+  </si>
+  <si>
+    <t>683</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/426/recapeamento_oliveira_marques.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo,  para que seja feito o serviço de recapeamento da rua Oliveira Marques no trecho compreendido entre as ruas Aquidauana e José de Alencar.</t>
+  </si>
+  <si>
+    <t>684</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/427/reforma_ceim-_ramao_vital_viana.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja feito o serviço de reforma do Centro de Educação Infantil Municipal Ramão Vital Viana.</t>
+  </si>
+  <si>
+    <t>685</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/428/indicacoes_13_de_abril-_jardim_pelicano.pdf</t>
+  </si>
+  <si>
+    <t>AGILIDADE NA RETIRADA DE POSTES E ÁRVORES DO MEIO DA RUA DO JARDIM PELICANO.</t>
+  </si>
+  <si>
+    <t>686</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/430/reforma_ceim-_sebastiana_vieira_soares.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja feito o serviço de reforma do Centro de Educação Infantil Municipal Sebastiana Vieira Soares.</t>
+  </si>
+  <si>
+    <t>687</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/431/tapa-buracos_rua_brasil.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja feito o serviço de tapa-buracos, na rua Brasil entre a Avenida Marcelino Pires e a rua Fernando Ferrari.</t>
+  </si>
+  <si>
+    <t>688</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/432/6_indicacao_troca_lampada_canaa3_assinado.pdf</t>
+  </si>
+  <si>
+    <t>TROCA DE LÂMPADA</t>
+  </si>
+  <si>
+    <t>689</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/433/2_indicacao_-_tapa_buraco_rua_alberto_leopoldo_de_la_cruz_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇOS DE TAPA BURACOS</t>
+  </si>
+  <si>
+    <t>690</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/434/3_indicacao_-_tapa_buraco_luiz_egidio_assinada.pdf</t>
+  </si>
+  <si>
+    <t>691</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/435/8_indicacao_-_em_luiz_antonio_assinado.pdf</t>
+  </si>
+  <si>
+    <t>RECAPEAMENTO E SINALIZAÇÃO INDICATIVA ESCOLAR</t>
+  </si>
+  <si>
+    <t>692</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/436/4_indicacao_-_tapa_buraco_vereador_aguiar_de_souza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>693</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/437/temporizadores_no_semaforo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, solicitando a instalação de temporizadores (contadores regressivos de tempo) nos semáforos localizados nas principais vias da cidade de Dourados-MS.</t>
+  </si>
+  <si>
+    <t>694</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/438/7a_indicacao_recapeamento_av_indaia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>RECAPEAMENTO</t>
+  </si>
+  <si>
+    <t>695</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/439/5_indicacao_-_poda_de_arvore_eulalia_pires.pdf</t>
+  </si>
+  <si>
+    <t>PODE DE ÁRVORE</t>
+  </si>
+  <si>
+    <t>696</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/440/1_indicacao_-_bueiros_-_rua_ingazeiro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>697</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/441/troca_de_lampada_c6.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja feito a troca de lâmpada queimada  na rua Joaquim Manoel da Silva, corredor c6, na Vila Erondina.</t>
+  </si>
+  <si>
+    <t>698</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/442/posto_da_guarda.pdf</t>
+  </si>
+  <si>
+    <t>Posto da Guarda</t>
+  </si>
+  <si>
+    <t>699</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/443/redutor_de_velocidade.pdf</t>
+  </si>
+  <si>
+    <t>700</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/444/rocada_ubs.pdf</t>
+  </si>
+  <si>
+    <t>Roçada UBS</t>
+  </si>
+  <si>
+    <t>701</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/445/semaforo.pdf</t>
+  </si>
+  <si>
+    <t>702</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/446/tapa_buraco_jardim_itaipu.pdf</t>
+  </si>
+  <si>
+    <t>Tapa Buraco Jardim Itaipú</t>
+  </si>
+  <si>
+    <t>703</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/447/tapa_buraco_vila_industrial.pdf</t>
+  </si>
+  <si>
+    <t>Tapa Buraco Vila Industrial</t>
+  </si>
+  <si>
+    <t>704</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/448/indicacao_16__13-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando, a revitalização da iluminação pública no entorno da Igreja Evangélica Assembleia de Deus, localizada na confluência das ruas Cuiabá, Independência e Albino Torraca.</t>
+  </si>
+  <si>
+    <t>705</t>
+  </si>
+  <si>
+    <t>Karla Gomes</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/449/luz_001_2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. JOÃO ALCANTARA, Secretario de Governo e Gestão Estratégica, ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretaria Municipal de Serviços Urbanos, solicitando Troca de lampadas na Rua João Vicente Ferreira, 6505, Jd Maracanã.</t>
+  </si>
+  <si>
+    <t>706</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/451/indicacao_17__13-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando, a realização de serviço de recapeamento asfáltico ou, de forma emergencial, operação tapa-buracos nas vias localizadas em frente e no entorno do CEIM Maria do Rosário Moreira Sechi, situado no bairro Parque Alvorada.</t>
+  </si>
+  <si>
+    <t>707</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/452/indicacao_18__13-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando, de instalação de ondulação transversal, faixa de pedestre e revitalização de sinalização vertical e horizontal em frente escola CEMINHA. (REITERAÇÃO).</t>
+  </si>
+  <si>
+    <t>708</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/453/indicacao_19__13-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando, realização de serviço de tapaburacos na Rua João Vicente Ferreira, especialmente no trecho compreendido entre a Rua dos Missionários e a Rua dos Caiuás.</t>
+  </si>
+  <si>
+    <t>709</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/455/indicacao_20__13-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando, a instalação de sinalização vertical e horizontal no cruzamento da Rua Pedro Celestino com a Rua Onofre Pereira de Matos.</t>
+  </si>
+  <si>
+    <t>710</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/456/indicacao_21__13-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando, a intensificação as rondas ostensivas e o patrulhamento da Guarda Municipal no entorno da Praça Paraguaia.</t>
+  </si>
+  <si>
+    <t>711</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/457/indicacao_22__13-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando, a realização de serviços de tapa buracos na Rua Duque de Caxias, especialmente no trecho compreendido entre a Rua Monte Alegre até a Avenida Weimar Gonçalves Torres.</t>
+  </si>
+  <si>
+    <t>712</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/459/indicacao_23__13-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando, a realização de um mutirão de limpeza nas ruas do Jardim Clímax.</t>
+  </si>
+  <si>
+    <t>713</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/460/29-indicacao-029-_sanesul_-tampa_de_esgoto_-_rr._goncalo_nunes_siqueira_entre_a_r._abdias_frazao_do_nascimento_e_a_r._alameda_dos_rubis_bairro_bnh_iv_plano.pdf</t>
+  </si>
+  <si>
+    <t>Serviço de Instalação da tampa de Esgoto -  R. Gonçalo Nunes Siqueira, nº 640.</t>
+  </si>
+  <si>
+    <t>714</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/461/31-indicacao-031-_pedido_-_semaforo_-_rua_mozart_calheiro_antiga_w5_com_vereador_aguiar_de_souza_acesso_ao_izidro_pedroso.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de um semáforo - R. Mozart Calheiros (antiga W5) com a Rua Vereador Aguiar de Souza, bairro Jardim Água Boa.</t>
+  </si>
+  <si>
+    <t>715</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/462/32-indicacao-032-_pedido_de_limpeza_rocada_-_r._rua_hiran_pereira_de_matos_entre_a_r._manoel_santiago_e_r._ver._sinesio_de_matos.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de limpeza e roçada - Rua Hiran Pereira de Matos, entre a R. Manoel Santiago e R. Ver. Sinésio de Matos, lateral da Escola Municipal Frei Eucario Schmitt e da área de lazer e esporte “Campo Zé Tabela”, bairro Jardim dos Estados.</t>
+  </si>
+  <si>
+    <t>716</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/463/33-indicacao-030-_pedido_de_asfalto_-_rit.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de pavimentação asfáltica - Rua Orestes D’Ávila Lima, entre a Rua José Marques Luiz e a Avenida Sebastião Luiz Marques, no bairro Loteamento Pousada dos Pássaros, nas imediações da TV RIT Dourados.</t>
+  </si>
+  <si>
+    <t>717</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/464/indicacao_canaa_iv_limpeza_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE LIMPEZA, ROÇADA E MANUTENÇÃO DO TERRENO LOCALIZADO NA RUA MATHEUS SILVEIRA DOS SANTOS, Nº 170, BAIRRO CANAÃ IV.</t>
+  </si>
+  <si>
+    <t>718</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/465/indicacao_01_11_sessao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JAMIL DA COSTA MATOS, Comandante da Guarda Municipal de Dourados, solicitando a intensificação de rondas ostensivas nas vias do entorno da Faculdade de Direito e Relações Internacionais da UFGD (FADIR/UFGD), especialmente no quadrilátero formado pelas ruas Albino Torraca, Geni Ferreira Milan, Balbina de Mattos e Olinda Pires de Almeida, nos horários de maior fluxo de estudantes, compreendidos entre 18h45 às 19h15 (entrada) e 21h15 às 22h00 (saída).</t>
+  </si>
+  <si>
+    <t>719</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/466/placa_de_motos.pdf</t>
+  </si>
+  <si>
+    <t>Placa de motos</t>
+  </si>
+  <si>
+    <t>720</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/467/posto_de_saude_ampliacao.pdf</t>
+  </si>
+  <si>
+    <t>Ampliação de atendimento postos de saúde</t>
+  </si>
+  <si>
+    <t>721</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/476/1.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de troca de lâmpadas na rua Waldomiro de Souza, 1020 - Vila Industrial.</t>
+  </si>
+  <si>
+    <t>722</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/477/indicacao_09_limpeza_na_rua_joao_gois.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADA A ROÇADA E LIMPEZA DA RUA JOÃO GOIS, NO RESIDENCIAL HARRISOM DE FIGUEIREDO II.</t>
+  </si>
+  <si>
+    <t>723</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/478/indicacao_parque_rego_dagua_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE LIMPEZA, ROÇADA E MANUTENÇÃO EM TORNO DE TODO O PARQUE REGO D’ÁGUA LOCALIZADO NO BAIRRO JARDIM ÁGUA BOA.</t>
+  </si>
+  <si>
+    <t>724</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/479/modelo_indicacao_11_asfalto_e_drenagem_para_a_rua_joao_demaman_filho_e_rua_ramao.pdf</t>
+  </si>
+  <si>
+    <t>1.	QUE SEJA REALIZADO ESTUDOS VISANDO A REALIZAÇÃO DE DRENAGEM E PAVIMENTAÇÃO ASFÁLTICA NA RUA JOÃO DEMAMAN FILHO E NA RUA RAMÃO NO PARQUE ALVORADA, PRÓXIMO AO MOSTEIRO DAS IRMÃS CLARISSAS, RESSALTA-SE QUE ESTA SERA A ÚNICA RUA NÃO PAVIMENTADA DO BAIRRO, APÓS A CONCLUSÃO DAS OBRAS DA RUA OLIVIO WALDEMAR BEKER.</t>
+  </si>
+  <si>
+    <t>725</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/480/indicacao_rua_dos_missionarios_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE PATROLAMENTO E CASCALHAMENTO NA RUA DOS MISSIONÁRIOS, A PARTIR DO Nº 2204, EM TODA SUA EXTENSÃO LOCALIZADO NO BAIRRO VILA PLANALTO.</t>
+  </si>
+  <si>
+    <t>726</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/481/indicacao_elber_moreira_veron.pdf</t>
+  </si>
+  <si>
+    <t>QUE SEJA REALIZADO ESTUDOS VISANDO A ALTERAÇÃO PARA VIA LOCAL PARA VIA COLETORA A RUA ELBER MOREIRA VERON NO RESIDENCIAL CAMPINA VERDE NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>727</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/482/indicacao_rua_raul_frost_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TROCA DE LÂMPADA NA RUA RAUL FROST, Nº 2385, LOCALIZADO NO BAIRRO IZIDRO PEDROSO.</t>
+  </si>
+  <si>
+    <t>728</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/483/indicacoes_2026-21.pdf</t>
+  </si>
+  <si>
+    <t>Solicito implantação de um redutor de velocidade (semáforo) na Rua Onofre Pereira de Matos, cruzamento com a Rua João Rosa Góes.</t>
+  </si>
+  <si>
+    <t>729</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/484/indicacoes_2026-20.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de revitalização do campo de Futebol do bairro Cachoeirinha.</t>
+  </si>
+  <si>
+    <t>730</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/485/indicacoes_2026-19.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de um redutor de velocidade (semáforo) na Rua Caiuás, cruzamento com a Rua Clóvis Cersósimo de Souza.</t>
+  </si>
+  <si>
+    <t>731</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/486/indicacoes_2026-18.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de manutenção asfáltica, especialmente tapa-buracos, na Rua Eduardo Cersósimo de Souza, em frente ao CEIM Maria do Rosário Moreira Sechi no bairro Parque Alvorada.</t>
+  </si>
+  <si>
+    <t>732</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/487/troca_de_lampadas_rua_ramona_da_silva_pedroso_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de troca de lâmpadas na rua Ramona da Silva Pedroso, 1205 - Vila Santa Catarina.</t>
+  </si>
+  <si>
+    <t>733</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/489/indicacao_parque_dos_ipes_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE MANUTENÇÃO GERAL E URGENTE NOS BANHEIROS DO PARQUE DOS IPÊS, LOCALIZADO NA AVENIDA PRESIDENTE VARGAS, Nº 1858, VILA TONANI.</t>
+  </si>
+  <si>
+    <t>734</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/490/recapeamento_das_ruas_do_4_plano.pdf</t>
+  </si>
+  <si>
+    <t>RECAPEAMENTO DAS RUAS DO BAIRRO 4º PLANO.</t>
+  </si>
+  <si>
+    <t>735</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/491/sanesul_vazamento_parque_do_lago_i_.pdf</t>
+  </si>
+  <si>
+    <t>MEDIDAS URGENTES EM RELAÇÃO AO VAZAMENTO DE ESGOTO NA RUA PROJETADA 04, NO PARQUE DO LAGO I.</t>
+  </si>
+  <si>
+    <t>736</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/492/tapa_buraco_-rua_austria_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buraco na Rua Áustria no cruzamento com a Rua João Fagundes de Messes, no Bairro Jardim Europa, neste Município</t>
+  </si>
+  <si>
+    <t>737</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/493/ilumincao-publica-rua_jose_domingos_baldasso.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção da iluminação pública com a devida troca e reposição de lâmpadas, na Rua José Domingos Baldasso, no bairro Parque Alvorada, neste Município.</t>
+  </si>
+  <si>
+    <t>738</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/494/pintura_e_rocada_do_cein_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Pintura e serviço de roçada das dependências do CEIM Maria do Rosário Sechi, na Rua Eduardo Cerzósimo de Souza, nº 415 no Parque Alvorada, neste Município.</t>
+  </si>
+  <si>
+    <t>739</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/502/sessao_13a_-_limpeza_de_boca_de_lobo_no_bairro_estrela_vera.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE LIMPEZA DE  BOCA DE LOBO NO BAIRRO ESTRELA VERÁ</t>
+  </si>
+  <si>
+    <t>740</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/503/sessao_13a_-_instalacao_de_redutor_de_velocidade_no_bairro_jardim_america..pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE INSTALAÇÃO DE REDUTOR DE VELOCIDADE NO BAIRRO JARDIM AMÉRICA.</t>
+  </si>
+  <si>
+    <t>741</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/504/limpeza_dos_bueiros_altos_da_alvorada.pdf</t>
+  </si>
+  <si>
+    <t>LIMPEZA E MANUTENÇÃO DOS BUEIROS NOS BAIRROS ALTOS DA ALVORADA.</t>
+  </si>
+  <si>
+    <t>742</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/505/sessao_13a_-_tapa_buracos_no_jardim_piratininga.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE TAPA BURACOS NO JARDIM PIRATININGA</t>
+  </si>
+  <si>
+    <t>743</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/506/sessao_13a_-_tapa_buraco_no_bairro_harrison_figueredo_2.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE TAPA BURACO NO BAIRRO HARRISON FIGUEIREDO 2</t>
+  </si>
+  <si>
+    <t>744</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/507/indicacao_15_bosque_e_area_de_campo_jadim_do_bosque-canaa_iv.pdf</t>
+  </si>
+  <si>
+    <t>1.	QUE SEJA REALIZADA A ROÇADA E LIMPEZA COM EQUIPE DE CATA GALHOS DO BOSQUE EXISTENTE ENTRE AS RUAS MARINA CERZOSIMO DE RESENDE E A RUA CECY VASQUES PEREIRA , NO JARDIM DO BOSQUE / CANAÃ IV, BEM COMO SEJA REALIZADA A TROCA DE LAMPADAS, POIS TODAS ESTÃO QUEIMADAS.  _x000D_
+2.	QUE SEJA REALIZADA A ROÇADA E LIMPEZA DA AREA EXISTENTE ENTRE AS RUAS LEODEMIR DA CRUZ COM A RUA JOSE JOSINO SALGUEIRO TAMBÉM NO JARDIM DO BOSQUE / CANAÃ IV, NESTE LOCAL EXISTIA UM CAMPINHO DE FUTEBOL, ASSIM, CONSIDERANDO QUE NO LOCAL EXISTE UM PAR DE TRAVES PARA FUTEBOL, APÓS REALIZADA A LIMPEZA DO LOCAL, SOLICITA QUE AS MESMAS SEJAM INSTALADAS PARA O USO DA POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>745</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/508/semaforo_dom_redovino.pdf</t>
+  </si>
+  <si>
+    <t>Semáforo Dom Redovino</t>
+  </si>
+  <si>
+    <t>746</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/509/tapa_buracos.pdf</t>
+  </si>
+  <si>
+    <t>Tapa-buracos</t>
+  </si>
+  <si>
+    <t>747</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/510/limpeza_ze_tabela.pdf</t>
+  </si>
+  <si>
+    <t>Limpeza Zé Tabela</t>
+  </si>
+  <si>
+    <t>748</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/511/aumento_de_vagas.pdf</t>
+  </si>
+  <si>
+    <t>Aumento de vagas</t>
+  </si>
+  <si>
+    <t>749</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/513/indicacao_pdf_8_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais,_x000D_
+indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL_x000D_
+GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO_x000D_
+ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr._x000D_
+JUAREZ DE OLIVEIRA, Chefe de Gabinete, ao Sr. JORGE LUÍS DE LÚCIA,_x000D_
+Secretário Municipal de Obras Públicas, solicitando, com urgência a realização de_x000D_
+operação tapa-buracos, bem como recapeamento da malha asfáltica, na Rua André_x000D_
+Gomes Brandão, no trecho compreendido entre as ruas Mozart Calheiros e_x000D_
+Palmeiras, em Dourados-MS.</t>
+  </si>
+  <si>
+    <t>750</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/516/indicacao_439-2026_iluminacao_publica_24_de_abril_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de serviços de manutenção, reposição e ampliação da iluminação pública nos seguintes locais do Município de Dourados-MS:</t>
+  </si>
+  <si>
+    <t>751</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/517/indicacao_440-2026_tapa_buracos_24_de_abril_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de serviços de tapa-buracos (recuperação asfáltica) nos seguintes locais_x000D_
+do Município de Dourados-MS:</t>
+  </si>
+  <si>
+    <t>752</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/518/indicacao_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando, com urgência, a criação e regulamentação de uma área pública adequada para descarte de resíduos provenientes de:_x000D_
+- Terraplanagem_x000D_
+- Limpeza de terrenos_x000D_
+- Demolições_x000D_
+- Aterros_x000D_
+- Pequenos fretes realizados por trabalhadores autônomos.</t>
+  </si>
+  <si>
+    <t>753</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/519/3_indicacao_assinada.pdf</t>
+  </si>
+  <si>
+    <t>754</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/520/indicacao_442-2026_troca_bandeira_do_brasil_23_de_abril_de_2026_-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicito em caráter de urgência, a substituição da Bandeira do Brasil localizada no Trevo de Dourados, saída para Caarapó (BR-163), tendo em vista que a mesma encontra-se  rasgada.</t>
+  </si>
+  <si>
+    <t>755</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/521/indicacao_16_limpeza_da_area_atras_da_aagd..pdf</t>
+  </si>
+  <si>
+    <t>1.	QUE SEJA REALIZADA A ROÇADA E LIMPEZA DA AREA PÚBLICA EXISTENTE ENTRE AS RUAS  ESTHON MARQUES, ZEFERINO VICENTE DE ALMEIDA E SALVIANO PEDROSO, NO PARQUE DOS COQUEIROS. MAIS PRECISAMENTE ATRAS DA AAGD.</t>
+  </si>
+  <si>
+    <t>756</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/522/indicacao_441-2026-limpeza_urbana_24_de_abril-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de serviços de limpeza nos seguintes locais do Município de Dourados-MS:</t>
+  </si>
+  <si>
+    <t>757</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/523/4_indicacao_assinada.pdf</t>
+  </si>
+  <si>
+    <t>TAPA BURACOS</t>
+  </si>
+  <si>
+    <t>758</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/524/2_indicacao_assinada.pdf</t>
+  </si>
+  <si>
+    <t>TAPA BURACOS E LIMPEZA DE BUEIROS</t>
+  </si>
+  <si>
+    <t>759</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/525/indicacao_pdf6_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, e ao  Sr. MÁRCIO GREI ALVES VIDAL DE FIGUEIREDO, Secretário Municipal de Saúde da SEMS, solicitando, com urgência  a implantação de rampa de acessibilidade para pessoas com deficiência, no CAPS Infantil, localizado na Rua João Rosa Góes, nº 1650, Centro, em Dourados-MS.</t>
+  </si>
+  <si>
+    <t>760</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/526/indicacao_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando, que seja realizada a revitalização dos canteiros centrais, rotatórias e espaços ajardinados da cidade.</t>
+  </si>
+  <si>
+    <t>761</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/527/1_indicacao_assinada.pdf</t>
+  </si>
+  <si>
+    <t>762</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/529/indicacao_1_24-04.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, à Sra. TAYS PEREIRA LITRAN DINIZ, Secretária Municipal de Administração (SEMAD), solicitando maior agilidade na emissão dos comprovantes de proventos (holerites/ informes de rendimentos) necessários para a declaração do Imposto de Renda dos servidores municipais.</t>
+  </si>
+  <si>
+    <t>763</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/530/indicacao_2_24-04.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando a realização de roçada e limpeza do canteiro central da Rua João Góis, nas proximidades da Escola Estadual Vereador Moacir Djalma Barros, no município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>764</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/531/indicacao_3_24-04.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos da SEMSUR, à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora-Presidente da Agência Municipal de Trânsito (AGETRAN), solicitando a implantação de sinalização adequada na obra localizada na Rua Eulária Pires, em frente à Escola Elza Faria, no município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>765</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/532/indicacao_4_24-04.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando a limpeza de terreno baldio ou, alternativamente, a fiscalização e notificação do proprietário, localizado ao lado de uma igreja, na Rua General Ozório, nº 152, no município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>766</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/535/indica_duplicacao_general_osorio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com as normas regimentais, solicita a Mesa, seja endereçado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica ao Sr. JORGE LUIS DE LUCIA Secretário Municipal de Obras Públicas, solicitando adoção de medidas voltadas à duplicação da rua General Osório no trecho compreendido entre as ruas Monte Alegre e a Rua Frei Antônio via que corta o grande Itália ligando ao bairro BNH 4º Plano.</t>
+  </si>
+  <si>
+    <t>767</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/536/ind_26-04_-_0001.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, Sr. Luis Roberto Martins de Araujo, Secretário de Serviços Urbanos e Sr. Fabio Luis da Silva, Secretário Municipal de Planejamento, solicitando: Abertura, pavimentação, iluminação e estruturação da Avenida Weimar Gonçalves Torres na região leste de Dourados</t>
+  </si>
+  <si>
+    <t>768</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/537/indica_semaforo_monte_alegre_com_wanilton_fianamore.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador/Vereadora que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO) Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora Presidente da Agência Municipal de Transporte e Trânsito, solicitando que sejam realizados estudos de viabilidade técnica visando a implantação de um conjunto semafórico bem como o reforço na sinalização vertical e horizontal e a pintura de faixa de pedestres rua Monte Alegre cruzamento da rua Wanilton Finamore cruzamento com a rua Monte Alegre no bairro Vila Mary.</t>
+  </si>
+  <si>
+    <t>769</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/538/indica_faixa_elevadas_escolas_e_ubs.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com as normas regimentais, solicita a Mesa, seja endereçado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica a Sr.ª. ROSANA FÁTIMA RAMOS GONÇALVES Diretora Presidente da Agência Municipal de Transporte e Trânsito e ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando a implantação de faixa elevada para travessia de pedestre em frente aos aparelhos públicos principalmente das unidades de saúde e de educação.</t>
+  </si>
+  <si>
+    <t>770</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/539/ind_26-04_-_0003.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e Sr. Marcio Grei Alves Vidal de Figueiredo, Secretário de Saúde, solicitando: Criação da Unidade de Pronto Atendimento Infantil “Corujinha”</t>
+  </si>
+  <si>
+    <t>771</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/540/ind_26-04_-_0002.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, Sr. Luis Roberto Martins de Araujo, Secretário de Serviços Urbanos e Sr. Fabio Luis da Silva, Secretário Municipal de Planejamento, solicitando: Inclusão no plano de ação do Município da construção do Anel Viário Sul de Dourados</t>
+  </si>
+  <si>
+    <t>772</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/542/indicacao_28__27-04-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização em caráter de urgência, estudos técnicos completos e conclusivos visando à implantação de uma Unidade Básica de Saúde (UBS) na região do Jardim Bonanza, com abrangência aos bairros adjacentes e comunidades das Sitiocas, adotando-se, após a conclusão, as medidas necessárias para sua efetiva implementação.</t>
+  </si>
+  <si>
+    <t>773</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/543/vagas_patinetes.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que sejam realizados estudos e adotadas providências para a implantação de espaços adequados para estacionamento de patinetes elétricos em pontos estratégicos do município.</t>
+  </si>
+  <si>
+    <t>774</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/544/onibus_no_aeroporto.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que seja providenciado o reforço no transporte de passageiros entre o terminal e as aeronaves, mediante a disponibilização de:_x000D_
+· mais um ônibus operacional; ou_x000D_
+_x000D_
+· veículo de apoio complementar (van), inclusive por meio de parceria com a Prefeitura_x000D_
+Municipal;_x000D_
+_x000D_
+visando melhorar as condições de embarque e desembarque no aeroporto.</t>
+  </si>
+  <si>
+    <t>775</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/545/distrito_de_indapolis.pdf</t>
+  </si>
+  <si>
+    <t>solicitando serviço de patrolamento e cascalhamento nas seguintes vias localizadas no Distrito de Indápolis:_x000D_
+· Travessão da Lagoa _x000D_
+· Travessão da Figueira_x000D_
+· Travessão do Renato Batista_x000D_
+· Estrada da Pedreira_x000D_
+· Estrada do Kiko</t>
+  </si>
+  <si>
+    <t>776</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/546/indicacao_25__27-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de estudos técnicos de viabilidade para instalação de semáforo no cruzamento da Avenida Marcelino Pires com a Rua_x000D_
+Firmino Vieira de Matos, com o objetivo de melhorar a organização do tráfego e garantir maior segurança viária no local.</t>
+  </si>
+  <si>
+    <t>777</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/547/hotel_dourados_park.pdf</t>
+  </si>
+  <si>
+    <t>solicitando q que sejam adotadas, com urgência, as providências administrativas cabíveis em relação ao imóvel conhecido como antigo Dourados        Park Hotel, localizado na região do bairro Altos do Indaiá, em Dourados/MS, diante do visível estado de abandono do local.</t>
+  </si>
+  <si>
+    <t>778</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/548/indicacao_27__27-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de serviços de tapa buracos e recuperação do pavimento asfáltico na rua Áustria, bem como toda extensão do Jardim Mônaco, tendo em vista a existência de deformidades, irregularidades e deterioração da malha viária ao longo da referida via.</t>
+  </si>
+  <si>
+    <t>779</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_26__27-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de estudos para ordenamento do trânsito, bem com revitalização da sinalização de trânsito horizontal e vertical no cruzamento das ruas Balbina de Matos com Ciro melo, com o objetivo de melhorar a organização do tráfego e garantir maior segurança viária no local.</t>
+  </si>
+  <si>
+    <t>780</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/551/placa_de_pare-_rua_januario_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja instalada placa de sinalização PARE, no cruzamento das ruas Januário de Araújo e Jovino Florentino Narciso no Parque das Nações.</t>
+  </si>
+  <si>
+    <t>781</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/552/cemiterio_de_animais.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja realizado estudo e posterior implantação de um cemitério público para animais no município.</t>
+  </si>
+  <si>
+    <t>782</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/554/limpeza_de_terreno.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja feito com urgência serviço de limpeza no terreno baldio, localizado na rua Rua General Osório, 152, no Jardim Independência  bem como notificação do proprietário e cobrança de multas por falta de limpeza desse terreno sendo esse problema contínuo na região.</t>
+  </si>
+  <si>
+    <t>783</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/556/ind_26-04_-_0004.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, Sr. Luis Roberto Martins de Araujo, Secretário de Serviços Urbanos, solicitando: Força-tarefa emergencial no bairro Altos da Lagoa – região oeste de Dourados</t>
+  </si>
+  <si>
+    <t>784</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_rua_haiti_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de limpeza e roçada na rua Haiti próximo ao número 280 proximidades do Instituto Irmãos Maristas._x000D_
+No bairro João Paulo II.</t>
+  </si>
+  <si>
+    <t>785</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/559/indicacao_sitioca_ouro_fino_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de troca de (05) lâmpadas na rua Jamir de Araújo, 925 - Sitiocas Ouro Fino.</t>
+  </si>
+  <si>
+    <t>786</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/560/indicacoes_2026-23.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a realização de serviços de manutenção asfáltica, especialmente tapa-buracos, bem como troca de lâmpadas do Bairro Jardim Canaã I.</t>
+  </si>
+  <si>
+    <t>787</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/561/indicacoes_2026-24.pdf</t>
+  </si>
+  <si>
+    <t>Solicito a realização de serviços de troca de lâmpadas, bem como limpeza terrenos públicos do Bairro Jardim Monte Sião.</t>
+  </si>
+  <si>
+    <t>788</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_vila_almeida_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TAPA-BURACO NA RUA EULÁLIA PIRES, NAS PROXIMIDADES DA ESQUINA COM A ESCOLA BERNARDINA CORRÊA DE ALMEIDA, Nº1375, LOCALIZADO NO BAIRRO VILA ALMEIDA.</t>
+  </si>
+  <si>
+    <t>789</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/563/indicacao_de_semaforo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO_x000D_
+O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO_x000D_
+(MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica, ao Sr. LUIZ ROBERTO MARTINS DE ARAÚJO,_x000D_
+Secretário Municipal de Serviços Urbanos da SEMSUR, e à Sra. ROSANA FÁTIMA RAMOS_x000D_
+GONÇALVES, Diretora-Presidente da AGETRAN, solicitando um estudo de viabilidade de_x000D_
+implantação de um semáforo no cruzamento das ruas Eulália Pires, esquina com a Rua José_x000D_
+Ademar Perdomo, na Vila Hilda._x000D_
+JUSTIFICATIVA_x000D_
+O cruzamento nas vias acima mencionadas, têm criado grandes fluxos de veículos,_x000D_
+especialmente nos horários de pico, o que tem ocasionado transtornos na mobilidade urbana e_x000D_
+elevado risco de acidentes. Essa situação acaba comprometendo a segurança de motoristas,_x000D_
+ciclistas e pedestres, tornando assim, necessária á adoção de medidas de engenharia de tráfego_x000D_
+que buscam promover um maior controle, fluidez e segurança no cruzamento. Sendo assim, a_x000D_
+solicitação de implantação de um semáforo para controlar e desafogar o trânsito se faz_x000D_
+necessário para garantir a segurança da população.</t>
+  </si>
+  <si>
+    <t>790</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_17_tapa_buraco_jardim_monaco..pdf</t>
+  </si>
+  <si>
+    <t>TAPA BURACO</t>
+  </si>
+  <si>
+    <t>791</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao_terra_roxa_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE LIMPEZA, ROÇADA E MANUTENÇÃO DO TERRENO, LOCALIZADO NA RUA ANTÔNIO LUIZ MARRA ESQUINA COM A RUA JOSÉ LUÍS DA SILVA, LOCALIZADO NO BAIRRO TERRA ROXA.</t>
+  </si>
+  <si>
+    <t>792</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_de_troca_de_lampadas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO_x000D_
+(MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica, ao Sr. LUIZ ROBERTO MARTINS DE ARAÚJO,_x000D_
+Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando a troca de lâmpadas nos_x000D_
+seguintes endereços:_x000D_
+Rua Antônio Cândido de Carvalho nº1305, Jardim Maracanã._x000D_
+Rua Vereador Sinésio de Matos nº1805, Vila Esperança._x000D_
+Rua Ivinhema nº4285, Vila Rosa._x000D_
+Rua das Castanheiras do nº885 ao nº905, Jardim Colibri._x000D_
+Rua Cornélia Cerzósimo de Souza números 140, 170, e 918, Jardim Clímax._x000D_
+JUSTIFICATIVA_x000D_
+Esta Indicação para a troca de lâmpadas nas localidades acima citados, se faz necessária_x000D_
+diante das diversas reclamações dos moradores quanto à baixa luminosidade em praticamente_x000D_
+todas as regiões. Sendo que essa deficiência na iluminação pública, tem gerado grande_x000D_
+insegurança e descontentamento na população local, em especial nos períodos noturnos,_x000D_
+acarretando situações de risco, que acabam dificultando a circulação segura dos pedestres e_x000D_
+condutores de veículos. Vale ressaltar que as ruas mal iluminadas, acabam comprometendo a_x000D_
+visibilidade, e aumentando significativamente as chances de acidentes. Diante do exposto,_x000D_
+pedimos atenção especial a este pedido, e que o mesmo possa ser atendido o mais breve_x000D_
+possível.</t>
+  </si>
+  <si>
+    <t>793</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_da_praca_do_canaa_iii_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE LIMPEZA, ROÇADA E MANUTENÇÃO NA PRAÇA DO CANAÃ III.</t>
+  </si>
+  <si>
+    <t>794</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/568/indicacoes_2026-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de serviços instalação de Boca de Dragão na Rua 31 de março, cruzamento com a Rua Clóvis Cersósimo de Souza, bairro Jardim Santa Brígida.</t>
+  </si>
+  <si>
+    <t>795</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/569/indicacoes_2026-22.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de um redutor de velocidade (semáforo) na Rua Dom João VI, esquina com a Rua Clóvis Cersosimo de Souza, no bairro Jardim Monte Líbano.</t>
+  </si>
+  <si>
+    <t>796</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/570/indica_acao_comunitaria_vila_rosa.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que a esta subscreve, de acordo com as normas regimentais, solicita a Mesa, seja endereçado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica ao Sr. LUIS ROBERTO MARTINS DE ARAUJO Secretário Municipal de Serviços Urbanos, solicitando providências visando a realização de ação comunitária de mutirão de limpeza nos bairros em combate ao mosquito aedes aegypti principal vetor de arboviroses transmissor da dengue, zika vírus, chikungunya e febre amarela nos seguintes bairros: Vila Rosa - Vila Índio – Jardim Murakami – Vila Barros – Vila Esperança – Jardim das Orquídeas – Chácara dos Caiuás – Jardim Ipiranga – Vila Aracy - Jardim Hyran de Matos.</t>
+  </si>
+  <si>
+    <t>797</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/572/operacao_tapa-buraco-rua_barnabe_minhos_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Operação Tapa-buraco/recapeamento asfáltico, na Rua Barnabé Minhos no trecho que corresponde as Rua Eurides de Mattos Pedroso e a Rua Vereador Vitório José Pederiva, no bairro Jardin Florida II</t>
+  </si>
+  <si>
+    <t>798</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/573/limpeza_e_rocada_na_ponte_na_rua_aurora_augusta_de_mattos_-_vila_aurora-.pdf</t>
+  </si>
+  <si>
+    <t>Roçada, limpeza, remoção de entulhos e poda de galhos, nas margens da Ponte de interligação dos bairros Jardim Tropical e Jardim das Palmeiras, localizada na Rua Aurora Augusta de Mattos, no bairro Vila Aurora</t>
+  </si>
+  <si>
+    <t>799</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/574/iluminacao_pubilca-rua_garrincha-.pdf</t>
+  </si>
+  <si>
+    <t>Iluminação pública, bem como, a troca de lâmpadas queimadas na Rua Garrincha em toda sua extensão, no bairro Residencial Esplanada</t>
+  </si>
+  <si>
+    <t>800</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/582/modelo_indicacao_troca_de_lampadas_coronel_noronha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito troca de lâmpadas na rua Coronel Noronha, 445 - Vila Industrial.</t>
+  </si>
+  <si>
+    <t>801</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/583/indicacao__29042026_cabos_fios_aparelhos_na_rede_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando, , que sejam adotadas medidas para a identificação, organização e retirada de cabos, fios e equipamentos inservíveis instalados na infraestrutura aérea do município, especialmente em vias públicas.</t>
+  </si>
+  <si>
+    <t>802</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/584/indicacao_29042026_boca_de_lobo_marcelino_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando,  a manutenção e recuperação da estrutura de drenagem (boca de lobo) localizada na Avenida Marcelino Pires, esquina com a Rua Natal, no bairro Vila São Francisco, em Dourados-MS.</t>
+  </si>
+  <si>
+    <t>803</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/585/sessao_14a_-_solicitacao_de_estudo_de_sinalizacao_de_transito_no_jardim_tropical.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE ESTUDO DE SINALIZAÇÃO DE TRÂNSITO NO JARDIM TROPICAL</t>
+  </si>
+  <si>
+    <t>804</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/586/indicacao_pdf__1assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, e  ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando, com urgência o recapeamento da malha asfáltica, bem como a realização da operação tapa-buracos como medida paliativa, na Rua Alberto Leopoldo de Lã Cruz, no trecho compreendido entre as ruas Salviano Pedroso e Frei Antônio, no bairro Terra Roxa, em Dourados-MS.</t>
+  </si>
+  <si>
+    <t>805</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/587/modelo_indicacao_troca_de_lampadas_rua_salustiano_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de troca de lâmpadas na rua Salustiano Aves Carneiro, 490 - Jardim das Primaveras.</t>
+  </si>
+  <si>
+    <t>806</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/588/sessao_14a_-_manutencao_de_iluminacao_no_parque_antenor_martins.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO DE ILUMINAÇÃO NO PARQUE ANTENOR MARTINS</t>
+  </si>
+  <si>
+    <t>807</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/589/sessao_14a_-_asfaltamento_na_vila_santa_catarina.pdf</t>
+  </si>
+  <si>
+    <t>ASFALTAMENTO NA VILA SANTA CATARINA</t>
+  </si>
+  <si>
+    <t>808</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/590/sessao_14a_-_solicitacao_de_acoes_para_controle_surto_de_escorpioes_em_terreno_baldio_no_bairro_jardim_independencia.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE AÇÕES PARA CONTROLE DE  SURTO DE ESCORPIÕES EM TERRENO BALDIO NO BAIRRO JARDIM INDEPENDÊNCIA</t>
+  </si>
+  <si>
+    <t>809</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/591/modelo_indicacao_arvore_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de retirada de árvore condenada na rua Aparecido das Neves - Jardim Canaã II.</t>
+  </si>
+  <si>
+    <t>810</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, e  ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando, com urgência, a realização de pavimentação asfáltica na Rua Gelcy Maria Teixeira Marcondes, localizada na região conhecida como Linha do Potrerito, contemplando aproximadamente 500 (quinhentos) metros de extensão.</t>
+  </si>
+  <si>
+    <t>811</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/593/modelo_indicacao_troca_de_lampadas_green_ville_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito troca de lâmpadas na rua Café com Leite, 1805 - Jardim Greenville II.</t>
+  </si>
+  <si>
+    <t>812</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/597/indica_pavimentacao_rua_nelson_matos_anel_viario.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador/Vereadora que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO) Prefeito Municipal, ao Deputado Estadual Sr. JOSÉ TEIXEIRA, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JORGE LUIS DE LUCIA, Secretário Municipal de Obras Públicas, solicitando a adoção de providências no sentido de viabilizar a parceria com o Governo do Estado de Mato grosso dos Sul por meio da AGESUL, visando a elaboração de projeto básico/executivo, bem como recursos via emenda parlamentar e eu programa do Governo do Estado para a execução da pavimentação asfáltica da rua Nelson de Matos no trecho compreendido entre as ruas Ponta Porã e o Anel Viário Norte Rodovia Ivo Anunciato Cersósimo - MS - 379.</t>
+  </si>
+  <si>
+    <t>813</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/598/indica_patr._casc._trav._lagoa_panambi.pdf</t>
+  </si>
+  <si>
+    <t>O  Vereador  que  esta  subscreve,  de  acordo  com  as  normas  regimentais,  indica  à  Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO) Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO,  Secretário Municipal de Governo e Gestão Estratégica e ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando a adoção de providências visando a manutenção com o serviço de patrolamento e cascalhamento do travessão da da Lagoa no Distrito de Panambi.</t>
+  </si>
+  <si>
+    <t>814</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/599/indica_totens_de_seguranca.pdf</t>
+  </si>
+  <si>
+    <t>O  Vereador  que  esta  subscreve,  de  acordo  com  as  normas  regimentais,  indica  à  Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO) Prefeito Municipal, ao Deputado Estadual Sr. JOSÉ TEIXEIRA, ao Sr. ANTÔNIO CARLOS VIDEIRA Secretário de Estado de Justiça e Segurança Pública de Mato Grosso do Sul (SEJUSP/MS), ao Sr. JOÃO ALCANTARA FILHO,  Secretário Municipal de Governo e Gestão Estratégica e ao Sr. JAMIL DA COSTA MATOS, Comandante - Guarda Municipal de Dourados,  solicitando  que  seja  viabilizada  a  elaboração  de  um  projeto e a parceria entre o Governo do Estado  visando  a  implantação de  totens  “Torres”  de  Segurança"  equipados  com  câmeras  de  monitoramento  e  outros dispositivos,  na  área  central,  parques  e  praças  e  principais  vias  de  acesso  da  cidade  de Dourados.</t>
+  </si>
+  <si>
+    <t>815</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/600/indica_adequacao_de_pavimentacao_rotatoria_esplanada.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador/Vereadora que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO) Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JORGE LUIS DE LUCIA, Secretário Municipal de Obras Públicas, solicitando a adoção de providências visando a finalização dos serviços da adequação da pavimentação asfáltica da Avenida Esplanada no cruzamento com a rua Concórdia no bairro Vival dos Ipês, onde foi retirada uma rotatória.</t>
+  </si>
+  <si>
+    <t>816</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/602/indicacao_18_iluminacao_rede_da_avenida_dos_ipes.pdf</t>
+  </si>
+  <si>
+    <t>REDE DE ILUMINAÇÃO PÚBLICA</t>
+  </si>
+  <si>
+    <t>817</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/603/banheiros_parque_dos_ipes.pdf</t>
+  </si>
+  <si>
+    <t>Revitalização dos Banheiros</t>
+  </si>
+  <si>
+    <t>818</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/604/rocada_canteiro.pdf</t>
+  </si>
+  <si>
+    <t>Roçada</t>
+  </si>
+  <si>
+    <t>819</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/605/iluminacao.pdf</t>
+  </si>
+  <si>
+    <t>Iluminação</t>
+  </si>
+  <si>
+    <t>820</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/607/ind_04-05_-_01.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e Sr. Marcio Grei Alves Vidal de Figueiredo, Secretário de Saúde de Dourados, solicitando: Ampliação de atendimentos especializados no CER-II via parceria com a APAE</t>
+  </si>
+  <si>
+    <t>821</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/608/ind_04_-05_-_02.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, Sr. Fabio Luis da Silva, Secretário Municipal de Planejamento e a Sra. Tays Pereira Litran Diniz, Secretária Municipal de Administração, solicitando: Instauração de procedimento para doação de área ao CER-II</t>
+  </si>
+  <si>
+    <t>822</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/609/indicacao_29__04-05-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização com a máxima urgência, os serviços de revitalização, manutenção e ampliação do sistema de iluminação pública nas regiões das Sitiocas Ouro Fino e Alvorada, neste município.</t>
+  </si>
+  <si>
+    <t>823</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/610/indicacao_24__27-04-2026_proxima.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de estudos técnicos de viabilidade para duplicação da Rua General Osório, no trecho entre a Rua Monte Castelo e Vila Cachoeirinha com o objetivo de melhorar a organização do tráfego e garantir maior segurança viária no local.</t>
+  </si>
+  <si>
+    <t>824</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/611/indicacao_30__04-05-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de serviços de tapa buracos na rua FLORIANO BRUM, especialmente no trecho compreendido entre a Rua Monte Alegre até a Avenida Weimar Gonçalves Torres.</t>
+  </si>
+  <si>
+    <t>825</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/612/ind_04_-05_-_03.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente:  Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e a Sra. Tays Pereira Litran Diniz, Secretária Municipal de Administração, solicitando: Reclassificação de instituições para fins de enquadramento na saúde</t>
+  </si>
+  <si>
+    <t>826</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/615/ind_04_-05_-_04.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, ao Sr. Luis Roberto Martins de Araujo, Secretário Municipal de Serv. Urbanos e a Sra. Sandra Giselly Amaral Assunção, Diretora Presidente da FUNED, solicitando: Realização de manutenção geral na Praça da Juventude – Estação Cidadania</t>
+  </si>
+  <si>
+    <t>827</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_31__04-05-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização com a máxima urgência, os serviços de: Tapa-buracos em toda a extensão da Rua José Maurício de Assis; Revitalização da sinalização de trânsito vertical e horizontal, incluindo pintura de faixas, demarcações viárias e instalação/reparação de placas.</t>
+  </si>
+  <si>
+    <t>828</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/619/br-_163.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO à MSVia, empresa da Motiva, concessionária responsável pela administração da BR-163/MS, ao Diretor-Presidente da Motiva, Sr. Miguel Setas, ao Presidente da Plataforma de Rodovias da Motiva, Sr. Eduardo Camargo, ao Diretor da MSVia, Sr. Nelson Soares Neto, bem como ao Deputado Federal Dr. Luiz Ovando (PP), solicitando a realização de estudos técnicos visando solucionar a problemática existente na BR-163/MS, na altura do km 253,6, zona rural, em local conhecido como Corredor Público A, ao lado do Condomínio Green Park Residence.</t>
+  </si>
+  <si>
+    <t>829</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/620/escola_armando_campos_belo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcântara Filho, Secretário Municipal de Governo, solicitando a realização de estudos para a cessão de um espaço pertencente à Secretaria Municipal de Saúde, localizado ao lado da Escola Municipal Armando Campos Belo, para que no local sejam desenvolvidos projetos de contraturno escolar.</t>
+  </si>
+  <si>
+    <t>830</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/621/limpeza_de_terreno-_rua_delfino_garrido.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja feito com urgência serviço de limpeza no terreno baldio, localizado na rua Rua Delfino Garrido, 1445, no Jardim Piratininga  bem como notificação do proprietário e cobrança de multas por falta de limpeza desse terreno sendo esse problema contínuo na região.</t>
+  </si>
+  <si>
+    <t>831</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/622/placa_de_pare-_rua_filinto_muller.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja instalada placa de sinalização PARE, no cruzamento das ruas Filinto Muller e Jovino Florentino Narciso no Parque das Nações.</t>
+  </si>
+  <si>
+    <t>832</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/625/indicacao_453-2026_asfalto_bnh_04_plano_i-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando serviços de recapeamento asfáltico em todas as vias do Bairro BNH 4º Plano.</t>
+  </si>
+  <si>
+    <t>833</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/626/indicacao_450-2026_agetran_04_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando: Implantação e reforço de sinalização horizontal e vertical na Ciclovia da Avenida Coronel Ponciano;_x000D_
+ Realização de estudo técnico para implantação de redutor de velocidade na Rua Profa. Maria Aparecida Gonzaga Siqueira, nº 300 – Parque das Nações II;_x000D_
+Realização de estudo técnico para implantação de redutor de velocidade (quebra-molas) no cruzamento da Rua Ciro Melo com a Rua General Osório, em frente ao estabelecimento “Barão Botequim”.</t>
+  </si>
+  <si>
+    <t>834</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/627/indicacao_454-2026_ponto_de_onibus_e_banheiro_parque_dos_ipes_04_de_maio_de_2026_1-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando:_x000D_
+Instalação de cobertura em ponto de ônibus, localizado entre a Seleta e o Posto de Saúde, na Rua José Roberto Teixeira, nº 691 – Jardim Flórida;_x000D_
+_x000D_
+Implantação de ponto de ônibus, na Rua Eulália Pires, esquina com a Rua C-13 – Jardim Cachoeirinha;_x000D_
+_x000D_
+Reforma dos banheiros do Parque dos Ipês, com a máxima urgência.</t>
+  </si>
+  <si>
+    <t>835</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/628/indicacao_01_04-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. FABIO LUIS DA SILVA, Secretário Municipal de Planejamento, ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras, solicitando a implantação de um parque ou praça pública nas redondezas dos bairros Jardim Guaicurus e Esplanada, no município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>836</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/629/indicacao_02_04-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos, solicitando a realização de recapeamento asfáltico ou operação tapa-buracos na Rua Rio Brilhante, na altura dos bairros Jardim Água Boa e Jardim Rasslem, no município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>837</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/630/indicacao_03_04-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos, ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando a adoção de medidas urgentes para solucionar o forte odor proveniente da Estação de Tratamento de Esgoto localizada no bairro Jardim Água Boa, no município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>838</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/631/indicacao_04_04-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora-Presidente da Agência Municipal de Transportes e Trânsito de Dourados, solicitando fiscalização periódica e rigorosa nos elevadores de acessibilidade (plataformas elevatórias) dos ônibus do transporte coletivo urbano, com especial atenção às linhas que atendem a Universidade Federal da Grande Dourados (UFGD) e o Instituto Federal de Mato Grosso do Sul (IFMS), bem como, que promova a implantação e/ou adequação de pontos de ônibus com cobertura e estrutura acessível, garantindo condições adequadas de abrigo e uso para pessoas com deficiência e com mobilidade reduzida.</t>
+  </si>
+  <si>
+    <t>839</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/632/asfalto_travessao_do_castelo.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando pavimentação asfáltica no Travessão do Castelo, no trecho compreendido entre o prolongamento da Avenida Marcelino Pires e o Anel Viário.</t>
+  </si>
+  <si>
+    <t>840</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/634/monte_alegre_boca_de_dragao_mercado_pires.pdf</t>
+  </si>
+  <si>
+    <t>solicitando o estudos para construção de dispositivo de drenagem pluvial, do tipo “boca de dragão”, na Rua Monte Alegre, em frente ao Mercado Pires, no bairro Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>841</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/635/lampadas_antigas.pdf</t>
+  </si>
+  <si>
+    <t>que seja realizada durante o processo de substituição das lâmpadas da rede de iluminação pública por luminárias de LED no município, seja avaliada a possibilidade de reaproveitamento das lâmpadas antigas (amareladas) substituídas, destinando-as temporariamente para bairros e regiões que ainda não foram contemplados com a modernização da iluminação pública._x000D_
+Tal medida poderia ser aplicada, especialmente, em localidades que enfrentam grave deficiência de iluminação, como Parque das Nações I, Parque das Nações II, Jardim Santa Maria, Jóquei Clube e outros bairros mais afastados, onde existem ruas inteiras sem qualquer tipo de iluminação adequada, comprometendo a segurança e a mobilidade da população.</t>
+  </si>
+  <si>
+    <t>842</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/636/residencial_idelfonso_pedroso.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que sejam adotadas providências para implantação de ponto de ônibus coberto, sinalização viária e redutor de velocidade na Rua Renê Miguel, localizada no Residencial Idelfonso Pedroso.</t>
+  </si>
+  <si>
+    <t>843</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/637/asfalto_travessao_do_castelo.pdf</t>
+  </si>
+  <si>
+    <t>solicitando pavimentação asfáltica no Travessão do Castelo, no trecho compreendido entre o prolongamento da Avenida Marcelino Pires e o Anel Viário.</t>
+  </si>
+  <si>
+    <t>844</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/638/indicacao_19_poda_de_arvore_ceim_vera_martines.pdf</t>
+  </si>
+  <si>
+    <t>PODA DE ARVORE</t>
+  </si>
+  <si>
+    <t>845</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/639/indicacao_34.pdf</t>
+  </si>
+  <si>
+    <t>Manutenção das vias não pavimentadas do bairro Chácaras Trevo - Patrolamento e cascalhamento - ESPECIALMENTE da Rua Armando Rasselen Chaves,</t>
+  </si>
+  <si>
+    <t>846</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/640/35-indicacao-035-_pintura_de_quebra-molas_-_rua_sao_franscisco.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de PINTURA de dois quebra-molas instalados e Poda de Galhos - Rua São Francisco, Jardim Independência.</t>
+  </si>
+  <si>
+    <t>847</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/641/36-indicacao-036-_bnh_iv_plano_-_rua_iracema_e_abdias.pdf</t>
+  </si>
+  <si>
+    <t>Inclusão das Ruas Iracema e Abdias Frazão do Nascimento no processo licitatório de recapeamento asfáltico do bairro BNH IV Plano</t>
+  </si>
+  <si>
+    <t>848</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/642/37-indicacao-037-_equoterapia_-_pma.pdf</t>
+  </si>
+  <si>
+    <t>INFORMAÇÕES/ESCLARECIMENTOS - andamento e da execução do Acordo de Cooperação Técnica nº 02/SED/2026, referente ao Processo nº 29/001.520/2026 - Possível Ampliação.</t>
+  </si>
+  <si>
+    <t>849</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/655/indicacao_rua_antonio_luis_marra_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TAPA-BURACO NA RUA ANTÔNIO LUÍS MARRA, NO TRECHO COMPREENDIDO ENTRE A RUA FREI ANTÔNIO E A RUA WILSON GABIATTI, LOCALIZADO NO BAIRRO CANAÃ III.</t>
+  </si>
+  <si>
+    <t>850</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_rua_rita_carolina_farias_de_almeida_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TAPA-BURACO NA RUA RITA CAROLINA FARIAS DE ALMEIDA, NO TRECHO COMPREENDIDO ENTRE A RUA JOSÉ ROBERTO TEIXEIRA E A RUA BERTOLDO MIRANDA BARROS, LOCALIZADO NO JARDIM FLÓRIDA II.</t>
+  </si>
+  <si>
+    <t>851</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/657/indicacoes_2026-1.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de um redutor de velocidade (quebra-molas) na Rua Natal, entre as Rua Dourado e Henrique Cyrillo Correia, no bairro Jardim Piratininga, deste município.</t>
+  </si>
+  <si>
+    <t>852</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/658/indicacoes_2026-2.pdf</t>
+  </si>
+  <si>
+    <t>Realização de estudos técnicos visando à implantação de uma Praça Pública com Parque Infantil no bairro Dioclécio Artuzi.</t>
+  </si>
+  <si>
+    <t>853</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/659/indicacao_2026_-_4.pdf</t>
+  </si>
+  <si>
+    <t>Realização de serviços de troca de lâmpadas no Bairro Parque dos Jequitibás</t>
+  </si>
+  <si>
+    <t>854</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/660/indicacoes_2026-5.pdf</t>
+  </si>
+  <si>
+    <t>Realização de serviços de roçada, limpeza geral e manutenção dos alambrados no bosque localizado no bairro Estrela Hory.</t>
+  </si>
+  <si>
+    <t>855</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/661/indicacao_cidadania_6_assinada.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TROCA DE LÂMPADA EM TODA A EXTENSÃO DA RUA PROJETADA C, LOCALIZADO NO BAIRRO CIDADANIA 6.</t>
+  </si>
+  <si>
+    <t>856</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/662/indicacao_rua_olga_de_lima_melgarejo_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE MANUTENÇÃO E MELHORIA NA SINALIZAÇÃO DA PONTE LOCALIZADA NA RUA OLGA DE LIMA MELGAREJO, NO TRECHO COMPREENDIDO ENTRE A VIA PARQUE E O ALTOS DO ALVORADA.</t>
+  </si>
+  <si>
+    <t>857</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/663/indicacao_de_tapa-buracos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO_x000D_
+(MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica, ao Sr. LUIZ ROBERTO MARTINS DE ARAÚJO,_x000D_
+Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando os serviços de reparos_x000D_
+“tapa-buracos” em razão das más condições do pavimento asfáltico nas Ruas:_x000D_
+Adroaldo Pizzini, em toda a sua extensão, no Jardim Maringá e Jardim Independência._x000D_
+Ignácia de Mattos Brandão, em toda a sua extensão, no bairro Estrela Porã._x000D_
+Arapongas, em toda a sua extensão, nos bairros BNH IV Plano e Jardim Vista Alegre._x000D_
+Iracema, em toda a sua extensão, nos bairros BNH IV Plano e Jardim Vista Alegre._x000D_
+Rouxinol, em toda a sua extensão, nos bairros BNH IV Plano e Jardim Vista Alegre.</t>
+  </si>
+  <si>
+    <t>858</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/664/indicacoes_de_troca_de_lampadas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO_x000D_
+(MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica, ao Sr. LUIZ ROBERTO MARTINS DE ARAÚJO,_x000D_
+Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando a troca de lâmpadas na_x000D_
+Rua Cornélia Cerzósimo de Souza número 100, no Jardim Clímax.</t>
+  </si>
+  <si>
+    <t>859</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/665/sessao_15a_-_asfaltamento_no_parque_das_nacoes_i.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE ASFALTAMENTO NO PARQUE DAS NAÇÕES I</t>
+  </si>
+  <si>
+    <t>860</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/666/sessao_15a_-_vistoria_tecnica_remocao_de_obstrucao_e_restabelecimento_de_via_no_jardim_santa_fe.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE VISTORIA TÉCNICA, REMOÇÃO DE OBSTRUÇÃO E RESTABELECIMENTO DE VIA NO JARDIM SANTA FÉ</t>
+  </si>
+  <si>
+    <t>861</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/668/indicacao_pdf_11_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , e ao e ao Sr. NILSON FRANCISCO DA SILVA, Secretaria Municipal de Educação, solicitando, com URGÊNCIA, a substituição da caixa d’água da Escola Municipal Sócrates Câmara, localizada na Rua João Camilo Martins, nº 655, Bairro Canaã I, em Dourados-MS.</t>
+  </si>
+  <si>
+    <t>862</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/669/indicacao_pdf_12_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais,_x000D_
+indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL_x000D_
+GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO_x000D_
+ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr._x000D_
+JUAREZ DE OLIVEIRA, Chefe de Gabinete, ao Sr. JORGE LUÍS DE LÚCIA,_x000D_
+Secretário Municipal de Obras Públicas e ao Sr. LUIS ROBERTO MARTINS DE_x000D_
+ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando, com_x000D_
+URGÊNCIA, a manutenção da tampa da rede pluvial localizada na Rua Joaquim_x000D_
+Alves Taveira, esquina com a Rua Filinto Muller, no Jardim Maracanã.</t>
+  </si>
+  <si>
+    <t>863</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/670/operacao_tapa_buraco_-_cruzamento_da_av._hayel_bon_faker_com_a_rua_espanha.ok.pdf</t>
+  </si>
+  <si>
+    <t>Operação Tapa-buraco no cruzamento da Avenida Hayel Bon Faker com a Rua Espanha, localizadas no bairro Alto da Paineiras</t>
+  </si>
+  <si>
+    <t>864</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/672/indicacao_jd_santa_fe_1.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de troca de lâmpadas na Rua Cláudio Goelzer, 1680 - Jardim Santa Fé.</t>
+  </si>
+  <si>
+    <t>865</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/673/sessao_15a_-_solicitacao__de_escoamento_e_encanamento_do_bairro_jardim_do_bosque_antigo_canaa_iv.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO  DE ESCOAMENTO E ENCANAMENTO DO BAIRRO JARDIM DO BOSQUE (ANTIGO CANAÃ IV)</t>
+  </si>
+  <si>
+    <t>866</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/674/sessao_15a_-_tapa_buracos_no_jardim_florida_ii.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE LIMPEZA DE ÁREA NO JARDIM SANTA FÉ</t>
+  </si>
+  <si>
+    <t>867</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/675/indicacao_pdf_13_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao  ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando,  com urgência, a realização de substituição integral do sistema de iluminação pública convencional por luminárias de LED, bem como a manutenção imediata dos pontos com lâmpadas queimadas nos bairros Pelicano e Monte Líbano.</t>
+  </si>
+  <si>
+    <t>868</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/676/boca_de_dragao_ok_1.pdf</t>
+  </si>
+  <si>
+    <t>O nivelamento URGENTE de uma boca de dragão com a devida troca da grade nela existente e a limpeza, localizada na rua Balbina de Matos, altura do número 2240, no bairro Jardim Tropical</t>
+  </si>
+  <si>
+    <t>869</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/677/iluminacao_ok_ok_1.pdf</t>
+  </si>
+  <si>
+    <t>Iluminação pública com a devida troca e reposição de lâmpadas, Rua Áustria com a Rua João Fagundes de Menezes, no Bairro Jardim Europa</t>
+  </si>
+  <si>
+    <t>870</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/678/indicacao_retirada_de_arvore_jd_sao_pedro_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de retirada de árvore condenada na rua Adroaldo Pizzini, 2710 -Jardim São Pedro.</t>
+  </si>
+  <si>
+    <t>871</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/679/indicacao_jd_tapa_buracos_iii_plano_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de tapa buracos na Rua Ipiranga, entre as ruas Dr. Camilo Hermelindo da Silva e rua Hayel Bon Faker - Bairro III Plano.</t>
+  </si>
+  <si>
+    <t>872</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/680/indica_abertura_guard_rail_ms_156.pdf</t>
+  </si>
+  <si>
+    <t>O  Vereador  que  esta  subscreve,  de  acordo  com  as  normas  regimentais,  indica  à  Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO) Prefeito Municipal, ao Deputados Estadual Sr. JOSÉ TEIXEIRA, ao Sr. RUDI FIORESE Diretor Presidente da Agência Estadual de Gestão Empreendimentos de Mato Grosso do Sul - AGESUL, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e a Sr.ª. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora Presidente da Agência Municipal de Transporte e Trânsito, solicitando providências visando estudos para a abertura do Guard Rail na MS 156 Rodovia José Moreno, aproximadamente 2,0 (dois) quilômetros após a BR 163 sentido Distrito Industrial.</t>
+  </si>
+  <si>
+    <t>873</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/681/indica_praca_vival_dos_ipes.pdf</t>
+  </si>
+  <si>
+    <t>O  Vereador  que  esta  subscreve,  de  acordo  com  as  normas  regimentais,  indica  à  Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO) Prefeito Municipal, ao Deputados Estadual Sr. JOSÉ TEIXEIRA, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JORGE LUIS DE LUCIA Secretário Municipal de Obras Pública, solicitando providências visando à elaboração de projeto bem como seja viabilizado recursos via emenda parlamentar e/ou programa do Governo do Estado para a implantação de uma praça pública dotada de toda infraestrutura, em um espaço localizado no quadrilátero das ruas Codorna – Descano – Luis Mário Albertini e rua Concórdia no bairro Vival dos Ipês, visando proporcionar à comunidade um ambiente de lazer, e convívio social.</t>
+  </si>
+  <si>
+    <t>874</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/682/indica_recap._ms_274_indapolis.pdf</t>
+  </si>
+  <si>
+    <t>O  Vereador  que  esta  subscreve,  de  acordo  com  as  normas  regimentais,  indica  à  Mesa Diretora, seja encaminhado expediente ao Deputado Estadual Sr. JOSÉ TEIXEIRA, ao Sr. RUDI FIORESE Diretor Presidente da Agência Estadual De Gestão Empreendimentos de Mato Grosso do Sul - AGESUL, solicitando providências visando à execução de obras de recuperação da malha asfáltica da MS 274 trecho compreendido entre a MS 276 e a rodovia BR 376 via que corta o Distrito de Indápolis no município de Dourados com o serviço de recapeamento asfáltico.</t>
+  </si>
+  <si>
+    <t>875</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/683/indica_semaforo_rua_mato_grosso.pdf</t>
+  </si>
+  <si>
+    <t>O  Vereador  que  esta  subscreve,  de  acordo  com  as  normas  regimentais,  indica  à  Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO) Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e a Sr.ª. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora Presidente da Agência Municipal de Transporte e Trânsito, solicitando providências visando Estudos de viabilidade técnica visando a implantação de semáforo e/ou redutor de velocidade na rua Mato Grosso no cruzamento com a rua João Correia Neto no bairro Jardim Água Boa.</t>
+  </si>
+  <si>
+    <t>876</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/684/indicacao_retirada_de_arvorecanaa_ii....pdf</t>
+  </si>
+  <si>
+    <t>Solicito retirada de árvore de árvore condenada na rua G, número 45 - Bairro Canaã II.</t>
+  </si>
+  <si>
+    <t>877</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/685/2_indicacao_-_tapa_buracos_rua_segio_vlamir_assinada.pdf</t>
+  </si>
+  <si>
+    <t>878</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/686/3_indicacao_-_limpeza_bueiro_rua_eulalia_pires_lavanderia_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>879</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/687/4_indicacao_-_limpeza_corrego_rua_liberdade_assinada.pdf</t>
+  </si>
+  <si>
+    <t>LIMPEZA DE CORREGO RUA LIBERDADE</t>
+  </si>
+  <si>
+    <t>880</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/688/indicacao_32__11-05-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de estudos técnicos de viabilidade para instalação de semáforo no cruzamento da Avenida Joaquim Teixeira Alves,_x000D_
+com a Rua Vanilton Finamori, em frente ao PAM, com o objetivo de melhorar a organização do tráfego e garantir maior segurança viária no local.</t>
+  </si>
+  <si>
+    <t>881</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/689/indicacao_33___11-05-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de serviços de tapa buracos na rua Coronel Ponciano, próximo ao nº 2700.</t>
+  </si>
+  <si>
+    <t>882</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/690/indicacao_34___11-05-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de serviços de tapa buracos nos bairros: Vila Maxwell e Lili.</t>
+  </si>
+  <si>
+    <t>883</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/691/indicacao_462-2026_redutor_de_velocidade_11_de_maio_de_2026_assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de estudo técnico para implantação de redutor de velocidade na Rua Hayel Bon Faker, em frente à Comunidade Católica São Carlos, localizada no BNH III Plano, Município de Dourados-MS.</t>
+  </si>
+  <si>
+    <t>884</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/692/indicacao_463-2026_pavimentacao_asfaltica_11_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de obra de pavimentação asfáltica na Rua Ernesto de Matos Carvalho, nas proximidades do nº 2640, no bairro Parque dos Coqueiros, Município de Dourados-MS.</t>
+  </si>
+  <si>
+    <t>885</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/693/indicacao_464-2026_cascalhamento_11_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização urgente de serviços de cascalhamento na Rua Ipanema, nas proximidades do nº 1125, no bairro Jardim Água Boa, Município de Dourados-MS.</t>
+  </si>
+  <si>
+    <t>886</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/696/onibus-_canaa_3.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, solicitando que seja disponibilizado mais um ônibus na Linha 13, no trajeto Bairro Colibri–Centro, passando pelo Bairro Canaã III, no horário das 6h.</t>
+  </si>
+  <si>
+    <t>887</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/697/placa_de_pare-_rua_antonio_elias.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja instalada placa de sinalização PARE, no cruzamento das ruas Antônio Elias e Jovino Florentino Narciso no Parque das Nações I.</t>
+  </si>
+  <si>
+    <t>888</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/698/recapeamento-_clovis_cersozimo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja realizado o serviço de recapeamento asfáltico na Rua Clóvis Cersozimo de Souza, em toda sua extensão.</t>
+  </si>
+  <si>
+    <t>889</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/699/tapa-buracos_floriano_brum.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja feito o serviço de tapa-buracos, na Rua Floriano Brum entre as ruas Monte Alegre e Major Capilé, no bairro Vila Maxwell.</t>
+  </si>
+  <si>
+    <t>890</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/700/indicacao_35____11-05-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que sejam realizados, com a máxima urgência, os serviços de revitalização, manutenção e ampliação do sistema de iluminação pública nas regiões dos bairros Castelo São Jorge I e II, bem como na região do Harrison de Figueiredo, neste município.</t>
+  </si>
+  <si>
+    <t>891</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/701/zona_de_interesse_tecnologico.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e ao Sr. Antonio Freire, Secretário de Desenvolvimento Econômico e Inovação, solicitando: Criação de Zona de Interesse Tecnológico em Dourados/MS</t>
+  </si>
+  <si>
+    <t>892</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/702/expoagro.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: ao Presidente do Sindicato Rural de Dourados, Sr. Gino Ferreira, para que estude a viabilidade de alteração do período de realização da Expoagro de Dourados para o mês de março.</t>
+  </si>
+  <si>
+    <t>893</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/703/jd_maracana.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Rodolfo Nogueira-PL, Deputado Federal por Mato Grosso do Sul, solicitando: Viabilização de recursos federais, por meio de emendas parlamentares ou articulação institucional junto ao Governo do Estado e demais órgãos competentes, destinados à execução do recapeamento integral das vias do Jardim Maracanã, no Município de Dourados/MS</t>
+  </si>
+  <si>
+    <t>894</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/704/tapa-buracos.pdf</t>
+  </si>
+  <si>
+    <t>895</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/705/quebra-molas.pdf</t>
+  </si>
+  <si>
+    <t>Quebra-molas</t>
+  </si>
+  <si>
+    <t>896</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/706/extensao_do_servico_do_lixo_aldeia.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que sejam sejam adotadas as providências necessárias para: A EXTENSÃO DO SERVIÇO DE COLETA DE LIXO DOMICILIAR À ALDEIA   contemplando a inclusão da localidade no planejamento municipal de limpeza urbana, bem como que tal ampliação seja prevista e incorporada no novo processo licitatório destinado à contratação dos serviços de coleta, transporte e destinação final de resíduos sólidos.</t>
+  </si>
+  <si>
+    <t>897</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/707/reativacao_usina_massa.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que sejam adotadas as providências necessárias para a reativação da usina municipal de massa asfáltica, com vistas ao fortalecimento das ações de manutenção e recuperação da malha viária urbana.</t>
+  </si>
+  <si>
+    <t>898</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/708/rua_leonidas_alem_bnh_iv.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de recapeamento asfáltico da Rua Leônidas Além, no trecho compreendido entre a BR-463 até a Rua Vilso Gabiatti, localizada no bairro BNH IV.</t>
+  </si>
+  <si>
+    <t>899</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/709/santos_dumont_e_jose_josino_iluminacao.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando que seja realizada a substituição das lâmpadas da rede de iluminação pública por luminárias de LED nas seguintes vias do município de Dourados/MS:_x000D_
+·	Rua Santos Dumont, no trecho compreendido entre a Avenida Joaquim Teixeira Alves no bairro Centro  até a Rua Antônio Amaro de Matos na Vila Rosa._x000D_
+·	Rua José Josino Salgueiro, no trecho compreendido entre a Rua Professora Maria Aparecida Gonzaga Siqueira, no bairro Parque das Nações II , até a Rua Antônio Venial, na Vila Mariana.</t>
+  </si>
+  <si>
+    <t>900</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/712/indicacao_1_11-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos, solicitando a realização de serviços de tapa_x0002_buracos na Rua Josué Garcia Pires (antiga W11), no trecho compreendido entre a região da Cafelândia até o Parque Rego D’Água, no bairro Água Boa, em Dourados.</t>
+  </si>
+  <si>
+    <t>901</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/713/indicacao_2_11-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora-Presidente da Agência Municipal de Transporte e Trânsito (AGETRAN), solicitando a realização de estudo técnico e adoção de medidas para prevenção de acidentes na esquina da Rua Ciro Melo com a Rua General Osório, em frente ao Barão Botequim, em Dourados.</t>
+  </si>
+  <si>
+    <t>902</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/714/indicacao_3_11-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente à Sra. SHIRLEY FLORES ZARPELON, Secretária Municipal de Assistência Social, solicitando, por meio da Coordenação de Cadastro Único, a realização de uma ação itinerante de cadastro e recadastramento de programas sociais no Acampamento Nova Conquista IV, localizado na saída do Rodoanel Norte em direção ao distrito de Panambizinho.</t>
+  </si>
+  <si>
+    <t>903</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/715/indicacao_4_11-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos, solicitando a construção e adequação de rampa de acessibilidade no CRAS do Parque do Lago, em Dourados.</t>
+  </si>
+  <si>
+    <t>904</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/718/indicacao_465-2026_calcadas_e_boca_de_lobo_11_de_maio_de_2026-assinado-correto.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando serviços urgentes de reparo, manutenção de calçadas, bocas de lobo, bueiros e drenagem pluvial nos seguintes locais do Município de Dourados-MS:</t>
+  </si>
+  <si>
+    <t>905</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/721/drenagem_2.pdf</t>
+  </si>
+  <si>
+    <t>Drenagem</t>
+  </si>
+  <si>
+    <t>906</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/722/indicacao_-_semaforo_br463campo_dourado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudo técnico para implantação de semáforo na travessia da BR-463, nas proximidades do Residencial Campo Dourado e BNH 4º Plano.</t>
+  </si>
+  <si>
+    <t>907</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/723/38-indicacao-038_-_quebra_mola_-_rua_aley_machado.pdf</t>
+  </si>
+  <si>
+    <t>Quebra-molas - Rua Aley Machado -  Jardim Guaicurus</t>
+  </si>
+  <si>
+    <t>908</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/724/39-indicacao-039-_tapa_buraco.pdf</t>
+  </si>
+  <si>
+    <t>OPERAÇÃO TAPA BURACOS - Rua general Osório, entre a Rua Cuiabá e a R. Adroaldo Pizziniem - bairro Jardim Independência._x000D_
+_x000D_
+Rua Zeferina Vicenti de Almeida e Rua Antonio Luiz Maria, ambas bairro Canaã III.</t>
+  </si>
+  <si>
+    <t>909</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/727/1_indicacao_av_jose_moreno_assinada.pdf</t>
+  </si>
+  <si>
+    <t>RECUPERAÇÃO DE REDUTOR DE VELOCIDADE</t>
+  </si>
+  <si>
+    <t>910</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/728/indicacao_pdf_10_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. EDUARDO CORRÊA RIEDEL, Governador do Estado MS, ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. ZÉ TEIXEIRA, Deputado Estadual, à Sra. MARA CASEIRO, Deputada Estadual, ao Sr. EUCLIDES BANDEIRA DE SOUZA NETO, Diretor de Infraestrutura Rodoviária - DNIT, ao Sr. FABRÍCIO DE OLIVEIRA GALVÃO, Diretor Geral do DNIT ( Departamento Nacional de Infraestrutura e Transportes), ao Sr. Guilherme Alcântara de Carvalho, Secretário de Estado de Infraestrutura e Logística (SEILOG), ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinet e ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando, para que sejam realizados estudos técnicos e providências urgentes visando adequações estruturais no túnel localizado na BR-163, na região da Rua Canadá, no Parque das Nações I, em Dourados-MS.</t>
+  </si>
+  <si>
+    <t>911</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/729/indicacao_lampada_guaicurus_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TROCA DE LÂMPADA NA RUA G11, Nº 1070, LOCALIZADO NO BAIRRO JARDIM GUAICURUS.</t>
+  </si>
+  <si>
+    <t>912</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/730/indicacao_iluminacao_escola_municipal_agrotecnica_padre_andre_capelli_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE MANUTENÇÃO DA ILUMINAÇÃO DA ESCOLA MUNICIPAL AGROTÉCNICA PADRE ANDRÉ CAPÉLLI, LOCALIZADO NA RODOVIA GUMERCINDO PIMENTA DOS REIS, 379 - ZONA RURAL.</t>
+  </si>
+  <si>
+    <t>913</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/731/indicacao_jardim_santa_maria_iluminacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TROCA DE LÂMPADAS NA RUA JOAQUIM DE BARROS, Nº 510, LOCALIZADO NO JARDIM SANTA MARIA.</t>
+  </si>
+  <si>
+    <t>914</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/732/indicacoes_2026-32.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a execução de serviços de patrolamento e cascalhamento, substituição de lâmpadas queimadas na iluminação pública, no bairro Chácaras Califórnia.</t>
+  </si>
+  <si>
+    <t>915</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/733/indicacoes_2026-33.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a execução de serviços de complementação asfáltica na Rua Gerônimo Marques de Mattos, bairro Jardim Monte Carlos.</t>
+  </si>
+  <si>
+    <t>916</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/734/indicacoes_2026-34.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a execução de serviços de tapa-buracos, substituição de lâmpadas queimadas do bairro Jardim Márcia.</t>
+  </si>
+  <si>
+    <t>917</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/735/indicacoes_2026-35.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a implantação de rede de esgoto na Rua José Stropa, no cruzamento com a Rua Independência, no bairro Vila Hilda</t>
+  </si>
+  <si>
+    <t>918</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/736/indicacao_iluminacao_vila_cachoeirinha_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TROCA DE LÂMPADAS NA RUA DEOLINDA ROSA DA CONCEIÇÃO, Nº 777, LOCALIZADO NA VILA CACHOEIRINHA.</t>
+  </si>
+  <si>
+    <t>919</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/737/indicacao_20_redutor_de_velocidade_escola_presidente_vargas.pdf</t>
+  </si>
+  <si>
+    <t>REDUTOR DE VELOCIDADE</t>
+  </si>
+  <si>
+    <t>920</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/738/indicacao_poda_de_arvore..pdf</t>
+  </si>
+  <si>
+    <t>Solicito poda de árvore na Rua Girassol, 1240 - Jardim Santa Hermínia.</t>
+  </si>
+  <si>
+    <t>921</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/739/modelo__escola.pdf</t>
+  </si>
+  <si>
+    <t>Melhorias estruturais para a Escola Estadual Antônio Vicente de Azambuja, localizada no Distrito de Itahum</t>
+  </si>
+  <si>
+    <t>922</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/740/modelo_tapa_buraco_cloves_pdf.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buraco na Rua Clóvis Cerzósimo de Souza, no trecho que corresponde a Rua Aquidauana e a Rua Antônio Luiz Viegas, localizada no bairro Vila Rosa</t>
+  </si>
+  <si>
+    <t>923</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/741/modelo_iluminacao_pdf.pdf</t>
+  </si>
+  <si>
+    <t>URGENTE manutenção/troca de lâmpadas da iluminação pública na Rua Eurides de Mattos Pedroso (canteiro central), entre as Ruas Ignácia de Mattos Brandão e a Rua Lauro Moraes de Mattos, no bairro Jardim Novo Horizonte</t>
+  </si>
+  <si>
+    <t>924</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/742/sessao_16a_-_solicitacao_de_encascalhamento_e_patrolamento_no_jardim_santa_fe.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE ENCASCALHAMENTO E PATROLAMENTO NO JARDIM SANTA FÉ</t>
+  </si>
+  <si>
+    <t>925</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/743/sessao_16a_-_solicitacao_de_limpeza_e_rocada_as_margens_da_via_no_parque_das_nacoes_i.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE LIMPEZA E ROÇADA ÀS MARGENS DA VIA NO PARQUE DAS NAÇÕES I</t>
+  </si>
+  <si>
+    <t>926</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/744/sessao_16a_-_solicitacao_de_operacao_tapa-buracos_no_izidro_pedroso.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE OPERAÇÃO TAPA-BURACOS NO IZIDRO PEDROSO</t>
+  </si>
+  <si>
+    <t>927</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/745/sessao_16a_-_solicitacao_de_tapa_buracos_na_rua_rangel_torres.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE TAPA BURACOS NA RUA RANGEL TÔRRES</t>
+  </si>
+  <si>
+    <t>928</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/746/indicacao_pdf_14_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando, com urgência, a realização de manutenção e reparo na boca de dragão localizada na Rua Ponta Porã, esquina com a Rua Cândido de Carvalho, no bairro Jardim Maracanã, em Dourados/MS.</t>
+  </si>
+  <si>
+    <t>929</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/747/indicacao_semaforo..pdf</t>
+  </si>
+  <si>
+    <t>Solicito estudo e implantação de Semáforo na rua Aquidauana, esquina com rua Ponta Porã - Vila Planalto.</t>
+  </si>
+  <si>
+    <t>930</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/748/indicacao_tapa_buracos_rua_monte_legre_..pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de tapa buraco na Rua Monte Alegre , 5170 - Jardim Ouro Verde.</t>
+  </si>
+  <si>
+    <t>931</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/749/indicacoes_de_troca_de_lampadas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO_x000D_
+(MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica, ao Sr. LUIZ ROBERTO MARTINS DE_x000D_
+ARAÚJO, Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando que seja_x000D_
+realizado a troca de lâmpadas nas Ruas:_x000D_
+Clóvis Cerzósimo de Souza nº5400, Jardim Piratininga._x000D_
+Miguel Guilherme da Silva nº2656, Parque dos Jequitibas._x000D_
+José Augusto de Matos nº995 e 1095, na Vila Industrial.</t>
+  </si>
+  <si>
+    <t>932</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/750/indicacao_de_poda_de_arvore.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO_x000D_
+(MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica, ao Sr. LUIZ ROBERTO MARTINS DE_x000D_
+ARAÚJO, Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando que seja_x000D_
+realizado a poda e a limpeza da árvore situada na Rua João Carneiro Alves nº241, no Jardim_x000D_
+Água Boa.</t>
+  </si>
+  <si>
+    <t>933</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/751/indicacao_pdf_15_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando, com urgência,  a realização de serviços de roçada e limpeza nas seguintes vias do Bairro Monte Sião:_x000D_
+* Rua Cristo Rei;_x000D_
+* Rua Dom Redovino Rizzardo;_x000D_
+* Rua São Miguel Arcanjo;_x000D_
+* Avenida Dourado.</t>
+  </si>
+  <si>
+    <t>934</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/752/indicacao_pdf_17_assinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. EDUARDO CORRÊA RIEDEL, Governador do Estado MS, ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. ZÉ TEIXEIRA, Deputado Estadual, à Sra. MARA CASEIRO, Deputada Estadual, ao Sr. EUCLIDES BANDEIRA DE SOUZA NETO, Diretor de Infraestrutura Rodoviária - DNIT, ao Sr. FABRÍCIO DE OLIVEIRA GALVÃO, Diretor Geral do DNIT ( Departamento Nacional de Infraestrutura e Transportes), ao Sr. Guilherme Alcântara de Carvalho, Secretário de Estado de Infraestrutura e Logística (SEILOG), ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinet e ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando, a implantação de iluminação pública e reforço da sinalização viária na BR-463, no trecho compreendido entre a Rotatória Hayel Bon Faker, conhecida como “Trevo da Bandeira”, e o Hospital Regional de Dourados.</t>
+  </si>
+  <si>
+    <t>935</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/753/indica_regul._e_pavim._vl._sao_jorge.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Deputado Estadual JOSÉ TEIXEIRA, ao Sr. JOÃO ALCANTARA FILHO Secretário Municipal de Governo e Gestão Estratégica, ao  Sr. EDER FELIPE SOUZA LIMA, Diretor Presidente da Agência Municipal de Habitação, Secretário Municipal de Governo e Gestão Estratégica e ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando providências visando a Regulação Fundiária com a entrega das escrituras dos imoveis bem como a implantação da rede de drenagem “Galeria Pluvial” no bairro Vila São Jorge neste município de Dourados. “Reiterando as Indicações nº 634 de 3 de Abril de 2025 e a indicação nº 2618 de 28 de Novembro de 2025”. (Segue anexo Abaixo Assinado dos moradores da Vila São Jorge reivindicando as melhorias elencadas).</t>
+  </si>
+  <si>
+    <t>936</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/754/indica_cobertura_ponto_onibus.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO Secretário Municipal de Governo e Gestão Estratégica, e a Sr.ª. ROSANA FÁTIMA RAMOS GONÇALVES DIRETORA PRESIDENTE DA AGÊNCIA MUNICIPAL DE TRANSPORTE E TRÂNSITO, solicitando providências no sentido de viabilizar a  instalação de abrigos “cobertura com acentos” nas paradas do transporte coletivo no município de Dourados.</t>
+  </si>
+  <si>
+    <t>937</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/755/indica_pavimentacao_rua_nelson_matos_anel_viario.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador/Vereadora que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO) Prefeito Municipal, ao Deputado Estadual Sr. JOSÉ TEIXEIRA, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JORGE LUIS DE LUCIA, Secretário Municipal de Obras Públicas, solicitando a adoção de providências no sentido de viabilizar a parceria com o Governo do Estado de Mato grosso dos Sul por meio da AGESUL, visando a elaboração de projeto básico/executivo, bem como recursos via emenda parlamentar e eu programa do Governo do Estado para a execução da pavimentação asfáltica da rua Nelson de Matos no trecho compreendido entre as ruas Ponta Porã e o Anel Viário Norte Rodovia Ivo Anunciato Cersósimo - MS - 379.</t>
+  </si>
+  <si>
+    <t>938</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/756/indica_recap._gal._osorio.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador/Vereadora que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO) Prefeito Municipal, ao Deputado Estadual Sr. JOSÉ TEIXEIRA, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JORGE LUIS DE LUCIA, Secretário Municipal de Obras Públicas, solicitando para que sejam adotadas providências visando à execução de obras de recuperação com o serviço de tapa buraco e/ou recapeamento asfáltico na rua General Osório no trecho compreendido entre as ruas Joaquim Teixeira Alves centro e a rua Rouxinol no bairro BNH 4º Plano.</t>
+  </si>
+  <si>
+    <t>939</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/757/patrolamento_e_cascalhamento_vila_sao_pedro.pdf</t>
+  </si>
+  <si>
+    <t>PATROLAMENTO E CASCALHAMENTO DE RUAS NÃO PAVIMENTADAS DO DISTRITO DA VILA SÃO PEDRO.</t>
+  </si>
+  <si>
+    <t>940</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/758/tapa_buracos_jardim_monaco_em_dourados.pdf</t>
+  </si>
+  <si>
+    <t>OPERAÇÃO TAPA-BURACOS NO JARDIM MÔNACO EM DOURADOS.</t>
+  </si>
+  <si>
+    <t>941</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/759/limpeza_de_boca_de_dragao_rua_filinto_muller.pdf</t>
+  </si>
+  <si>
+    <t>LIMPEZA DE BOCA DE DRAGÃO NA RUA FILINTO MULLER, EM FRENTE AO Nº 971, NO JARDIM CANAÃ I.</t>
+  </si>
+  <si>
+    <t>942</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/761/indicacao_tapa_buracos_..pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de tapa buracos ou recapeamento na Rua Manoel Rasselem, entre as ruas Rio brilhante e Rua 20 de Dezembro - Bairro Jardim Rasslem.</t>
+  </si>
+  <si>
+    <t>943</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/762/tapa-buraco.pdf</t>
+  </si>
+  <si>
+    <t>Tapa-buraco</t>
+  </si>
+  <si>
+    <t>944</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/763/transito_erasmo_braga_.pdf</t>
+  </si>
+  <si>
+    <t>Transito</t>
+  </si>
+  <si>
+    <t>945</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/764/missao_calebe.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e ao Sr. Luis Roberto Martins de Araujo, Secretário de Serviços Urbanos, solicitando: Manutenção da Praça da Juventude e apoio institucional ao Projeto Missão Calebe</t>
+  </si>
+  <si>
+    <t>946</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/765/troca_de_lampadas_.pdf</t>
+  </si>
+  <si>
+    <t>947</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/766/novo_autoclave_-_cuiabazinho.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente, ao Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e ao Sr. Marcio Grei Alves Vidal de Figueiredo, Secretário de Saúde, solicitando: Aquisição de novo aparelho de autoclave para a UBS do Cuiabazinho</t>
+  </si>
+  <si>
+    <t>948</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/769/rocada_-_corredor_5.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, solicitando a realização de serviços de roçada e limpeza no Corredor Público 5, localizado entre os Residenciais Itaju I e II, no bairro Parque Alvorada.</t>
+  </si>
+  <si>
+    <t>949</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/770/semaforo_3_tempos.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, solicitando a realização de estudos técnicos visando a implantação de semáforo em três tempos no cruzamento da Avenida Marcelino Pires com a Rua Sete de Setembro.</t>
+  </si>
+  <si>
+    <t>950</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/771/sinalizacao-_escola_ceminha.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, solicitando estudos e providências visando a melhoria da sinalização vertical e horizontal em frente ao Centro Educacional Ceminha, com implantação de faixa de pedestres para travessia segura dos alunos, instalação de placas de sinalização indicando área de embarque e desembarque escolar, bem como pintura dos meios-fios para organização do trânsito no local.</t>
+  </si>
+  <si>
+    <t>951</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/772/tapa-buracos_duque_de_caxias.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja feito o serviço de tapa-buracos, na rua Duque de Caxias entre a rua Monte Alegre e a Av. Weimar Gonçalves Torres , no Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>952</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/773/bolsa_atleta.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Ao Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e a Sra. Sandra Giselly Amaral Assunção, Diretora da FUNED, solicitando: Implantação do Programa Bolsa Atleta Municipal no âmbito do Município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>953</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/774/tapa-buraco_e_troca_de_lampadas_.pdf</t>
+  </si>
+  <si>
+    <t>Tapa-buraco e troca de lâmpadas</t>
+  </si>
+  <si>
+    <t>954</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/779/indicacao_25-05-2026.01.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando manutenção na rede de esgoto localizada na Rua Via Parque, esquina com a Rua Cornélio Cersósimo de Souza.</t>
+  </si>
+  <si>
+    <t>955</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/782/1_indicacao_-_limpeza_bueiro_joaquim_teixeira_alves_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>956</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/784/2_indicacao_-_tapa_buraco_gaspar_da_silva_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>957</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/785/indicacao_471-2026__faixa_elevada_18_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudo de viabilidade técnica para implantação de faixa elevada de pedestres na Rua Oliveira Marques, em frente ao Hospital Cassems, no Município de Dourados-MS.</t>
+  </si>
+  <si>
+    <t>958</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/786/indicacao_472-2026_semaforo_18_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudo técnico e implantação de semáforo de 3 tempos no cruzamento da Rua Albino Torraca com a Rua Olinda Pires, no Município de Dourados-MS.</t>
+  </si>
+  <si>
+    <t>959</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/787/indicacao_473-2026_sinalizacao_18_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de serviços de sinalização viária nos seguintes locais do Município de Dourados-MS:_x000D_
+1.	Cruzamento da Rua Albino Torraca com a Avenida Weimar Gonçalves Torres;_x000D_
+2.	Cruzamento da Rua Mato Grosso com a Rua Pedro Rigotti, no Jardim Santo André.</t>
+  </si>
+  <si>
+    <t>960</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/788/indicacao_474-2026__tapa_buraco_18_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de serviços de tapa-buracos e recuperação asfáltica nos_x000D_
+seguintes locais do Município de Dourados-MS:_x000D_
+1. Rua Luiz Egídio Cerqueira, nos números 2130 e 2795, no bairro Terra Roxa;_x000D_
+2. Rua Antônio Azambuja, nos números 255 e 999, na Vila Santa Catarina;_x000D_
+3. Rua Negreiros, nº 50, na Vila Vieira;_x000D_
+4. Rua Ramona da Silva Pedroso, nos números 620 e 795, na Vila Viegas;_x000D_
+5. Rua Cabral, nº 488, no Jardim Líbano;_x000D_
+6. Rua Osmar Farias Leite, nº 255, na Vila Cachoeirinha;_x000D_
+7. Rua General Osório, nº 83, no Jardim Independência;_x000D_
+8. Rua Ivinhema, entre as ruas Nelson de Araújo e Doutor Camilo Ermelindo da Silva, no_x000D_
+Jardim América;_x000D_
+9. Rua Ipiranga, entre as ruas Albino Torraca e Balbina de Matos, na Vila Progresso, com_x000D_
+solicitação de recuperação geral da pavimentação asfáltica;_x000D_
+10. Rua Ivinhema, esquina com a Rua Hayel Bon Faker, no BNH III Plano;_x000D_
+11. Rua Mozart Calheiros, entre a Rua Cafelândia e a última rua do córrego, na Vila_x000D_
+Adelina;_x000D_
+12. Rua dos Caiuás, nº 645, entre as ruas Monte Alegre e João Vicente Ferreira;_x000D_
+13. Rua Indaiá, em frente ao Clube Indaiá, tendo em vista que após intervenção de_x000D_
+manutenção realizada no local, a recomposição da massa asfáltica ocorreu de forma_x000D_
+inadequada, ocasionando afundamento da via;_x000D_
+14. Rua Clóvis Cerzózimo de Souza, nº 5430, no Jardim dos Estados.</t>
+  </si>
+  <si>
+    <t>961</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/789/indicacao_36_____18-05-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de serviços de tapaburacos na rua Audelino Garcia Camargo, especialmente no trecho compreendido entre a Rua General Osório até a rua Leônidas Além.</t>
+  </si>
+  <si>
+    <t>962</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/790/indicacao_37_____18-05-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de medidas urgentes de fiscalização, recuperação e preservação do Travessão da Fazenda Rincão, localizado na zona rural do Município de Dourados, em razão dos danos ocasionados pelo intenso tráfego de veículos pesados e maquinários pertencentes a usina sediada no Município de Fátima do Sul.</t>
+  </si>
+  <si>
+    <t>963</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/791/indicacao_38_____18-05-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização do serviço de patrolamento, cascalhamentos e drenagem do 1° Travessão do Assentamento da Lagoa Grande, no distrito de Itaum, (silo da FV).</t>
+  </si>
+  <si>
+    <t>964</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/792/indicacao_39_____18-05-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de estudos técnicos para a instalação de ONDULAÇÃO TRANSVERESAL (quebra-molas) na Rua Cândido Carvalho, Canaã 1.</t>
+  </si>
+  <si>
+    <t>965</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/793/indicacao_.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora Presidente da Agência Municipal de Transportes e Trânsito de Dourados, solicitando estudos e providências para ampliação das linhas e horários do transporte coletivo que atendem as regiões dos bairros Novo Horizonte e Cidade Jardim, em Dourados.</t>
+  </si>
+  <si>
+    <t>966</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/794/indicacao_2.pdf_.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos (SEMSUR), solicitando a realização de manutenção e substituição de lâmpadas queimadas nos bairros Vila Toscana e Campina Verde, no Município de Dourados.</t>
+  </si>
+  <si>
+    <t>967</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/795/indicacao_3_.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, a realização de obras de pavimentação asfáltica na Rua Adrelino Pinto Gonçalves e demais vias da região do bairro Jequitibás, localizada atrás da Prefeitura Municipal de Dourados.</t>
+  </si>
+  <si>
+    <t>968</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/796/indicacao_4_.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos (SEMSUR), solicitando a realização de manutenção e substituição de lâmpadas queimadas na Aldeia Bororó e Aldeia Jaguapiru, especialmente na via localizada nas proximidades da Escola Municipal Indígena Tengatuí Marangatu e da Escola Ramão Martins, locais de intenso fluxo de pessoas, incluindo estudantes, trabalhadores e moradores da comunidade. Solicita-se ainda a manutenção da iluminação pública na Rua Claudio Goelzer, no Parque Alvorada, especialmente aos fundos dos residenciais Itavera e Itaoca, onde moradores relatam diversos pontos com deficiência de iluminação.</t>
+  </si>
+  <si>
+    <t>969</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/797/bueiro_limpa_e_dourados_prevenida.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a implantação do Programa “Bueiro Limpo e Dourados Prevenida”, voltado ao mapeamento, limpeza preventiva, manutenção  programada e monitoramento dos dispositivos de drenagem urbana do município.</t>
+  </si>
+  <si>
+    <t>970</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/798/chacaras_coqueiros.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a  REALIZAÇÃO DE SERVIÇOS DE PATROLAMENTO E CASCALHAMENTO nas ruas das CHÁCARAS COQUEIROS, localizadas na região próxima ao Aeroporto Regional de Dourados - Francisco de Matos Pereira, especialmente nas vias paralelas à rua principal, que ainda não foram contempladas com tais melhorias.</t>
+  </si>
+  <si>
+    <t>971</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/799/reforma_ubs_panambi.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de reforma e revitalização da Unidade Básica de Saúde (UBS) do Distrito de Panambi.</t>
+  </si>
+  <si>
+    <t>972</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/800/tapa_buracos_indapolis.pdf</t>
+  </si>
+  <si>
+    <t>solicitando  a realização de serviços de tapa-buracos em todas as ruas do Distrito de Indápolis.</t>
+  </si>
+  <si>
+    <t>973</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/801/manutencao_de_bocas_de_bueiro_e_indaia.pdf</t>
+  </si>
+  <si>
+    <t>MEDIDAS DE MELHORIAS EM REDE PLUVIAL NA RUA LAURO MORAES DE MATTOS, 1993, REGIÃO DO CLUBE INDAIÁ.</t>
+  </si>
+  <si>
+    <t>974</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/802/40-indicacao-040-_canaa_i.pdf</t>
+  </si>
+  <si>
+    <t>Extensão da pavimentação asfáltica nas Ruas Milton de Sá, Cândido de Mattos Pereira e Iguassú, bairro Canaã I</t>
+  </si>
+  <si>
+    <t>975</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/803/42-indicacao-041_-_rua_dos_trabalhadores_bairro_ibiza.pdf</t>
+  </si>
+  <si>
+    <t>Implementação da pavimentação asfáltica na Rua dos Trabalhadores, entre a Rua Olga de Lima Melgarejo e Rua Adolfo Teodocio Gonzales, bairro Ibiza.</t>
+  </si>
+  <si>
+    <t>976</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/804/43-indicacao-043_-_transito_-_parque_ii.pdf</t>
+  </si>
+  <si>
+    <t>Sinalização de trânsito da Rua Wilson Duas Pinho (antiga R. Honduras), no trecho entre a Ruas Equador e José Bonilho da Cruz (Bairro Parque das Nações I e II).</t>
+  </si>
+  <si>
+    <t>977</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/805/41-indicacao-041-pedido_ao_dnit_-_implantacao_de_iluminacao_central_br_463.pdf</t>
+  </si>
+  <si>
+    <t>estudos em conjunto para adoção de providências técnicas e operacionais voltadas à melhoria das condições de segurança viária no_x000D_
+trecho urbano de Dourados/MS onde se iniciou as obras de duplicação da Rodovia Federal BR-463, compreendido entre a rotatória da BR-163, conhecida como Trevo da Bandeira, até o trevo da MS-379 (ligação com o Anel Viário Norte).</t>
+  </si>
+  <si>
+    <t>978</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/808/4_indicacao_-_tapa_buracos_frei_antonio_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>979</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/823/indicacao_25-05-2026.02.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de limpeza e roçada da Rua Carolina Cimatti Pereira.</t>
+  </si>
+  <si>
+    <t>980</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/824/indicacao_25-05-2026.03.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando operação tapa-buracos e recapeamento asfáltico da Rua Clóvis Cersósimo de Souza, em toda sua extensão.</t>
+  </si>
+  <si>
+    <t>981</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_igreja_sao_carlos_assinado.pdf</t>
+  </si>
+  <si>
+    <t>ESTUDO DE VIABILIDADE PARA IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE DO TIPO QUEBRA-MOLA OU FAIXA ELEVADA NA RUA HAYEL BON FAKER, Nº 4600, LOCALIZADO NO BNH III PLANO, EM FRENTE AO SALÃO PAROQUIAL DA IGREJA SÃO CARLOS.</t>
+  </si>
+  <si>
+    <t>982</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/828/indicacao_joao_paulo_ii_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TAPA-BURACO NA RUA BRASIL CRUZAMENTO COM A RUA FILOMENO JOÃO PIRES, LOCALIZADO NO BAIRRO JOÃO PAULO II.</t>
+  </si>
+  <si>
+    <t>983</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/829/indicacao_asfalto_noberto_jardim_ibirapuera.pdf</t>
+  </si>
+  <si>
+    <t>IMPLANTAÇÃO DE ASFALTO E MATERIAL FRESADO JARDIM IBIRAPUERA</t>
+  </si>
+  <si>
+    <t>984</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/830/indicacao_3_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO_x000D_
+_x000D_
+_x000D_
+ O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora-Presidente da Agência Municipal de Trânsito (AGETRAN), e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR, ao Sr. MADSON VALENTE , Diretor Comercial e de Operações e ao Sr. KLINGER RODRIGUES PIRES JUNIOR , GERENCIA REGIONAL DE DOURADOS – SANESL, solicitando, que seja realizada, com urgência,  manutenção asfáltica e reparo da via na Rua Joaquim Teixeira Alves, entre as ruas Hiran Pereira de Matos e Coronel Ponciano, neste município.</t>
+  </si>
+  <si>
+    <t>985</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/831/indicacao_4_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO_x000D_
+_x000D_
+_x000D_
+ O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora-Presidente da Agência Municipal de Trânsito (AGETRAN), e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando, que seja realizada, com urgência,  a realização de estudos técnicos e implantação de redutor de velocidade adequado, podendo ser quebra-molas, na Avenida Indaiá, entre as ruas Rosalda Gomes Pires e Cidinei Fernandes de Souza, neste município.</t>
+  </si>
+  <si>
+    <t>986</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/832/indicacao_pdf_19_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO_x000D_
+_x000D_
+_x000D_
+ O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. EDUARDO CORRÊA RIEDEL, Governador do Estado MS, ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. ZÉ TEIXEIRA, Deputado Estadual, à Sra. MARA CASEIRO, ao Sr. FABRÍCIO DE OLIVEIRA GALVÃO, Diretor Geral do DNIT ( Departamento Nacional de Infraestrutura e Transportes), ao Sr. Guilherme Alcântara de Carvalho, Secretário de Estado de Infraestrutura e Logística (SEILOG), ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinet e ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando  a realização de obra completa de pavimentação asfáltica com toda infraestrutura necessária na Rua Hilda da Silva Alves, localizada na Chácara Califórnia, neste município.</t>
+  </si>
+  <si>
+    <t>987</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/833/indicacao_pdf_20_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO_x000D_
+O Vereador que esta subscreve, de acordo com as normas regimentais,_x000D_
+indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL_x000D_
+GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO_x000D_
+ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr._x000D_
+JUAREZ DE OLIVEIRA, Chefe de Gabinete, ao Sr. JORGE LUÍS DE LÚCIA,_x000D_
+Secretário Municipal de Obras Públicas, solicitando, com urgência a realização de_x000D_
+operação tapa-buracos, bem como, realização de recapeamento da malha asfáltica_x000D_
+na Rua Guanabara, entre as ruas Monte Alegre e Major Capilé, no Jardim_x000D_
+Guanabara, neste município.</t>
+  </si>
+  <si>
+    <t>988</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/834/indicacao_25-05-2026.04.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a intervenção com patrolamento, cascalhamento e implantação de drenagem para escoamento de águas pluviais na Rua Floriana Pedroso, nº 15, localizada no Parque dos Jequitibás, em Dourados/MS.</t>
+  </si>
+  <si>
+    <t>989</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/835/iluminacao_publica_-_rodovia_163.docx_pdf_ass.pdf</t>
+  </si>
+  <si>
+    <t>vistoria no sistema de iluminação pública, bem como, a troca de lâmpadas queimadas e com a devida instalação de postes, em uma área que está sem iluminação nenhuma, na BR-163, no trecho que corresponde as Ruas Roberto Falcão e a Rua São Francisco, no bairro Vila São Pedro</t>
+  </si>
+  <si>
+    <t>990</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/836/limpeza_e_manutencao_das_bocas_de_dragao_-_rua_joaquim_teixeira_alves_com_a_rua_quintino_bocaiuva.pdf_ass.pdf</t>
+  </si>
+  <si>
+    <t>limpeza e manutenção das bocas de dragão na Rua Joaquim Teixeira Alves com a Rua Quintino Bocaiúva, próximo ao número 1006, no bairro Centro</t>
+  </si>
+  <si>
+    <t>991</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/837/operacao_tapa-buraco_-_rua_arthur_frantz_-_parque_alvorada.tim_asss.pdf</t>
+  </si>
+  <si>
+    <t>Operação Tapa-buracos, com recapeamento asfáltico, na Rua Arthur Frank, em toda sua extensão, no bairro Parque Alvorada</t>
+  </si>
+  <si>
+    <t>992</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/839/3_indicacao_-_tapa_buracos_clovis_cersozimo_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>993</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/840/sessao_17a_-_estudo_de_viabilidade_para_ligacao_viaria_entre_a_avenida_greenville_e_a_rua_zuleica_rasselem_chaves.pdf</t>
+  </si>
+  <si>
+    <t>ESTUDO DE VIABILIDADE PARA LIGAÇÃO VIÁRIA ENTRE A AVENIDA GREENVILLE E A RUA ZULEICA RASSELEM CHAVES</t>
+  </si>
+  <si>
+    <t>994</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/841/sessao_17a_-_solicitacao_de_manutencao_de_iluminacao_publica_no_bairro_canaa_ii.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NO BAIRRO CANAÃ II</t>
+  </si>
+  <si>
+    <t>995</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/842/sessao_17a_-_solicitacao_reforco_da_seguranca_publica_no_bairro_jardim_ibirapuera.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO REFORÇO DA SEGURANÇA PÚBLICA NO BAIRRO JARDIM IBIRAPUERA</t>
+  </si>
+  <si>
+    <t>996</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/843/indicacaoparque_dos_coqueiros_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de tapa buracos na  Rua Zeferino Vicente de Almeida, entre as ruas Silidônio Verão e Rua José Luiz da Silva - Parque dos Coqueiros.</t>
+  </si>
+  <si>
+    <t>997</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/844/indicacao_limpeza_e_rocada_josue_garcia_pires_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de limpeza e roçada na Rua Josué Garcia Pires (antiga w11), entre as ruas Vereador Aguiar de Souza e Rua Vinte de Dezembro_x000D_
+Jardim Água Boa.</t>
+  </si>
+  <si>
+    <t>998</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/845/sessao_17a_-_solicitacao_de_fiscalizacao_e_providencias_no_bairro_recanto_do_bosque.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE FISCALIZAÇÃO E PROVIDÊNCIAS NO BAIRRO RECANTO DO BOSQUE</t>
+  </si>
+  <si>
+    <t>999</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/848/ruas_nao_pavimentadas_jardim_canaa_i.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO DAS VIAS NÃO PAVIMENTADAS DO JARDIM CANAÃ I.</t>
+  </si>
+  <si>
+    <t>1000</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/849/ruas_nao_pavimentadas_vitoria.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO DAS VIAS NÃO PAVIMENTADAS DO JARDIM VITÓRIA.</t>
+  </si>
+  <si>
+    <t>1001</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/850/3a_indicacao_-_tapa_buracos_rua_auro_dias.pdf</t>
+  </si>
+  <si>
+    <t>tapa buracos na Rua Auro Dias</t>
+  </si>
+  <si>
+    <t>1002</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/851/2_indicacao_-tapa_buracos_e_limpeza_de_bueiros_na_rua_lauro_moraes_de_mattos.pdf</t>
+  </si>
+  <si>
+    <t>tapa buracos e limpeza de bueiros na Rua Lauro Moraes de Mattos</t>
+  </si>
+  <si>
+    <t>1003</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/852/1a_indicacao_-_limpeza_bueiros_e_tapa_buracos_rua_eulalia_pires.pdf</t>
+  </si>
+  <si>
+    <t>tapa buracos e limpeza de bueiros na Rua Eulália Pires</t>
+  </si>
+  <si>
+    <t>1004</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/853/iluminacao_jd_piratininga.pdf</t>
+  </si>
+  <si>
+    <t>ILUMINAÇÃO PÚBLICA NO JARDIM PIRATININGA E REGIÃO._x000D_
+JUSTIFICATIVA</t>
+  </si>
+  <si>
+    <t>1005</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/854/indicacao_chacara_california..pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de tapa buracos na Rua Alcides José de Macedo em frente ao número 100 - Bairro Chácaras Califórnia.</t>
+  </si>
+  <si>
+    <t>1006</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/855/br_463_obras.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando providências imediatas em relação às obras realizadas na BR-463, no trecho de saída de Dourados para Ponta Porã.</t>
+  </si>
+  <si>
+    <t>1007</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/857/indicacao_479-2026__unei_25_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudo técnico e adoção das providências necessárias visando ao fechamento do acesso existente na via perimetral que dá acesso à Unidade Educacional de Internação UNEI, no Município de Dourados-MS.</t>
+  </si>
+  <si>
+    <t>1008</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/858/indicacao_482-2026_pavimentacao_asfaltatica_25_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de serviços de pavimentação asfáltica na Rua Floriana Pedroso, esquina com a Rua Francisco Mechi Filho, n.º 4320, bairro Parque dos Jequitibá, Município de Dourados-MS.</t>
+  </si>
+  <si>
+    <t>1009</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/859/indicacao_483-2026_tapa_buracos_25_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de operação tapa-buracos e recuperação da malha asfáltica nos seguintes pontos do Município de Dourados-MS:_x000D_
+_x000D_
+1.	Rua Ananias Artman Rolin, n.º 1133, Jardim Novo Horizonte, tendo em vista a existência de buracos e danos na pavimentação asfáltica, causando transtornos aos moradores e motoristas que transitam pela região;_x000D_
+_x000D_
+2.	Rua Alberto Leopoldo de lá, entre a Rua Ernesto de Matos Carvalho e a Rua Josué Garcia Pires, bairro Terra Roxa, considerando a grande quantidade de buracos em toda a quadra, comprometendo a segurança viária e a mobilidade urbana;_x000D_
+_x000D_
+3.	Rua Egídio Cerqueira César, entre a Rua Frei Antônio e a Rua José Luís da Silva, bairro Terra Roxa, diante das condições precárias da via, com diversos buracos que dificultam o tráfego de veículos e colocam em risco os usuários da via pública.</t>
+  </si>
+  <si>
+    <t>1010</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_485-2026_asfalto__25_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a realização de recapeamento asfáltico na Rua 20 de Dezembro, entre a antiga W 16 e W 17, bairro Jardim Água Boa, no Município de Dourados-MS.</t>
+  </si>
+  <si>
+    <t>1011</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/863/ceim_jd_vitoria.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, ao Sr. Nilson Francisco da Silva, Secretário de Educação e ao Sr. Luis Roberto Martins de Araujo, Secretário de Serviços Urbanos_x000D_
+_x000D_
+Solicitando: A realização de serviços de roçada, limpeza geral, retirada de entulhos e posterior ativação do Centro de Educação Infantil Municipal CEIM Professor Orair Soares de Castro, localizado no bairro Jardim Vitória, considerando que a unidade possui estrutura física já concluída, porém permanece sem funcionamento regular.</t>
+  </si>
+  <si>
+    <t>1012</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/864/simplificacao_ilumina_dourados.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e ao Sr. Luis Roberto Martins de Araujo, Secretário de Serviços Urbanos, solicitando: Estudo e adoção de medidas para simplificação do sistema de solicitações do Programa “Ilumina Dourados”, especialmente quanto ao processo de abertura de pedidos de manutenção e reparo da iluminação pública, permitindo que a solicitação seja realizada de forma mais acessível, rápida e desburocratizada, mediante preenchimento simplificado contendo apenas endereço da ocorrência e identificação básica do solicitante, com emissão imediata de protocolo.</t>
+  </si>
+  <si>
+    <t>1013</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/865/mao_unica_monte_alegre.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e a Sra. Rosana Fátima Ramos Gonçalves, Diretora Presidente - AGETRAN, solicitando: Realização de estudos técnicos visando a implantação de mão única de direção na Rua Monte Alegre, no sentido centro/bairro, bem como na Rua João Vicente Ferreira, no sentido bairro/centro, diante do elevado fluxo de veículos e da necessidade de reorganização do tráfego na região.</t>
+  </si>
+  <si>
+    <t>1014</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/866/indicacao_40_____25-05-26.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica a solicitando que sejam adotadas medidas urgentes,_x000D_
+recuperação do Travessão do Guassuzinho, com serviço de a realização do serviço de_x000D_
+patrolamento, cascalhamentos e drenagem</t>
+  </si>
+  <si>
+    <t>1015</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/867/indicacao_41_____25-05-26.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica a solicitando análise técnica para instalação de_x000D_
+ondulação transversal (quebra-molas) no cruzamento das ruas Vereador Aguiar de Souza com_x000D_
+João Damasceno Pires. (REITERAÇÃO)</t>
+  </si>
+  <si>
+    <t>1016</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/868/indicacao_42_____25-05-26.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica, com cópia à Secretaria Municipal de Saúde, à_x000D_
+Coordenação do SAMU, ao Corpo de Bombeiros Militar de Mato Grosso do Sul e demais_x000D_
+órgãos competentes, estudo técnico e adoção de medidas visando à redução do tempo de_x000D_
+resposta nos atendimentos de emergência realizados pelo SAMU e Corpo de Bombeiros,_x000D_
+especialmente na região oeste do município de Dourados. Solicita-se, ainda, a análise da_x000D_
+viabilidade para instalação de uma base fixa descentralizada de atendimento emergencial_x000D_
+naquela localidade, bem como a implementação de outras ações estruturantes que garantam_x000D_
+maior agilidade e eficiência nos atendimentos à população</t>
+  </si>
+  <si>
+    <t>1017</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/870/extensao_do_bueiro_kairos_i_e_ii.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando estudos técnicos e providências visando à extensão da rede de esgoto para atender os moradores do Residencial Kairos I e II.</t>
+  </si>
+  <si>
+    <t>1018</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/871/maria_mecia_machado_bosque_das_araras.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de patrolamento e cascalhamento na Rua Maria Mécia Machado, no trecho compreendido entre a rua Aley Machado e BR-163, localizada no bairro Bosque das Araras.</t>
+  </si>
+  <si>
+    <t>1019</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/872/regulamentacao_parques.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que sejam adotadas providências visando à regulamentação do uso das pistas de caminhada existentes nos parques públicos do município de Dourados, especialmente no Parque Alvorada, Parque dos Ipês e demais espaços destinados à prática de caminhada, corrida e atividades físicas.</t>
+  </si>
+  <si>
+    <t>1020</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/873/sinalizacao_guaicurus.pdf</t>
+  </si>
+  <si>
+    <t>solicitando que sejam adotadas providências urgentes para implantação de sinalização viária horizontal e vertical, bem como redutores de velocidade nas ruas recentemente asfaltadas do bairro Jardim Guaicurus._x000D_
+As vias que necessitam de atenção imediata incluem:_x000D_
+·	Rua Tito Mello;_x000D_
+·	Rua Olávo Ribeiro dos Santos;_x000D_
+·	Rua G-14;_x000D_
+·	Rua Maria Alves da Silva;_x000D_
+·	Rua Duílio Aloi.</t>
+  </si>
+  <si>
+    <t>1021</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/874/44-indicacao-044-patrolamento_e_cascalhamento_-_r._francisco_mecchi_filho.pdf</t>
+  </si>
+  <si>
+    <t>Extensão da pavimentação asfáltica na R. Francisco Mecchi Filho, no remanescente trecho final não pavimentado de aproximadamente 250 metros existentes entre a Rua Guarda Municipal Helena Recalde e a R. Floriana Pedroso, Bairro Jequitibás.</t>
+  </si>
+  <si>
+    <t>1022</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/875/indica_sinalizacao_e_fechamento_de_acesso_irregular_ms_156.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora Presidente da Agência Municipal de Transportes e Trânsito de Dourados, solicitando que seja viabilizado a implantação de sinalização viária vertical sentido mão única na marginal paralela a rodovia José Moreno MS 156 na altura do quilometro 03 (três) sentido Distrito Industrial “segunda rotatória”, bem como estudos de fechamento do acesso irregular existente na rua Antônio Vieira Lima confluência com a rua Café com Leite no bairro Greenville.</t>
+  </si>
+  <si>
+    <t>1023</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/876/indica_esgoto_vila_erondina.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Deputado Estadual Sr. ZÉ TEIXEIRA, ao Diretor presidente da Empresa de Saneamento de Mato Grosso do Sul - SANESUL Sr. RENATO MARCÍLIO DA SILVA, e ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, solicitando uma intervenção junto ao Governo do Estado de Mato Grosso do Sul e a Empresa de Saneamento SANESUL, para que seja inserido no Plano de Expansão de Saneamento Básico da Cidade de Dourados a implementação de rede de esgotamento sanitário da rua Audelino Garcia Camargo no trecho compreendido entre a ruas General Osório e a rua Belo Horizonte, bem como as demais ruas que ainda não contam com este beneficio no bairro no bairro Vila Erondina II no município de Dourados.</t>
+  </si>
+  <si>
+    <t>1024</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/877/indica_passarelas_escolas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO Secretário Municipal de Governo e Gestão Estratégica, e a  Sr.ª ROSANA FÁTIMA RAMOS GONÇALVES Diretora Presidente da Agência Municipal de Transporte, solicitando providências visando a implantação de faixa elevada para travessia de pedestre em frente a unidades de rede municipal de ensino Escolas, Ceims e unidades de Saúde “postos de saúde e hospitais” no município de Dourados.</t>
+  </si>
+  <si>
+    <t>1025</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/878/indica_posto_saude_campina_verde.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Deputado Estadual Sr. JOSÉ TEIXEIRA, ao Deputado Federal Sr. RODOLFO NOGUEIRA, a Senadora da Republica Sr.ª TEREZA CRISTINA, ao Sr. JOÃO ALCANTARA FILHO Secretário Municipal de Governo e Gestão Estratégica, ao  Sr.º MARCIO GREI ALVES VIDAL DE FIGUEIREDO Secretário Municipal de Saúde e ao SR. JORGE LUIS DE LUCIA Secretário Municipal de Obras Públicas, solicitando providências visando a elaboração de projeto executivo visando a captação de recursos para a construção de uma Unidade de Saúde para atender a região que engloba os bairro: Campina Verde – Residencial Bonanza – Antônio Guilherme – Loteamento Social Cidadania I e II – Residencial Dourados I – Residencial Parizoto.</t>
+  </si>
+  <si>
+    <t>1026</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/879/patrolamento_e_casacalhamento.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, solicitando o serviço de patrolamento e cascalhamento da rua José Candido de Melo no Parque das Nações II.</t>
+  </si>
+  <si>
+    <t>1027</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/880/indicacao_redutor_velocidade.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. JOÃO ALCANTARA, Secretario de Governo e Gestão Estratégica, ao Sra. ROSANA FATIMA RAMOS GONÇALVES, Agencia Municipal de Transportes e Trânsito de Dourados, solicitando estudo de viabilidade técnica para possível instalação de redutor de velocidade (quebra-molas) em via pública, Rua Joaquim Alves Taveira, altura do nº 6645, bairro Santa Hermínia.</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/881/placa_de_pare-_rua_manoel_santiago.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja instalada placa de sinalização PARE, no cruzamento das ruas Manoel Santiago e Joaquim dos Santos Veríssimo Filho no Jardim Piratininga.</t>
+  </si>
+  <si>
+    <t>1029</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/882/recapeamento-_bnh_4o_plano.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja feito o serviço de recapeamento em todas as  ruas do BNH 4º Plano.</t>
+  </si>
+  <si>
+    <t>1030</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/883/troca_de_lampadas_rua_31_de_marco.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja feito serviço de trocas de lâmpadas queimadas  na rua 31 de Março no trecho compreendido entre a rua Manoel Santiago e Clóvis Cerzosimo de Souza no Jardim dos Estados.</t>
+  </si>
+  <si>
+    <t>1031</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/884/43-indicacao-043-iluminacao_publica_-_condomio_itabira.pdf</t>
+  </si>
+  <si>
+    <t>MULTIRÃO DE TROCA DE LAMPADAS QUEIMADAS no entorno do Condomínio Itabira, localizado no Bairro Parque Alvorada, especialmente da Rua Cláudio Goelzer.</t>
+  </si>
+  <si>
+    <t>1032</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/885/indicacao_bueiro.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. JOÃO ALCANTARA, Secretario de Governo e Gestão Estratégica, ao Sr. LUIS ROBERTO MARTINS ARAUJO,  Secretaria Municipal de Serviços Urbanos, solicitando limpeza de bueiro na Rua Monte Alegre, 35, Jardim Tropical.</t>
+  </si>
+  <si>
+    <t>1033</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/887/45-indicacao-044_-_transito_-_sinalizacao_-_rua_olga.pdf</t>
+  </si>
+  <si>
+    <t>Aperfeiçoamento da sinalização de trânsito e da iluminação pública na Rua Olga de Lima Melgarejo, no trecho entre a R. Demerciano de Mattos Pereira e a rotatória da R.José de Almeida, com atenção especial à curva existente pouco antes da ponte sobre o Córrego Água Boa.</t>
+  </si>
+  <si>
+    <t>1034</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/889/indicacao_1_25-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos, solicitando, à Secretaria e à empresa responsável pela coleta de resíduos sólidos, maior frequência e regularidade nos serviços de coleta de lixo no Distrito de Itahum, no município de Dourados.</t>
+  </si>
+  <si>
+    <t>1035</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/890/indicacao_2_25-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARCIO GREI ALVES VIDAL DE FIGUEIREDO, Secretário Municipal de Saúde, solicitando a ampliação do atendimento da Unidade Básica de Saúde do distrito de Itahum, no município de Dourados, com funcionamento nos três períodos, matutino, vespertino e noturno, visando garantir atendimento adequado à população local.</t>
+  </si>
+  <si>
+    <t>1036</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/891/indicacao_3_25-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. JAMIL DA COSTA MATOS, Comandante da Guarda Municipal, solicitando a ampliação do patrulhamento preventivo e atendimento fixo no distrito de Itahum.</t>
+  </si>
+  <si>
+    <t>1037</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/892/indicacao_4_25-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos, solicitando a manutenção e substituição de lâmpadas queimadas no distrito de Itahum, no município de Dourados.</t>
+  </si>
+  <si>
+    <t>1038</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/896/25052026-ind-postes-transporte-coletivo.pdf</t>
+  </si>
+  <si>
+    <t>Reinstalação de postes de identificação de parada de transporte coletivo na Praça Rui Gomes, localizada na Vila Popular, e na Rua Márcio Paiva, no Jardim Novo Horizonte, bem como a realização de estudo técnico visando à implantação de pontos de ônibus cobertos nesses locais.</t>
+  </si>
+  <si>
+    <t>1039</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/898/indicacao_21_-_revitalizacao_sinalizacao_viaria_jardim_ibirapuera.pdf</t>
+  </si>
+  <si>
+    <t>ESTUDOS PARA A IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NA RUA ALEY MACHADO DE SOUZA NO JARDIM IBIRAPUERA</t>
+  </si>
+  <si>
+    <t>1040</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/913/indicacao_rua_dos_coqueiros_no_jardim_colibri_iluminacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TROCA DE LÂMPADA EM TODA A EXTENSÃO DA RUA DOS COQUEIROS, LOCALIZADO NO JARDIM COLIBRI.</t>
+  </si>
+  <si>
+    <t>1041</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/914/indicacao_rua_antonio_vieira_lima_greenville_tapa_buraco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TAPA-BURACO NA RUA ANTÔNIO VIEIRA LIMA NO TRECHO COMPREENDIDO ENTRE A RUA CAFÉ COM LEITE E AVENIDA GREENVILLE, LOCALIZADO NO BAIRRO GREENVILLE.</t>
+  </si>
+  <si>
+    <t>1042</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/915/indicacao_rua_gaspar_da_silva_no_jardim_londrina_tapa_buraco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TAPA-BURACO EM TODA A EXTENSÃO DA RUA GASPAR DA SILVA, LOCALIZADO NO BAIRRO JARDIM LONDRINA.</t>
+  </si>
+  <si>
+    <t>1043</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/916/indicacao_canaa_3_e_flamboyant.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITA AÇÕES DE TAPA BURACOS</t>
+  </si>
+  <si>
+    <t>1044</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/918/indicacao_rua_humaita_jardim_santo_andre_iluminacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TROCA DE LÂMPADAS NA RUA HUMAITÁ, NO TRECHO COMPREENDIDO ENTRE A RUA MATO GROSO E A RUA VEREADOR ÁGUIAR DE SOUZA, LOCALIZADO NO BAIRRO JARDIM SANTO ANDRÉ.</t>
+  </si>
+  <si>
+    <t>1045</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/919/indicacao_01-06-2026.01.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de estudo de viabilidade para instalação de quebra-molas ou faixa elevada na Rua Ponta Porã, entre as ruas Antônio de Carvalho e João Cândido Câmara.</t>
+  </si>
+  <si>
+    <t>1046</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/920/indicacao_01-06-2026.02.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação  para que sejam realizados estudos técnicos visando à implantação de um redutor de velocidade (semáforo) na Rua Alcides José de Macedo, em frente ao número 1715, no bairro Chácara Califórnia, deste município.</t>
+  </si>
+  <si>
+    <t>1047</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/921/indicacao_01-06-2026.03.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de operação tapa-buracos e recapeamento asfáltico na Rua Romã e demais Ruas do bairro Jardim Itália.</t>
+  </si>
+  <si>
+    <t>1048</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/922/indicacao_01-06-2026.04.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de um redutor de velocidade (semáforo) na Avenida Décio Martins Capilé, no cruzamento com a Rua Demeciano de Mattos Pereira, no bairro Vila Roma II.</t>
+  </si>
+  <si>
+    <t>1049</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/923/tim_inplantacao_de_calcadas_1.pdf</t>
+  </si>
+  <si>
+    <t>implantação de calçadas no quadrante da Escola Estadual Professor Alício Araújo, localizada na Rua José Luís da Silva, 3020 – Conjunto Habitacional Terra Roxa</t>
+  </si>
+  <si>
+    <t>1050</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/924/tim_limpeza_e_retirada_de_entulhos_-_rodovia_ivo_anunciato_cersosimo_-_ms-379.pdf</t>
+  </si>
+  <si>
+    <t>limpeza, roçada, remoção de entulhos e poda de galhos, na Rodovia Ivo Anunciato Cersósimo - MS379 (rodoanel de Dourados)</t>
+  </si>
+  <si>
+    <t>1051</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/925/tim_operacao_tapa_buraco.pdf</t>
+  </si>
+  <si>
+    <t>Operação Tapa-buraco na Rua Major Capilé, no trecho que corresponde a Rua Floriano Brum e a Rua Adalberto Maxwell, no bairro Jardim Paulista</t>
+  </si>
+  <si>
+    <t>1052</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/926/indicacao_pdf_21_assinado.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO_x000D_
+_x000D_
+_x000D_
+ O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora que seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (Marçal Filho), Prefeito Municipal; ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica; ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete; e ao Sr. LUÍS ROBERTO MARTINS DE ARAÚJO, Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando, com urgência, a retirada de ponto de ônibus desativado localizado na Rua Olavo Ribeiro dos Santos, nº 1.150, no Jardim Guaicurus, em Dourados-MS.</t>
+  </si>
+  <si>
+    <t>1053</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/927/indicacao_pdf_22_ass.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO_x000D_
+_x000D_
+_x000D_
+ O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora que seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (Marçal Filho), Prefeito Municipal; ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica; ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete; e ao Sr. LUÍS ROBERTO MARTINS DE ARAÚJO, Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando, com urgência, serviços de manutenção e reposição da iluminação pública no Bairro Rincão I, especialmente na Rua Doze, que dá acesso ao bairro.</t>
+  </si>
+  <si>
+    <t>1054</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/928/indicacao__arvore_jardim_marcia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de retirada de árvore na rua Jovino Florentino Narciso, 2613 - Jardim Márcia.</t>
+  </si>
+  <si>
+    <t>1055</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/929/poda_de_arvore_vila_sao_luiz_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de poda de árvore na rua Ipiranga, 1285 - Vila São Luiz</t>
+  </si>
+  <si>
+    <t>1056</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/931/sessao_18a_-_solicitacao_de__iluminacao_publica_no_bairro_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE  ILUMINAÇÃO PÚBLICA NO BAIRRO NOVO HORIZONTE</t>
+  </si>
+  <si>
+    <t>1057</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/932/sessao_18a_-_esclarecimento_sobre_o_projeto_de_asfaltamento_no_parque_alvorada.pdf</t>
+  </si>
+  <si>
+    <t>ESCLARECIMENTO SOBRE O PROJETO DE ASFALTAMENTO NO PARQUE ALVORADA</t>
+  </si>
+  <si>
+    <t>1058</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/933/sessao_18a_-_solicitacao_de__iluminacao_publica_no_bairro_estrela_vera.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE  ILUMINAÇÃO PÚBLICA NO BAIRRO ESTRELA VERÁ</t>
+  </si>
+  <si>
+    <t>1059</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/934/sessao_18a_-_problema_de_drenagem_no_vival_dos_ipes.pdf</t>
+  </si>
+  <si>
+    <t>PROBLEMA DE DRENAGEM NO VIVAL DOS IPÊS</t>
+  </si>
+  <si>
+    <t>1060</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/937/indicacao_retirada_de_placa_vira_lata_bar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>ESTUDO DE VIABILIDADE PARA RETIRADA OU ADEQUAÇÃO DAS PLACAS DE “PROIBIDO ESTACIONAR” EXISTENTES NA RUA ALBINO TORRACA, Nº 427, REGIÃO CENTRAL DE DOURADOS-MS.</t>
+  </si>
+  <si>
+    <t>1061</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/938/indicacao_pdf_23ass....pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO_x000D_
+_x000D_
+_x000D_
+ O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. EDUARDO CORRÊA RIEDEL, Governador do Estado MS, ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. ZÉ TEIXEIRA, Deputado Estadual, à Sra. MARA CASEIRO, Deputada Estadual, ao Sr. EUCLIDES BANDEIRA DE SOUZA NETO, Diretor de Infraestrutura Rodoviária - DNIT, ao Sr. FABRÍCIO DE OLIVEIRA GALVÃO, Diretor Geral do DNIT ( Departamento Nacional de Infraestrutura e Transportes), ao Sr. Guilherme Alcântara de Carvalho, Secretário de Estado de Infraestrutura e Logística (SEILOG), ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, e ao  Bruno Cezar Alvaro Pontim, secretário municipal de Agricultura Familiar, solicitando, a realização com urgência,  de serviços de patrolamento, cascalhamento, levantamento de leito e melhorias no sistema de drenagem da estrada vicinal localizada na Sétima Linha, conhecida como Travessão Torto, no Distrito de Vila Vargas.</t>
+  </si>
+  <si>
+    <t>1062</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/939/semaforo_na_rua_ciro_1_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Solicito estudo para implantação de Semáforo na Rua General Osório esquina com Rua Ciro Melo -  Jardim Tropical.</t>
+  </si>
+  <si>
+    <t>1063</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/940/semaforo_na_rua_ciro_1_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de troca de lâmpadas na Rua Clementino Rojas em frente ao número 64 - Bairro Vila Hilda</t>
+  </si>
+  <si>
+    <t>1064</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/941/indicacao_pdf_24_ass.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO_x000D_
+_x000D_
+_x000D_
+O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando,com urgência,   a realização de manutenção da rede de iluminação pública e substituição das luminárias existentes por luminárias de LED na Rua Eisei Fujinaka, Bairro Altos do Indaiá, especialmente nos seguintes pontos:_x000D_
+_x000D_
+• Em frente ao imóvel nº 958;_x000D_
+• Em frente ao imóvel nº 908/A;_x000D_
+• Em frente ao imóvel nº 888;_x000D_
+• Em frente à Casa 25, Apartamento 102, localizado em frente à Igreja Deus Proverá.</t>
+  </si>
+  <si>
+    <t>1065</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/942/semafora_na_br_463_campo_dourado.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica ao Sr. LUIS ROBERTO ARAÚJO, Secretário Municipal de Serviços Urbanos e a diretora-presidente da Agetran (Agência Municipal de Transporte e Trânsito ROSANA FÁTIMA RAMOS GONÇALVES:  ESTUDO TÉCNICO PARA IMPLANTAÇÃO DE UM SEMÁFORO NO ACESSO DO RESIDENCIAL CAMPO DOURADO QUE CRUZA COM A BR-463.</t>
+  </si>
+  <si>
+    <t>1066</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/943/limpeza_das_ruas_altos_do_indaia.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados e ao Sr. João Alcantara Filho, Secretário Municipal de Governo,  solicitando a realização de serviços de limpeza das vias públicas e a utilização de caminhão-pipa para controle da poeira nas ruas do Bairro Altos do Indaiá/Jardim das Primaveras.</t>
+  </si>
+  <si>
+    <t>1067</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/944/tapa_buracos_jardim_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e ao Sr. JORGE LUIS DE LUCIA, Secretário Municipal de Obras solicitando: TAPA BURACOS NA REGIÃO DO JARDIM NOVO HORIZONTE.</t>
+  </si>
+  <si>
+    <t>1068</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/945/rua_eloina_fidelis.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, solicitando a implantação de sistema de drenagem pluvial (boca de lobo) para escoamento das águas das chuvas, bem como a realização de serviços de recapeamento e nivelamento da Rua Eloina Fidélis, no Jardim Santa Fé.</t>
+  </si>
+  <si>
+    <t>1069</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/946/sinalizacao-_associacao_assind_guateka.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, solicitando a instalação de placas de sinalização indicando a entrada e saída de crianças na BR-156, Km 6, na Aldeia Jaguapiru, local onde funciona a Associação Assind Guateka, entidade que desenvolve atividades esportivas e socioeducativas com crianças e adolescentes.</t>
+  </si>
+  <si>
+    <t>1070</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/947/sinalizacao-_ms_156.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Exmo. Sr. Eduardo Corrêa Riedel, Governador do Estado de Mato Grosso do Sul, e ao Sr. Guilherme Alcântara de Carvalho, Secretário de Estado de Infraestrutura e Logística (SEILOG), solicitando a adoção de medidas urgentes de segurança viária na rotatória localizada na MS-156, Km 62, no entroncamento com a Perimetral Norte e a Rua Presidente Vargas, conhecida como Rotatória da Planacon, no município de Dourados/MS, incluindo a instalação de redutores de velocidade, radares eletrônicos, reforço da sinalização horizontal e vertical, melhoria da iluminação pública e adequações estruturais que garantam maior segurança aos usuários da via.</t>
+  </si>
+  <si>
+    <t>1071</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/948/tapa_buracos_rego_dagua.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e ao Sr. JORGE LUIS DE LUCIA, Secretário Municipal de Obras solicitando: TAPA BURACOS NA REGIÃO DO PARQUE RÊGO D´ÁGUA.</t>
+  </si>
+  <si>
+    <t>1072</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/949/tapa_buracos_panambi.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e ao Sr. JORGE LUIS DE LUCIA, Secretário Municipal de Obras solicitando: TAPA-BURACOS NO DISTRITO DO PANAMBI.</t>
+  </si>
+  <si>
+    <t>1073</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/950/2_indicacao_-_tapa_buraco_e_limpeza_bueiro_rua_das_mangueiras.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de tapa buracos e limpeza de bueiros na Rua das Mangueiras</t>
+  </si>
+  <si>
+    <t>1074</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/951/3_indicacao_-_limpeza_de_bueiros_na_rua_othon_marques_de_moraes.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de limpeza de bueiros na Rua Othon Marques de Moraes</t>
+  </si>
+  <si>
+    <t>1075</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/952/1_indicacao_-_lamparada_rua_iguassu_em_frente_ee_ramona.pdf</t>
+  </si>
+  <si>
+    <t>Serviço de tapa buracos e troca de lâmpada na Rua Iguassu, em frente à Escola Estadual Ramona da Silva Pedroso</t>
+  </si>
+  <si>
+    <t>1076</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/953/4_indicacao_-_tapa_buracos_e_limpeza_de_bueiros_na_rua_augusto_ribeiro_da_silva.pdf</t>
+  </si>
+  <si>
+    <t>Serviço de tapa buracos e limpeza de bueiros na Rua Augusto Ribeiro da Silva</t>
+  </si>
+  <si>
+    <t>1077</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/955/indicacao_491-2026_recapeamento_01_de_junho_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de recapeamento asfáltico na Rua Guanabara, nas proximidades do nº 621, na Vila Cuiabá, bem como a execução dos serviços complementares que se fizerem necessários para a adequada recuperação da via.</t>
+  </si>
+  <si>
+    <t>1078</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/956/indicacao_492-2026_rocada_e_limpeza_01_de_junho_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de serviços de limpeza, roçada e manutenção de áreas públicas, nos seguintes locais:_x000D_
+1. Jardim Novo Horizonte_x000D_
+· Roçada e limpeza no entorno do Parque Ambiental Victélio de Pellegrin._x000D_
+2. Parque Antenor Martins_x000D_
+· Limpeza e desobstrução dos canais de água existentes no parque, com a remoção do_x000D_
+excesso de plantas aquáticas, vegetação invasora, resíduos e demais materiais que_x000D_
+estejam comprometendo o fluxo normal das águas.</t>
+  </si>
+  <si>
+    <t>1079</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/957/indicacao_493-2026_reforma_de_calcada_01_de_junho_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de reforma e recuperação da calçada localizada ao lado da Praça Dr. Antônio Alves Duarte, na Rua Dr. Camilo Ermelindo da Silva, Centro, bem como a execução dos reparos necessários para garantir condições adequadas de acessibilidade e segurança aos pedestres.</t>
+  </si>
+  <si>
+    <t>1080</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/958/indicacao_489-2026__agetran_01_de_junho_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de estudo técnico visando à implantação e reforço da sinalização viária horizontal e vertical, instalação de redutores de velocidade nos pontos necessários e manutenção das calçadas no entorno do Parque Arnulpho Fioravante.</t>
+  </si>
+  <si>
+    <t>1081</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/959/reestruturacao_emendas_impositivas.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e Sra. Suelen Nunes Venâncio, Secretária de Fazenda, solicitando: Revisão e reestruturação da Lei Municipal das Emendas Impositivas</t>
+  </si>
+  <si>
+    <t>1082</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/960/cobertura.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, Sr. Luis Roberto Martins de Araujo, Secretário de Serviços Urbanos e a Sra. Rosana Fátima Ramos Gonçalves, Diretora-Presidente da AGETRAN, solicitando: instalação de cobertura em ponto de ônibus localizado na Rua Coronel Ponciano, entre as avenidas Marcelino Pires e Presidente Kennedy, na Vila Alba.</t>
+  </si>
+  <si>
+    <t>1083</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/961/escoamento_de_agua_-_mercado_pires_e_vibes.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, Sr. Luis Roberto Martins de Araujo, Secretário de Serviços Urbanos e ao Sr. Renato Marcílio da Silva, Diretor-Presidente da SANESUL, solicitando: Instalação de bocas de lobo e a implementação de medidas de drenagem pluvial ao longo da Rua Monte Alegre, especialmente nas proximidades do Mercado Pires.</t>
+  </si>
+  <si>
+    <t>1084</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/964/boca_de_lobo_-_clarice.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente:  Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, Sr. Luis Roberto Martins de Araujo, Secretário de Serviços Urbanos e ao Sr. Renato Marcílio da Silva, Diretor-Presidente da SANESUL, solicitando: Construção de 02 (dois) bueiros para captação de águas pluviais na Rua Antônio Emílio de Figueiredo, nas proximidades do número 216, no Jardim Clímax.</t>
+  </si>
+  <si>
+    <t>1085</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/965/indicacao_43_____01-06-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da implantação de um espaço público destinado à construção de praça com academia ao ar livre, playground infantil e área de recreação para crianças, no jardim São Brás.</t>
+  </si>
+  <si>
+    <t>1086</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/966/indicacao_44_____01-06-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da realização de reparos e manutenção da iluminação pública na Rua Ediberto Celestino de Oliveira, especialmente nas proximidades do cruzamento com a Rua Monte Castelo.</t>
+  </si>
+  <si>
+    <t>1087</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/968/indicacao_45_____01-06-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da realização de estudos técnicos para a instalação de ONDULAÇÃO TRANSVERESAL (quebra-molas) na rua Mato Grosso, no jardim Santo André, especialmente no trecho compreendido entre as ruas Cuiabá e Monte Castelo.</t>
+  </si>
+  <si>
+    <t>1088</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/969/indicacao_46_____01-06-26.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação da realização de serviços de tapa buraco, nos bairros Rincão I e II e Castelo de São Jorge.</t>
+  </si>
+  <si>
+    <t>1089</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/971/eco_ponto_regiao_norte_dourados.pdf</t>
+  </si>
+  <si>
+    <t>solicitando estudos e posterior implantação de um novo Ecoponto na região norte de Dourados, preferencialmente nas proximidades da Reserva Indígena, Jardim Monte Carlo, Jóquei Clube, Estrela Verá, Canaã I, Canaã III e bairros adjacentes.</t>
+  </si>
+  <si>
+    <t>1090</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/972/iluminanacao_guaicurus_green_ville_e_dioclecio_artuzi.pdf</t>
+  </si>
+  <si>
+    <t>estudos técnicos e adoção de providências para melhorias na iluminação pública, sinalização viária e segurança no trecho da BR-MS-156, nas proximidades das entradas dos bairros Jardim Guaicurus, Dioclécio Artuzi e Green Ville.</t>
+  </si>
+  <si>
+    <t>1091</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/973/indica_praca_harrison_dioclecio_greenville.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Deputado Estadual Sr. JOSÉ TEIXEIRA, ao Deputado Federal Sr. RODOLFO NOGUEIRA, a Senadora da Republica Sr.ª TEREZA CRISTINA, ao Senador da República Sr.º. NELSON TRAD FILHO, ao Sr. JOÃO ALCANTARA FILHO Secretário Municipal de Governo e Gestão Estratégica, e ao SR. JORGE LUIS DE LUCIA Secretário Municipal de Obras Públicas, solicitando providências visando à elaboração de projeto executivo visando à captação de recursos para a construção de um espaço público de lazer Praça e/ou Parque dotado de toda estrutura como parque infantil – quadra esportiva – área de convivência – academia ao ar livre – pista de caminhada entre outras benfeitorias para atender munícipes que residem na região dos bairros Harrison de Figueiredo I e II – Dioclécio Artuzi I e II – Residencial Idelfonso Pedroso - Greenville I e II e adjacentes.</t>
+  </si>
+  <si>
+    <t>1092</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/974/48-indicacao-048-_tapa_buraco_-_rua_claudio_fioramonte_com_augusto_quadros_-_jardim_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>Restauração da pavimentação asfáltica mediante operação TAPA BURACOS a ser realizada no entorno da pequena rotatória instalada na interseção das Ruas Cláudio Fioramonte com a Augusto Quadros, bairro Jardim Novo Horizonte</t>
+  </si>
+  <si>
+    <t>1093</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/975/indica_fresa_marginal_156_residencial_bela_vista.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, e ao Sr. Jorge Luis de Lúcia Secretário Municipal de Obras Públicas, solicitando que seja viabilizado a aplicação de material fresado “fresa de asfalto”  na via marginal a MS 156 - rodovia José Moreno na altura do Km 03 (três) residencial Bela Vista, sentido Distrito Industrial após a rotatória de acesso ao bairro Greenville.</t>
+  </si>
+  <si>
+    <t>1094</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/976/santa_luzia_sao_vicente_sao_francisco_vila_vargas.pdf</t>
+  </si>
+  <si>
+    <t>solicitando o serviço de cascalhamento com estudo de viabilidade para futura pavimentação asfáltica, das vias localizadas no Distrito de Vila Vargas, dentre elas estão:_x000D_
+·	 Santa Luzia;_x000D_
+·	São Vicente;_x000D_
+·	São Francisco;</t>
+  </si>
+  <si>
+    <t>1095</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/977/recapeamento_rua_jose_valerio.pdf</t>
+  </si>
+  <si>
+    <t>recapeamento asfáltico em toda a extensão da Rua José Valério dos Santos, localizada no bairro Parque das Nações II, no município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>1096</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/978/indica_energia_fotovoltaica_predios_publicos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica e à Sra. TAYS PEREIRA LITRAN DINIZ, Secretária Municipal de Administração (SEMAD), solicitando estudos visando a instalação de sistema de energia fotovoltaica nos imóveis públicos pertencentes ao município utilizados pelos órgãos e entidades da Administração Pública Municipal do Município de Dourados  MS.</t>
+  </si>
+  <si>
+    <t>1097</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/979/47-indicacao-047-_rua_elthon_johann.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação e a manutenção da pequena Rua denominada Elthon Johann, localizada no bairro Chácara Ypê, consubstanciada nos_x000D_
+serviços de cascalhamento e patrolamento da mesma.</t>
+  </si>
+  <si>
+    <t>1098</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/980/46_-_indicacao_046_-_pedido_de_limpeza_-_travessa_-_joao_demaman.pdf</t>
+  </si>
+  <si>
+    <t>Serviços de roçada e manutenção da vegetação e serviços de limpeza e retirada de resíduos sólidos ilegalmente despejados na viela que liga as Ruas_x000D_
+João Demaman Filho e a Olivio Waldermar Beker, bairro Novo Parque Alvorada.</t>
+  </si>
+  <si>
+    <t>1099</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/981/indica_sinalizacao_monte_alegre_ginasio_municipal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, e a Sr.ª. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora Presidente da Agência Municipal de Transporte e Trânsito, providências no sentido de realizar estudos de viabilidade técnica visando a instalação de sinalização viária vertical e horizontal, incluindo faixas de pedestres, e a implantação de um faixa elevada para travessia de pedestre na rua Monte Alegre na Avenida no trecho compreendido entre as ruas Santos Dumont e a rua Floriano Brum, bairro Vila Rosa.</t>
+  </si>
+  <si>
+    <t>1100</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/982/indicacao_01_01_06.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora Presidente da Agência Municipal de Transportes e Trânsito de Dourados, solicitando que sejam realizados estudos técnicos visando à implantação de um ou mais redutores de velocidade (quebra-molas) na Rua Dr. Mandacaru, antiga Rua Manuel Rasselen, _x000D_
+localizada no Bairro Canaã III.</t>
+  </si>
+  <si>
+    <t>1101</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/985/troca_de_lampadas.pdf</t>
+  </si>
+  <si>
+    <t>1102</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/986/tapa-buracos.pdf</t>
+  </si>
+  <si>
+    <t>Tapa buracos</t>
+  </si>
+  <si>
+    <t>1103</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/987/indicacao_rua_gaspar_da_silva_no_jardim_londrina_tapa_buraco_assinado.pdf</t>
+  </si>
+  <si>
+    <t>1104</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/988/indicacao_novo_horizonte_boca_de_dragao_assinada.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE MANUTENÇÃO DE BOCA DE DRAGÃO NA RUA EURIDES DE MATTOS PEDROSO CRUZAMENTO COM A RUA ANANIAS ARTMAN ROLIM, LOCALIZADO NO BAIRRO JARDIM NOVO HORIZONTE.</t>
+  </si>
+  <si>
+    <t>1105</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/989/indicacao_rua_clotilde_holidio_pedroso_greenville_assinada.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TAPA-BURACO NA RUA CLOTILDE HOLIDIO PEDROSO, CRUZAMENTO COM A AVENIDA GREENVILLE, LOCALIZADO NO BAIRRO GREENVILLE.</t>
+  </si>
+  <si>
+    <t>1106</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/990/indicacao_santa_maria_iluminacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>SERVIÇO DE TROCA DE LÂMPADAS NA RUA JOAQUIM DE BARROS, Nº 510, LOCALIZADO NO BAIRRO JARDIM SANTA MARIA.</t>
+  </si>
+  <si>
+    <t>1107</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/992/indicacao_08-06-2026.03.pdf</t>
+  </si>
+  <si>
+    <t>Operação tapa-buracos e recapeamento asfáltico na Rua General Osório, entre a Rua Cuiabá e a BR 463, deste município.</t>
+  </si>
+  <si>
+    <t>1108</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/993/indicacao_08-06-2026.04.pdf</t>
+  </si>
+  <si>
+    <t>Intervenção com patrolamento, cascalhamento na Rua Orestes D’Ávila Lima, no bairro Royal Barcelona , em Dourados/MS.</t>
+  </si>
+  <si>
+    <t>1109</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/994/indicacao_08-06-2026.02.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de um redutor de velocidade (quebra-molas) na Rua Manoel Santiago.</t>
+  </si>
+  <si>
+    <t>1110</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/995/indicacao_08-06-2026.01.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de redutores de velocidade (quebra-molas) nos Bairros Jardim Carisma e Jardim Porto Belo, deste município.</t>
+  </si>
+  <si>
+    <t>1111</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/996/indicacao_jd_paulista_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de troca de lâmpadas na Rua Oliveira Marques, em frente ao número 3.181 - Jardim Paulista.</t>
+  </si>
+  <si>
+    <t>1112</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/997/indicacao_castelo_sj_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito troca de lâmpadas no prolongamento da Rua José Maurício de Assis, aproximadamente 13 postes com lâmpadas queimadas. No bairro Castelo de São Jorge.</t>
+  </si>
+  <si>
+    <t>1113</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/998/instalacao_de_conjunto_semaforico_-_rua_eulalia_pires_x_rua_osmar_farias_leite.pdf</t>
+  </si>
+  <si>
+    <t>A viabilidade de instalação de conjunto semafórico no cruzamento da Rua Eulália Pires com a Rua Osmar Farias Leite</t>
+  </si>
+  <si>
+    <t>1114</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/999/manutencao_da_ponte_na_aldeia_indigena_jaguapiru_localizado_na_rua_dos_caiuas_neste_municipio_1.pdf</t>
+  </si>
+  <si>
+    <t>A manutenção da ponte na Aldeia Indígena Jaguapiru, localizado na Rua dos Caiuás</t>
+  </si>
+  <si>
+    <t>1115</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1000/operacao_tapa-buraco_na_rua_gustavo_adolfo_pavel_no_trecho_que_corre-spondem_as_ruas_toshinobu_katayama_e_avenida_hayel_bon_faker.pdf</t>
+  </si>
+  <si>
+    <t>Operação Tapa-buraco na Rua Gustavo Adolfo Pavel, no trecho que correspondem as Ruas Toshinobu Katayama e Avenida Hayel Bon Faker, no bairro Vila Aurora.</t>
+  </si>
+  <si>
+    <t>1116</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacaoparque_rincao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito serviço de troca de lâmpadas nas ruas José Maurício de Assis, e Rua Carlos Isidoro da Silva, em frente ao número 195 Parque Rincão I.</t>
+  </si>
+  <si>
+    <t>1117</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1003/indica_alargamento_fernando_ferrari.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Deputado Estadual JOSÉ TEIXEIRA, a Senadora da República TEREZA CRISTINA, ao Senador da República NELSON TRAD FILHO, ao Deputado Federal RODOLFO NOGUEIRA, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, e ao Sr. JORGE LUIS DE LUCIA Secretário Municipal de Obras Públicas, providências no sentido de viabilizar projeto executivo visando a captação de recursos via emenda parlamentar e/ou projeto via Governo do Estado de Mato Grosso do Sul, para a execução de obras de requalificação com alargamento da rua Fernando Ferrari no trecho compreendido as ruas Maria da Gloria no bairro Vila Industrial e a rua Dr. Joaquim Lourenço Filho no bairro Parque das Nações I Plano no município de Dourados MS.</t>
+  </si>
+  <si>
+    <t>1118</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1004/indica_refor._escola_nelson_de_araujo.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Deputado Estadual JOSÉ TEIXEIRA, a Senadora da República TEREZA CRISTINA, ao Senador da República NELSON TRAD FILHO, ao Deputado Federal RODOLFO NOGUEIRA, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, e ao Sr. NILSON FRANCISCO DA SILVA Secretário Municipal de Educação, providências no sentido de viabilizar projeto executivo visando à captação de recursos via emenda parlamentar e/ou projeto via Governo do Estado de Mato Grosso do Sul, para à execução de obras de reforma da Escola Municipal Dr. Nelson de Araújo no município de Dourados MS.</t>
+  </si>
+  <si>
+    <t>1119</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1005/indica_reforma_pq._ipes.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Deputado Estadual JOSÉ TEIXEIRA, a Senadora da República Sr.ª TEREZA CRISTINA, ao Senador da República Sr. NELSON TRAD FILHO, ao Deputado Federal Sr. RODOLFO NOGUEIRA, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, e ao Sr. JORGE LUIS DE LUCIA Secretário Municipal de Obras Públicas, providências no sentido de viabilizar projeto executivo visando à captação de recursos via emenda parlamentar e/ou projeto via Governo do Estado de Mato Grosso do Sul, para a execução de obras de reforma da estrutura física do Parque dos Ipês no município de Dourados MS.</t>
+  </si>
+  <si>
+    <t>1120</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1007/indica_sinalizacao_rua_monte_alegre_com_natal.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, e a Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora Presidente da Agência Municipal de Transporte e Trânsito, providências no sentido de viabilizar estudos técnico visando o reforço da demarcação das sinalizações horizontais e vertical, pintura de faixa de segurança, estudos técnicos para implantação de semáforo e/ou redutor de velocidade tipo quebra molas e ou faixa elevada para travessia de pedestre na rua Monte Alegre no trecho compreendido entre as rua Dom João VI e a rua Paissandu no bairro Jardim Ouro Verde visando ordenar o transito no cruzamento com a rua Natal.</t>
+  </si>
+  <si>
+    <t>1121</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1008/sessao_19a_-_solicitacao_de_manutencao_de_iluminacao_publica_na_vila_sao_braz.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NA VILA SÃO BRAZ</t>
+  </si>
+  <si>
+    <t>1122</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1010/sessao_19a_-_solicitacao_de_estudo_tecnico_para_instalacao_de_redutor_de_velocidade_no_jardim_novo_horizonte.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE ESTUDO TÉCNICO PARA INSTALAÇÃO DE REDUTOR DE VELOCIDADE NO JARDIM NOVO HORIZONTE</t>
+  </si>
+  <si>
+    <t>1123</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1011/sessao_19a_-_solicitacao_de_limpeza_e_rocada_no_bairro_canaa_ii.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE LIMPEZA E ROÇADA NO BAIRRO CANAÃ II</t>
+  </si>
+  <si>
+    <t>1124</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1014/sessao_19a_-__solicitacao_de_recapeamento_asfaltico_no_jardim_paulista.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAÇÃO DE RECAPEAMENTO ASFÁLTICO NO JARDIM PAULISTA</t>
+  </si>
+  <si>
+    <t>1125</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1019/indicacao_vila_industrial_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito de Troca de lâmpadas na Rua Coronel Noronha em frente ao número 1065 - Vila Industrial.</t>
+  </si>
+  <si>
+    <t>1126</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1020/iluminacao_atras_do_dourados_park_hotel.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA EISEI FUJINAKA, PRÓXIMO AO NUMERO 520, NO BAIRRO ALTOS DO INDAIÁ.</t>
+  </si>
+  <si>
+    <t>1127</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1021/manutencao__da_rua_natal_tapa_buracos.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO DA RUA NATAL ENTRE AS RUAS MONTE ALEGRE E IVINHEMA.</t>
+  </si>
+  <si>
+    <t>1128</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1022/manutencao_de_boca_de_dragao_rua_natal.pdf</t>
+  </si>
+  <si>
+    <t>MANUTENÇÃO DE BOCA DE DRAGÃO NA RUA NATAL, CRUZAMENTO COM A RUA IVINHEMA, NO JARDIM MONTE LIBANO.</t>
+  </si>
+  <si>
+    <t>1129</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1023/indicacao_pdf_25ass.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO_x000D_
+_x000D_
+_x000D_
+ O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete, à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora-Presidente da Agência Municipal de Trânsito (AGETRAN), e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR, solicitando,que seja realizado estudo técnico de viabilidade para implantação de redutor de velocidade (quebra-molas) na Rua Zeferino Vicente de Almeida (antiga Rua Antônio do Amaral), entre a Rua Leoncio Marques e a Avenida Canaã, no município de Dourados-MS.</t>
+  </si>
+  <si>
+    <t>1130</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1024/indicacao_pdf22_ass.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO_x000D_
+_x000D_
+_x000D_
+O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao  ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando,  com urgência, a realização de manutenção na rede de iluminação pública, com a substituição de lâmpadas queimadas e demais reparos necessários, nos seguintes pontos do Bairro Monte Líbano:_x000D_
+* 1 Poste localizado na Rua Iviema, em frente ao número 5.921;_x000D_
+* 2 Poste localizado na Rua Francisco Luiz Viegas, (ambos 2) na esquina com a Rua Iviema.</t>
+  </si>
+  <si>
+    <t>1131</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1025/douradao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, Sra. Tays Pereira Litran Diniz, Secretária de Administração e Sra. Sandra Giselly Amaral Assunção, Diretora Presidente FUNED, solicitando: Estudos visando à celebração de Parceria Público-Privada (PPP) para revitalização e exploração do Estádio Douradão</t>
+  </si>
+  <si>
+    <t>1132</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1026/chacara_riqueza_-_elza.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Gil Márcio Franco, Diretor-presidente da Agesul, solicitando: limpeza e desassoreamento de área localizada na BR-163, altura do Km 70, em frente à Chácara Riqueza</t>
+  </si>
+  <si>
+    <t>1133</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1027/indicacao_pdf_27_ass.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO_x000D_
+_x000D_
+_x000D_
+O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao  ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando,  com urgência,  a realização de manutenção preventiva e corretiva em toda a rede de iluminação pública da Rua Ramão Osório, no trecho compreendido entre a Rua Sdios e a Rua Alegrete, na Vila São Braz, neste município.</t>
+  </si>
+  <si>
+    <t>1134</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1028/ceim_tempo_integral.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente:  Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e Sr. Nilson Francisco da Silva, Secretário de Educação, solicitando: Ampliação da oferta de CEIMs em período integral e estudo de viabilidade para atendimento noturno.</t>
+  </si>
+  <si>
+    <t>1135</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1029/indicacao_508-2026_via_parque_08_de_junho_de_2026-correta-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de serviços de limpeza, desobstrução, manutenção e reposição de tampas dos bueiros e bocas de lobo existentes na Via Parque, localizada no Bairro Cachoeirinha, em Dourados-MS._x000D_
+1. Limpeza e desobstrução dos bueiros e bocas de lobo, visando restabelecer o correto escoamento das águas pluviais;_x000D_
+_x000D_
+2. Remoção de mato, lixo e resíduos acumulados nas proximidades dos dispositivos de drenagem;_x000D_
+_x000D_
+3. Reposição e manutenção das tampas dos bueiros que se encontram danificadas ou ausentes;_x000D_
+_x000D_
+4. Realização de vistoria técnica em toda a extensão da Via Parque, com o objetivo de identificar outros pontos críticos que necessitem de intervenção preventiva.</t>
+  </si>
+  <si>
+    <t>1136</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1030/indicacao_510-2026__limpeza_08_de_junho_de_2026_1-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando a realização de serviços de limpeza, roçada e retirada de vegetação excessiva na Rua José Ghutzzemann, nas proximidades do nº 605, Residencial Monte Sião.</t>
+  </si>
+  <si>
+    <t>1137</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1031/indicacao_511-2026_tapa_buraco_08_de_junho_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de operação tapa-buracos nos seguintes endereços:_x000D_
+_x000D_
+1. Rua André Gomes, nº 486, Jardim Água Boa;_x000D_
+2. Rua João Carneiro Alves, nº 1.283 e nº 1.115, Jardim Água Boa;_x000D_
+3. Rua Palmeiras, nº 1.103 e nº 1.079, Jardim Água Boa.</t>
+  </si>
+  <si>
+    <t>1138</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1032/indicacao_512-2026_iluminacao_publica_08_de_junho_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando serviços de manutenção, reparo e reposição de iluminação pública nos seguintes locais:_x000D_
+1. Rua Jaime Calixto Primo, nº 620, Sitioca Campina Verde;_x000D_
+2. Rua Joaquim Alves Taveira, nº 5.060, Jardim Ouro Verde;_x000D_
+3. Rua Manoel Joaquim da Silva, nº 217, Cachorrinha, paralelo ao córrego;_x000D_
+4. Rua Francisco Areco, nº 798, casa de esquina laranja, Parque das Nações;_x000D_
+5. Corredor Público 07, Quadra 07, Lote 32, Sitioca Ouro Fino, bem como em todas as vias_x000D_
+principais da localidade;_x000D_
+6. Rua Ernesto Matos de Carvalho, nº 69, Vila Erondina;_x000D_
+7. Rua Oliveira Marques, entre as Ruas Sete de Setembro e Brasil, Jardim Maracanã;_x000D_
+8. Rua João Paulo Garcete, nº 4.530, Jardim Santa Brígida._x000D_
+9- Rua Olinda Pires de Almeida, nº 1753-4, esquina com Rua Rangel Torres-Vila Mary._x000D_
+10- Rua Olinda Pires de Almeida, nº 4140-Vila Arapongas_x000D_
+11-Rua Olinda Pires de Almeida, nº 4230-Vila Arapongas_x000D_
+12-Rua Olinda Pires de Almeida, nº 4195-Vila Arapongas_x000D_
+13-Rua Olinda Pires de Almeida, nº 4088-Vila Arapongas_x000D_
+14-Rua Olinda Pires de Almeida, nº 4000-Vila Esperança_x000D_
+15- Rua Olinda Pires de Almeida, nº 3940-Vila Esperança_x000D_
+16-Rua Olinda Pires de Almeida, nº 3830-Vila Esperança_x000D_
+17-Rua Olinda Pires de Almeida, nº 3809-Vila Esperança_x000D_
+18-Rua Olinda Pires de Almeida, nº 3750 esquina com a Rua Ministro Maxwell-Vila Rosa_x000D_
+19-Rua Olinda Pires de Almeida, nº 3710- Vila Rosa_x000D_
+20-Rua Olinda Pires de Almeida, nº 3680- Vila Rosa_x000D_
+21-Rua Olinda Pires de Almeida esquina coma Rua Alberto Maxwell-Vila Rosa_x000D_
+22-Rua Olinda Pires de Almeida, nº 3640-A-Vila Rosa</t>
+  </si>
+  <si>
+    <t>1139</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1033/indicacao_pdf_28_ass.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO_x000D_
+_x000D_
+_x000D_
+O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao  ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete e ao Sr. LUIS ROBERTO MARTINS DE ARAUJO , Secretário Municipal de Serviços Urbanos da SEMSUR , solicitando,  com urgência,   a implantação de um ponto de ônibus com cobertura, banco e sinalização adequada na Rua das Dálias, nº 174, Jardim Pantanal, neste município.</t>
+  </si>
+  <si>
+    <t>1140</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1034/area_de_lazer_jd_vitoria.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, solicitando estudos técnicos e a viabilidade para elaboração de projeto arquitetônico visando à implantação de uma pista de caminhada com arborização, bancos, áreas gramadas e iluminação pública no terreno público localizado entre as Ruas Pedro Rechi, Projetada C, Hilda Pureza de Soares e Natal, no Jardim Vitória.</t>
+  </si>
+  <si>
+    <t>1141</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1035/praca_da_juventude.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que sejam realizados estudos e adotadas providências visando à ampliação do funcionamento e da disponibilização da Praça da Juventude, localizada no bairro Parque das Nações I, à comunidade local.</t>
+  </si>
+  <si>
+    <t>1142</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1036/recapeamento-_joao_vicente_ferreira.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja realizado o serviço de recapeamento asfáltico na Rua João Vicente Ferreira, em toda sua extensão.</t>
+  </si>
+  <si>
+    <t>1143</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1037/revitalizacao-_ceper_ii_plano.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO ao Sr. Marçal Gonçalves Leite Filho, Prefeito Municipal de Dourados, e ao Sr. João Alcantara Filho, Secretário Municipal de Governo, para que seja realizada a revitalização do CEPER do bairro BNH 2º Plano.</t>
+  </si>
+  <si>
+    <t>1144</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1038/troca_de_lampadas.pdf</t>
+  </si>
+  <si>
+    <t>1145</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1039/iluminacao_pista_baliza.pdf</t>
+  </si>
+  <si>
+    <t>Pista de baliza</t>
+  </si>
+  <si>
+    <t>1146</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1040/tapa-buraco.pdf</t>
+  </si>
+  <si>
+    <t>1147</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1041/casa_abrigo.pdf</t>
+  </si>
+  <si>
+    <t>Casa Abrigo</t>
+  </si>
+  <si>
+    <t>1148</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1042/49-indicacao-049-_pedido_-_semaforo_-_rua_palmeira_com_a_20_de_dezembro.pdf</t>
+  </si>
+  <si>
+    <t>Aperfeiçoamento da sinalização de trânsito no cruzamento da Rua Palmeiras com a Rua vinte de dezembro, bairro Jardim Água Boa, consubstanciado na possível instalação de um semáforo ou ao menos na instalação dos conhecidos Tachões (olho de gato) com pintura horizontal suplementar.</t>
+  </si>
+  <si>
+    <t>1149</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1043/50-indicacao-050-_canaa_i.pdf</t>
+  </si>
+  <si>
+    <t>Extensão da pavimentação asfáltica em aproximadamente 400 metros da AVENIDA Canaã I, bairro Canaã I.</t>
+  </si>
+  <si>
+    <t>1150</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1044/indicacao_terminal_rodoviario.pdf</t>
+  </si>
+  <si>
+    <t>TERMINAL RODOVIÁRIO</t>
+  </si>
+  <si>
+    <t>1151</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1045/limpeza.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente:  Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados e Sr. Luis Roberto Martins de Araújo, Secretário de Serviços Urbanos, solicitando: Realização de serviços de limpeza e roçada do matagal existente na esquina da Rua Guanabara com a Rua Cezário Domingues Peres, nas proximidades do nº 6165, na Vila Ubiratã, conforme solicitação da moradora Sra. Salete Poyer.</t>
+  </si>
+  <si>
+    <t>1152</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1046/perfuracao_horizontal_direcional_sanesul.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica a Mesa Diretora,  seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr.  JORGE LUIS DE LÚCIA, Secretário Municipal de Obras Públicas, e ao Sr. RENATO MARCÍLIO DA SILVA diretor-presidente da Sanesul (Empresa de Saneamento de Mato Grosso do Sul), solicitando estudos técnicos visando à adoção prioritária de Métodos Não Destrutivos (MND), especialmente a Perfuração Horizontal Direcional (HDD), nas obras de implantação, ampliação, manutenção e substituição de redes de água, esgoto, drenagem, energia e telecomunicações no Município de Dourados, sempre que houver viabilidade técnica e econômica.</t>
+  </si>
+  <si>
+    <t>1153</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1047/cobertura_quadra_de_tenis_ceper_iii_plano.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica a Mesa Diretora,  seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JORGE LUIS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando estudos técnicos  e providências para a realização da cobertura da quadra de tênis localizada no CEPER III Plano</t>
+  </si>
+  <si>
+    <t>1154</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1048/melhorias_vila_toscana.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica a Mesa Diretora,  seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr.  JORGE LUIS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando que sejam realizados estudos técnicos e adotadas as providências necessárias para a execução das seguintes melhorias na região da Vila Toscana:_x000D_
+·	Construção de uma praça pública destinada ao lazer, à convivência comunitária e à prática de atividades esportivas e recreativas;_x000D_
+·	Construção de um Centro de Educação Infantil Municipal (CEIM), de uma unidade escolar e de uma unidade básica de saúde (posto de saúde), visando ampliar o acesso da população aos serviços essenciais;_x000D_
+·	Realização e ampla divulgação de estudo de impacto viário referente aos condomínios Milano e Torino, considerando os reflexos no fluxo de veículos, na segurança do trânsito e na mobilidade urbana da região;_x000D_
+·	Elaboração de projeto e posterior construção de ciclovia ligando a Vila Toscana até a Rua Antônio Emílio de Figueiredo;_x000D_
+·	Implantação e ampliação da iluminação pública na Avenida Toscana;_x000D_
+·	Ampliação do atendimento do transporte coletivo urbano, com a criação de linha de ônibus que contemple a Avenida Toscana e atenda adequadamente os moradores da localidade</t>
+  </si>
+  <si>
+    <t>1155</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1049/rua_ponta_pora_mao_unica_estudos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica a Mesa Diretora,  seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal e a Sra. ROSANA FÁTIMA RAMOS GONÇALVES , Diretora-Presidente da Agência Municipal de Trânsito (AGETRAN) , solicitando a realização de estudos técnicos visando à alteração do sentido de circulação do trecho de aproximadamente de 200 metros da Rua Ponta Porã, compreendido entre as Ruas Santos Dumont e Aquidauana, no Jardim Murakami, para que passe a operar em sentido único de circulação.</t>
+  </si>
+  <si>
+    <t>1156</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1050/indicacao_47_____08-06-26.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica a solicitando em caráter de urgência, a realização_x000D_
+de serviço de tapa-buraco na Rua Renê Miguel, na entrada do Bairro Dioclécio Artuzi, em_x000D_
+frente ao ponto de ônibus</t>
+  </si>
+  <si>
+    <t>1157</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1051/indicacao_48_____08-06-26.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica a solicitando a realização de serviços de tapa_x000D_
+buracos na rua João Vicente Ferreira, especialmente no trecho compreendido entre a Rua_x000D_
+Aquidauana até a rua dos Caiuás, na vila Lili</t>
+  </si>
+  <si>
+    <t>1158</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1052/indicacao_49_____08-06-26.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica a solicitando revitalização, ampliação e_x000D_
+implantação de iluminação pública na rodovia MS-156, no trecho compreendido entre a região_x000D_
+do Bairro Guaicurus e o Distrito Industrial de Dourados</t>
+  </si>
+  <si>
+    <t>1159</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1053/indicacao_50_____08-06-26.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa_x000D_
+Diretora, seja encaminhado expediente ao Sr. JOÃO ALCANTARA FILHO, Secretário_x000D_
+Municipal de Governo e Gestão Estratégica a solicitando a implantação de calçamento (passeio_x000D_
+público) no entorno da Rua Pastor Nelson Alves dos Santos (ANT. RUA 12) , no trecho_x000D_
+compreendido entre o bairro Rincão e a Rua Alcides José de Macedo. (Av. proterito)</t>
+  </si>
+  <si>
+    <t>1160</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1055/indicacao_1_08-06.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos, solicitando a manutenção da iluminação pública na Rua Porto Alegre, entre os números 399 a 425, no Jardim Independência.</t>
+  </si>
+  <si>
+    <t>1161</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1056/indicacao_2_08-06.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. JAMIL DA COSTA MATOS, Comandante da Guarda Municipal, ao Sr. ROBSON ROBERTO LOPES RAMOS, Comandante do 3º Batalhão da Polícia Militar, solicitando a intensificação de rondas ostensivas e preventivas no Jardim Ibirapuera, especialmente no período noturno e em locais com registros de _x000D_
+ocorrências, em razão dos relatos de furtos de fiação elétrica na região.</t>
+  </si>
+  <si>
+    <t>1162</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1057/1a_indicacao_-_troca_lampadas_rua_frei_antonio.pdf</t>
+  </si>
+  <si>
+    <t>TROCA DE LAMPADAS RUA FREI ANTONIO</t>
+  </si>
+  <si>
+    <t>1163</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1058/3a_indicacao_-_tapa_buracos_na_rua_coronel_ponciano.pdf</t>
+  </si>
+  <si>
+    <t>TAPA BURACOS NA AVENIDA CORONEL PONCIANO</t>
+  </si>
+  <si>
+    <t>1164</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1059/4a_indicacao_-_tapa_buracos_e_limpeza_rua_espanha_-_altos_das_paineiras.pdf</t>
+  </si>
+  <si>
+    <t>TAPA BURACOS E LIMPEZA DE BUEIROS NA RUA ESPANHA</t>
+  </si>
+  <si>
+    <t>1165</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1060/2a_indicacao_-_limpeza_bueiros_rua_rene_miguel.pdf</t>
+  </si>
+  <si>
+    <t>LIMPEZA BUEIROS RUA RENÊ MIGUEL</t>
+  </si>
+  <si>
+    <t>1166</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1061/0806_-_indicacao_-_terminal_rodoviario.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de reparos urgentes na pavimentação do pátio de manobras do Terminal Rodoviário Renato Lemes Soares, bem como nas vias de acessos ao terminal.</t>
+  </si>
+  <si>
+    <t>1167</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_terminal_rodoviario.pdf</t>
+  </si>
+  <si>
+    <t>REFORMA DO TERMINAL RODOVIÁRIO RENATO LEMES SOARES</t>
+  </si>
+  <si>
+    <t>1168</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1063/0806_-_indicacao_-_vicente_lara.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de estudos técnicos para a instalação de redutores de velocidade ao longo da Rua Vicente Lara, no Jardim Guaicurus.</t>
+  </si>
+  <si>
+    <t>1169</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1064/0806_-_indicacao_-_educandario.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando a realização de estudos técnicos para a instalação de faixa elevada para travessia de pedestres no ‘Educandário Espírita Allan Kardec’.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/48/requerimento_402-2026_iman_sobre_o_tratamento_das_arvores.pdf</t>
   </si>
   <si>
     <t>Solicito informações detalhadas acerca do contrato firmado para execução de serviços de manejo da arborização urbana do Município de Dourados-MS</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/49/requerimento_1.pdf</t>
   </si>
@@ -1697,168 +8648,576 @@
     <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando informações acerca da situação da quadra de esportes da Escola Municipal Franklin Luiz Azambuja, localizada na Rua Manoel Rasselem, nº 495, BNH 4º Plano._x000D_
 _x000D_
 Considerando que a quadra de esportes apresenta problemas estruturais e de nivelamento de piso relatados pela direção da escola desde, pelo menos, janeiro de 2021 (CI Nº 008/2021)._x000D_
 _x000D_
 Considerando que a Coordenadoria Municipal de Defesa Civil realizou vistorias em maio de 2023 e outubro de 2023, constatando danos nas paredes e possíveis danos estruturais nas fundações devido a inundações causadas pelo transbordamento do Córrego Rego D'água._x000D_
 _x000D_
 Considerando que a Defesa Civil recomendou a interdição total do espaço no dia 26/10/2023, conforme o Boletim de Atendimento nº 049._x000D_
 _x000D_
 Considerando que há informação de que um projeto para a reforma da referida quadra foi elaborado e planejado pela Secretaria Municipal de Obras para o ano de 2024._x000D_
 _x000D_
 REQUER-SE: _x000D_
 a) Cópia integral do projeto de reforma/reconstrução da quadra de esportes da E.M. Franklin Luiz Azambuja, incluindo plantas, orçamentos e cronogramas, caso já existam._x000D_
 b) Informações sobre o status atual do planejamento das tratativas para a execução desta obra (se está em fase de licitação, se há dotação orçamentária ou previsão de início)._x000D_
 c) Caso não haja projeto atualizado, solicita-se esclarecimentos sobre as medidas que as Secretarias estão tomando para sanar os danos estruturais apontados pela Defesa Civil e garantir o retorno seguro das atividades de Educação Física dos estudantes.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/171/requerimento_felit_2026.pdf</t>
   </si>
   <si>
     <t>6ª Edição da Festa Literária de Mato Grosso do Sul – FELIT-MS</t>
   </si>
   <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/188/modelo_requerimento_tendas_pque_dos_ipes.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Alex Cadeirante (PSDB) que esta subscreve, de acordo com as normas_x000D_
+regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Digníssimo Sr..JOÃO_x000D_
+ALCÂNTARA FILHO,Secretário de Governo e ao Digníssimo Sr.BRUNO CÉZAR_x000D_
+ALVARO PONTIM,Secretário Municipal de Agricultura familiar Solicitando informações_x000D_
+sobre a aquisição e instalação de tendas para atender a Feira do Parque dos Ipês, quantas foram_x000D_
+adquiridas e quando serão instaladas.</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/189/requerimento_420-2026_secretaria_de_educacao_escola_weimar_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Escola Weimar G. Torres</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/198/requerimento1_9sessao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. MARCIO GREI ALVES VIDAL DE FIGUEIREDO, Secretário Municipal de Saúde, solicitando informações sobre o Serviço de Atendimento Móvel de Urgência (SAMU) de Dourados/MS, acerca do atendimento prestado pelas ambulâncias nos bairros periféricos do município, em especial no bairro Santa Felicidade.</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/199/requerimento2_9sessao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. MARCIO GREI ALVES VIDAL DE FIGUEIREDO, Secretário Municipal de Saúde, ao Sr. LUIS ROBERTO MARTINS DE ARAUJO, Secretário Municipal de Serviços Urbanos, ao Sr. JOÃO ALCÂNTARA FILHO, Secretário de Governo e Gestão Estratégica, solicitando informações acerca das ações desenvolvidas pela Prefeitura Municipal de Dourados no combate aos vetores da dengue e da Chikungunya, bem como sobre a regularidade da coleta de lixo na área urbana, distritos e na reserva indígena do município.</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/200/requerimento_422-2026__saude_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Informações sobre combate ao Mosquito Aedes Aegypti</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/246/_requerimento_praca_antonio_joaoassinado.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Alex Cadeirante(PSDB) que esta subscreve, de acordo com as normas_x000D_
+regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Digníssimo Sr..JOÃO_x000D_
+ALCÂNTARA FILHO,Secretário de Governo e ao Digníssimo Sr.JORGE LUIS DE_x000D_
+LUCIA,Secretário Municipal de Obras Públicas, Solicitando informações sobre a cobertura da_x000D_
+estrutura do palco na Praça Antônio João, que após intempérie climática foi arrancada e até esta_x000D_
+data não foi recolocada nova cobertura</t>
+  </si>
+  <si>
+    <t>265</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/265/requerimento_rodovia_entre_dourados_ao_panambi_-_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Informações acerca da pavimentação asfáltica da Rodovia Nelson Morais de Mattos, no trecho que liga o Município de Dourados ao Distrito de Panambi.</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/294/requerimento_421-2026__professores_secretaria_de_educacao_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Informações e providências acerca do cumprimento da hora atividade dos Professores de Apoio Pedagógico Educacional da rede Municipal de ensino de Dourados-MS</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/295/requerimento_424-2026_complementar_iman_-assinatura.pdf</t>
+  </si>
+  <si>
+    <t>reiterando o requerimento anterior  e solicitando, de forma complementar, o encaminhamento de mapa georreferenciado contendo a localização precisa (geolocalização) de todas as árvores plantadas, suprimidas e submetidas a tratamento fitossanitário, no âmbito do contrato de manejo da arborização urbana do Município de Dourados-MS.</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/319/requerimento_01_10a_sessao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. NILSON FRANCISCO DA SILVA, Secretário Municipal de Educação – SEMED, solicitando que sejam prestadas as seguintes informações acerca do planejamento da SEMED em relação à gestão dos Centros de Educação Infantil Municipal (CEIMs):_x000D_
+I. Existe, por parte da Secretaria, estudo, planejamento ou proposta em andamento para a implementação de processos de escolha de coordenadores de CEIMs por meio de eleições ou consulta à comunidade escolar?_x000D_
+II. Em caso positivo: Qual o estágio atual desse planejamento? Há previsão de cronograma para sua implementação? Quais critérios ou diretrizes estão sendo considerados para a adoção desse modelo?_x000D_
+III. Em caso negativo: Há discussão interna ou previsão futura para a adoção de mecanismos mais participativos na escolha de coordenadores de CEIMs? Quais são os principais fatores que fundamentam a atual forma de designação desses profissionais?_x000D_
+IV. A Secretaria tem realizado estudos, consultas públicas ou diálogos com a comunidade escolar sobre possíveis mudanças no modelo de gestão dos CEIMs?</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/320/requerimento_02_10a_sessao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARCIO GREI ALVES VIDAL DE FIGUEIREDO, Secretário Municipal de Saúde – SEMS, solicitando que sejam prestadas as seguintes informações acerca dos cargos vinculados à estrutura municipal de saúde:_x000D_
+1. Relação completa de todos os cargos existentes na estrutura da saúde pública municipal, discriminados por categoria profissional (médicos, enfermeiros, técnicos, agentes comunitários de saúde, agentes de combate às endemias, auxiliares de odontologia, farmácia, _x000D_
+entre outros);_x000D_
+2. Quantitativo de vagas previstas em lei para cada cargo mencionado;_x000D_
+3. Quantitativo de vagas atualmente preenchidas, por cargo;_x000D_
+4. Quantitativo de vagas atualmente desocupadas, por cargo;_x000D_
+5. Quantitativo de profissionais contratados temporariamente, terceirizados ou _x000D_
+vinculados por outros vínculos precários, especificando por cargo/função;_x000D_
+6. Informações sobre a existência de processos seletivos vigentes ou concursos públicos _x000D_
+em andamento para suprimento das vagas existentes;_x000D_
+7. Caso haja déficit de profissionais, informar quais medidas estão sendo adotadas pela gestão municipal para regularização do quadro funcional da saúde.</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/334/requerimento_-_homengens_sao_cristovao.pdf</t>
+  </si>
+  <si>
+    <t>Requer a reserva do plenário desta Casa de Leis, para a realização da “Sessão Solene em homenagem aos profissionais, entidades e instituições que tenham prestado relevantes serviços ao transporte rodoviário no Município – alusivo ao padroeiro São Cristóvão”, a ser realizada nos dias 24 de julho de 2026 às 19 horas.</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/335/requerimento_-_feira_cores_e_sabores.pdf</t>
+  </si>
+  <si>
+    <t>Requerer a reserva do hall de entrada desta Casa de Leis, para a realização da “1ª Edição da Feira Cores e Sabores – Artesanato, Cultura e Tradição”, evento destinado à valorização do artesanato, da cultura local, da economia criativa e das tradições regionais, a ser realizada nos dias 23, 24 e 25 de setembro de 2026.</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/351/requerimento_430-2026_-progressao_gmd_-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitando informações detalhadas acerca da suspensão da progressão funcional dos membros da Guarda Municipal de Dourados, nos termos do Decreto nº 609, de 30 de março de 2026.</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/354/requerimento_429-2026_ccz_-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando informações detalhadas acerca do atendimento em regime de plantão do Centro de Controle de Zoonoses-CCZ neste município</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/468/requerimento_02_11_sessao.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. MARCIO GREI ALVES VIDAL DE FIGUEIREDO, Secretário Municipal de Saúde, solicitando informações quanto à contratação de empresa responsável pela gestão de médicos na Fundação de Serviços de Saúde de Dourados (FUNSAUD), incluindo atendimentos na UPA e no Hospital da Vida.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/514/requerimento_438-2026_aparelhos_de_raio_x_corredores_da_upa-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicito informações sobre aparelho de raio X</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/515/requerimento_444-2026_novo__iman_24_de_abril_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>reiterando solicitação anteriormente protocolada em 1º de abril de 2026, que permanece sem resposta_x000D_
+até a presente data, para que sejam disponibilizadas, em caráter de urgência, informações e_x000D_
+documentos relativos ao Contrato nº 220/2025/DL/PMD, decorrente do Pregão Eletrônico nº_x000D_
+001/2025, Processo Administrativo nº 079/2024, celebrado pelo Fundo Municipal de Meio_x000D_
+Ambiente de Dourados-MS (IMAM/PMD).</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/533/requerimento_1_24-04.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. LUIZ GUSTAVO CASARIN, Secretário Municipal de Obras Públicas da SEMOP, ao Sr. FABIO LUIS DA SILVA, Diretor Interino IMAM, solicitando as seguintes informações e providências:_x000D_
+Considerando que a Escola Municipal Franklin Luiz Azambuja vem sofrendo com recorrentes alagamentos, especialmente em períodos de chuva intensa;_x000D_
+Considerando que tais alagamentos estão relacionados ao transbordamento do córrego Água Boa, localizado em área adjacente à unidade escolar;_x000D_
+Considerando que a quadra escolar foi interditada em 2023 por risco estrutural, agravado por danos decorrentes desses alagamentos;_x000D_
+Considerando a possibilidade futura de reforma ou reconstrução da quadra, sendo essencial garantir condições adequadas para que o problema não volte a ocorrer;_x000D_
+Requer as seguintes informações:_x000D_
+I. Quais medidas já foram adotadas pelo Município para solucionar ou minimizar os alagamentos na Escola Municipal Franklin Luiz Azambuja?_x000D_
+II. Existe estudo técnico sobre o impacto do córrego Água Boa na área da escola? Se sim, encaminhar cópia._x000D_
+III. Há planejamento ou cronograma de obras para contenção de enchentes ou drenagem no local?_x000D_
+IV. Quais ações estruturais estão previstas para evitar novos alagamentos, especialmente visando a preservação de futuras obras, como a reconstrução da quadra?_x000D_
+V. Existe articulação entre a Secretaria de Obras e o IMAM para tratar da situação? Quais encaminhamentos já foram realizados?_x000D_
+VI. Qual o prazo estimado para solução definitiva ou mitigação do problema?</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/534/requerimento_2_24-04.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. MÁRCIO GREI ALVES VIDAL DE FIGUEIREDO, Secretário Municipal de Saúde da SEMS, à Sra. SHIRLEY FLORES ZARPELON, Secretária Municipal de Assistência Social, solicitando as seguintes informações e providências:_x000D_
+Considerando a crescente necessidade de formulação e implementação de políticas públicas efetivas voltadas à população imigrante, refugiada e apátrida no município de Dourados/MS;_x000D_
+Considerando a importância da elaboração do Plano Municipal de Acolhimento, Direitos e Cidadania, como instrumento de planejamento, coordenação e garantia de direitos;_x000D_
+Considerando a necessidade de construção de um diagnóstico técnico, institucional e social consistente, que permita compreender a realidade local, os fluxos de atendimento existentes e as principais demandas dessa população;_x000D_
+Considerando o dever do Poder Público de assegurar acesso universal, igualitário e humanizado aos serviços públicos, especialmente às populações em situação de vulnerabilidade;_x000D_
+Considerando, por fim, a importância da atuação intersetorial e da articulação entre os diversos órgãos e entidades para a efetivação de políticas públicas inclusivas;_x000D_
+Requer as seguintes informações:_x000D_
+I – ESTRUTURA INSTITUCIONAL_x000D_
+a) Existe setor, departamento, coordenação ou servidor designado para o atendimento específico à população imigrante, refugiada e apátrida? Em caso positivo, detalhar; _x000D_
+b) Existe dotação orçamentária específica destinada às políticas públicas voltadas a essa população?_x000D_
+c) Existem normativas internas, protocolos, portarias, resoluções ou fluxos institucionais que orientem o atendimento dessa população?_x000D_
+d) Há articulação intersetorial entre secretarias, órgãos municipais, estaduais e federais para o atendimento dessa demanda? Como se dá essa articulação?_x000D_
+e) Existem parcerias formalizadas com universidades, organizações da sociedade civil, entidades religiosas ou organizações não governamentais que atuam com população migrante? Em caso positivo, especificar;_x000D_
+f) Existe fluxo institucional de atendimento e encaminhamento junto à Defensoria Pública, Ministério Público, Polícia Federal, Ministério do Trabalho, Justiça Federal ou outros órgãos correlatos?_x000D_
+II – DIAGNÓSTICO DO ATENDIMENTO_x000D_
+a) Quantos imigrantes, refugiados e apátridas são atendidos atualmente por esta Secretaria/Órgão?_x000D_
+b) Há levantamento sobre as principais nacionalidades atendidas? Quais são elas?_x000D_
+c) Quais são as principais demandas apresentadas por essa população no atendimento cotidiano?_x000D_
+d) Quais são as principais dificuldades enfrentadas por essa população no acesso aos serviços públicos?_x000D_
+e) Existem barreiras linguísticas que dificultam o atendimento? Em caso positivo, quais?_x000D_
+f) Existem barreiras documentais ou relacionadas à regularização migratória que impactam o acesso aos serviços?_x000D_
+g) Há protocolo específico para acolhimento, triagem e atendimento dessa população?_x000D_
+h) Há servidores capacitados ou com formação específica para o atendimento humanizado e qualificado da população migrante?_x000D_
+i) Existem ações, programas, campanhas ou projetos em andamento voltados a imigrantes, refugiados e apátridas? Em caso positivo, detalhar;_x000D_
+j) Quais são os principais problemas identificados atualmente pela Secretaria/Órgão em relação ao atendimento dessa população?</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/618/requerimento-_maio_laranja_26.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa Diretora que seja formalizada a cedência do Plenário desta Casa de Leis para a realização de Audiência Pública alusiva ao Maio Laranja, com o tema: “Violência Sexual no Âmbito Digital”, a ser realizada no dia 19 de maio de 2026, das 8h às 11h.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/623/requerimento_446-2026_sobre_a_empresa_nexus_04_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Informação formal sobre qual empresa estava prestando os serviços de fornecimento de sistemas integrados em ambiente web para a Secretaria Municipal de Saúde, Secretaria Municipal de Educação, Secretaria Municipal de Assistência Social e FUNSAUD no período compreendido entre 1º de janeiro de 2025 até o mês de abril de 2026, período anterior ao início da execução do Contrato nº 243/2026/DL/PMD.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/633/requerimento_447-2026_tenda_parque_dos_ipes_04_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando informações e providências acerca da retirada da tenda instalada no Parque dos Ipês, ocorrida em 30 de junho de 2025, sem a devida reinstalação até a presente data.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/716/requerimento_1_11-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente à Sra. MARIA IZABEL DE AGUIAR, Diretora_x0002_Presidente, solicitando as seguintes informações à Fundação de Serviços de Saúde de Dourados (FUNSAUD) e às empresas terceirizadas vinculadas à sua gestão.</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/717/requerimento_2_11-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. NILSON FRANCISCO DA SILVA, Secretário Municipal de Educação, solicitando as seguintes informações as seguintes informações.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/725/2-requerimento_002-_informacoes_-__agesul.pdf</t>
+  </si>
+  <si>
+    <t>À Agência Estadual de Gestão de Empreendimentos- AGESUL - INFORMAÇÕES- licitação de nº 012/2026-DLO/AGESUL (PROCESSO 013.504/2024).</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/767/br-463.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO ao Sr. Eduardo Riedel, Governador do Estado de Mato Grosso do Sul, e ao Sr. Fabricio de Oliveira Galvão, Diretor-Geral do Departamento Nacional de Infraestrutura de Transportes – DNIT, solicitando informações acerca da previsão de retomada e término das obras de duplicação da BR-463, no trecho que liga os municípios de Dourados e Ponta Porã, bem como esclarecimentos sobre as medidas de segurança viária previstas para atendimento aos bairros localizados às margens da rodovia.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/768/requerimento_acs.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados, ao Sr. Marcio Grei Alves Vidal de Figueiredo, Secretário de Saúde, e ao Sr. Luis Roberto Martins de Araujo, Secretaria de Serviços Urbanos, e a Sra. Priscila Silva, Coordenadora do CCZ, requerento: Informações detalhadas acerca da atuação dos Agentes Comunitários de Saúde (ACS) e dos Agentes de Combate às Endemias e Controle de Vetores no Município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/781/requerimento_470-2026_sobre_empresa_nova_upa_e_hv_18_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se, com URGÊNCIA E CARÁTER FISCALIZATÓRIO, informações detalhadas e documentos acerca dos atendimentos médicos, óbitos, sobrecarga da equipe e condições estruturais e operacionais da Unidade de Pronto Atendimento (UPA) e do Hospital da Vida, desde o início da atuação da empresa Equipe Group, sediada em Londrina/PR, ocorrido no início do mês de maio de 2026.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/783/requerimento_476-2026_coronel_ponciano_18_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>solicitando informações detalhadas acerca dos serviços de tapa-buracos e reparos executados na Avenida Coronel Ponciano, no Município de Dourados-MS, especialmente diante das constantes intervenções realizadas em trechos recentemente entregues à população após as obras de duplicação da referida via.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/825/3-requerimento_003-_informacoes_-_normativas_e_limites_aplicados_no_entorno_de_penitenciaria_estadual_-_ped_-_sejusp_e_agepen.pdf</t>
+  </si>
+  <si>
+    <t>À AGEPEN - INFORMAÇÕES sobre quais diretrizes, normativas, legislações e demais critérios adotados pelo Estado de Mato Grosso do Sul para disciplinar limites de segurança, restrições ou condicionantes para edificações, construções, parcelamento, uso ou ocupação de terrenos situados nas proximidades da Penitenciária Estadual de Dourados– PED.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/826/18052026-req-guaicurus.pdf</t>
+  </si>
+  <si>
+    <t>Informações acerca de terrenos públicos e Centro Social na Região do Grande Guaicurus</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/856/requerimento_478-2026_secretaria_de_saude_caso_denuncia_isa_uso_de_ia_25_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>requerendo que sejam encaminhadas, no prazo legal, informações e documentos referentes à grave denúncia pública realizada pela Vereadora Isa Jane Marcondes, no dia 19 de maio de 2026, acerca da suposta utilização de ferramentas de inteligência artificial por médicos vinculados à empresa Equipe Group, prestadora de serviços médicos à Fundação de Serviços de Saúde de Dourados-MS – FUNSAUD, para realização de diagnósticos médicos e prescrição de medicamentos a pacientes atendidos na Unidade de Pronto Atendimento-UPA e no Hospital da Vida</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/886/4-requerimento_004-_informacoes_-_convenio_-_pelicano.pdf</t>
+  </si>
+  <si>
+    <t>INFORMAÇÕES acerca do Convênio nº 2026TR001534, celebrado entre a Agência Estadual de Gestão de Empreendimentos — AGESUL e o Município de Dourados/MS, destinado à execução de obras de pavimentação asfáltica e drenagem de águas pluviais no Residencial Pelicano e no Jardim Carisma.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/888/requerimento_-_roupas_samu.pdf</t>
+  </si>
+  <si>
+    <t>Requerendo: as seguintes informações e documentos referentes à aquisição de vestuário destinado aos profissionais do Serviço de Atendimento Móvel de Urgência SAMU_x000D_
+1.	Cópia integral da nota fiscal referente à aquisição dos uniformes e vestuários destinados aos profissionais do SAMU; _x000D_
+2.	Relação detalhada de todos os itens que compõem o uniforme adquirido, especificando cada peça individualmente; _x000D_
+3.	Relação detalhada de todos os acessórios que integram o kit de vestuário fornecido aos profissionais; _x000D_
+4.	Quantidade adquirida de cada item de vestuário; _x000D_
+5.	Quantidade adquirida de cada acessório; _x000D_
+6.	Informação acerca da empresa fornecedora responsável pelo fornecimento dos uniformes e acessórios; _x000D_
+7.	Cópia do contrato, empenho ou instrumento administrativo correlato referente à aquisição, caso existente.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/893/requerimento_1_25-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. NILSON FRANCISCO DA SILVA, Secretário Municipal de Educação, solicitando as seguintes informações acerca das salas comerciais alugadas pela Prefeitura Municipal no Jardim Guaicurus para utilização como espaço educacional de extensão a escola Municipal Maria da Conceição Angélica.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/894/requerimento_2_25-05.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente à Sra. SHIRLEY FLORES ZARPELON, Secretária Municipal de Assistência Social, solicitando as seguintes informações quanto à concessão de benefícios eventuais de auxílio passagem e auxílio transporte no município de Dourados.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/895/requerimento_pocos_artesianos.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Marcelo Mourão-PL, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente: Sr. Marçal Gonçalves Leite Filho, Prefeito de Dourados_x000D_
+_x000D_
+Requerendo: Informações detalhadas acerca do andamento da execução da Emenda Parlamentar n.º 41810009, de autoria do Senador Nelsinho Trad, no valor de R$ 250.000,00 (duzentos e cinquenta mil reais), destinada à perfuração de poço artesiano para atendimento das comunidades indígenas do município.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/930/requerimento_solicitacao_de_plenario_noite_de_homenagens_23-06-26.pdf</t>
+  </si>
+  <si>
+    <t>Reserva do Plenário desta Casa de Leis para a realização de Sessão Solene de entrega de homenagens</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/962/requerimento_503-2026_hospital_da_vida-01_de_junho_de_2026-assinatura.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para que seja disponibilizado, em caráter de urgência, o contrato de reforma da ala vermelha do Hospital da Vida de Dourados-MS, devendo o documento conter, de forma clara e objetiva, as seguintes informações:_x000D_
+a) o orçamento da obra, com a respectiva planilha de custos e serviços previstos;_x000D_
+b) a identificação da empresa vencedora do certame licitatório, com indicação do processo licitatório e modalidade adotada; e_x000D_
+c) o prazo de conclusão da reforma, com indicação das etapas previstas e cronograma de execução.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/963/requerimento_478-2026_secretaria_de_saude_caso_denuncia_isa_uso_de_ia_25_de_maio_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Solicitação para  que sejam encaminhadas, noprazo legal, informações e documentos referentes à grave denúncia pública realizada pela_x000D_
+Vereadora Isa Jane Marcondes, no dia 19 de maio de 2026, acerca da suposta utilização deferramentas de inteligência artificial por médicos vinculados à empresa Equipe Group,prestadora de serviços médicos à Fundação de Serviços de Saúde de Dourados-MS –_x000D_
+FUNSAUD, para realização de diagnósticos médicos e prescrição de medicamentos a pacientes_x000D_
+atendidos na Unidade de Pronto Atendimento-UPA e no Hospital da Vida.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/983/requerimento_1_01_06.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. EDER FELIPE SOUZA LIMA, Diretor_x0002_Presidente da Agência Municipal de Habitação de Interesse Social – AGEHAB, solicitando as seguintes informações acerca do Programa de Desfavelização da Comunidade Santa Fé, anunciado pela Prefeitura Municipal de Dourados.</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/984/requerimento_02_01_06.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. NILSON FRANCISCO DA SILVA, Secretário Municipal de Educação, ao Sr. HÉLIO QUEIROZ DAHER, Secretário Estadual de Educação de Mato Grosso do Sul, solicitando informações acerca das tratativas envolvendo a disponibilização de terrenos e a construção de novas escolas estaduais em Dourados.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1015/requerimento-_osc.pdf</t>
+  </si>
+  <si>
+    <t>Requer à Mesa Diretora que seja formalizada a cedência do Plenário desta Casa de Leis para a realização da Capacitação "OSC Organizada – Método Prático para Captar Recursos", de propositura do Vereador Sergio Nogueira, a ser realizada no dia 17 de junho de 2026, das 8h às 12h.</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1016/requerimento_514-2026_projeto_soma_08_de_junho_de_2026-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Informações detalhadas acerca do denominado Projeto SOMA, em implementação na Guarda Municipal de Dourados-MS (GMDS), nos seguintes termos:</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_513-2026_semas_08_de_junho_de_2026_1-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Prestar as informações e enviem a documentação abaixo especificada.</t>
+  </si>
+  <si>
     <t>175</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_012.2026_ver._dalton.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a obrigatoriedade de remoção dos cabos e fiação aérea excedentes e sem uso instalados por prestadoras de serviços que operem no Município”.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/178/pl017._dill_do_povo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A INSTITUIR O PROGRAMA MUNICIPAL DE FISCALIZAÇÃO COLABORATIVA DE RESÍDUOS SÓLIDOS NO MUNICÍPIO DE DOURADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/176/projeto_de_lei_019.2026._vereador_dalton.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REALIZAÇÃO DE CAMPANHA PERMANENTE EDUCATIVA ACERCA DE CONHECIMENTOS BÁSICOS DE CIDADANIA DOS DIREITOS E DEVERES DAS CRIANÇAS E ADOLESCENTES PARA ALUNOS DAS ESCOLAS PÚBLICAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/177/pl020._inspetor_cabral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS COMPLEMENTARES PARA A CIRCULAÇÃO, SEGURANÇA, REGISTRO E FISCALIZAÇÃO DE CICLOMOTORES, BICICLETAS ELÉTRICAS E EQUIPAMENTOS DE MOBILIDADE INDIVIDUAL AUTOPROPELIDOS NO MUNICÍPIO DE DOURADOS-MS, EM CONFORMIDADE COM O CÓDIGO DE TRÂNSITO BRASILEIRO E COM A RESOLUÇÃO CONTRAN Nº 996/2023.</t>
-  </si>
-[...1 lines deleted...]
-    <t>39</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/39/projeto_de_lei_028-2026.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO ENTIDADES DE UTILIDADE PÚBLICA MUNICIPAL OS CLUBES DE TIRO E AS ESCOLAS DE FORMAÇÃO E RECICLAGEM DE VIGILANTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/41/projeto_pronto_em_pdf.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE PROJETO DE LEI_x000D_
 AUTORIZA O PODER EXECUTIVO A INSTITUIR O_x000D_
 PROGRAMA MUNICIPAL DE FISCALIZAÇÃO_x000D_
 COLABORATIVA DE RESÍDUOS SÓLIDOS NO_x000D_
 MUNICÍPIO DE DOURADOS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>47</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/47/projeto_de_lei_015-2026_farmacia_de_manipulacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE  A  MANIPULAÇÃO,  EXPOSIÇÃO  E COMERCIALIZAÇÃO  DE  PRODUTOS FARMACÊUTICOS  MAGISTRAIS  EXCLUSIVOS  EM FARMÁCIAS  COM  MANIPULAÇÃO  NO  ÂMBITO  DO MUNICÍPIO  DE  DOURADOS/MS  E  DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>51</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_190-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “DIA ROSA” NO MUNICÍPIO DE DOURADOS, CRIA O PROMIP - PROGRAMA MUNICIPAL DE INCENTIVO À PREVENÇÃO E DIAGNÓSTICO PRECOCE DE DOENÇAS GINECOLÓGICAS E MAMÁRIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>52</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/52/projeto_de_lei_009-2026_1.pdf</t>
   </si>
   <si>
     <t>DECLARA A AVIAÇÃO AGRÍCOLA COMO ATIVIDADE RELEVANTE PARA A PRODUÇÃO AGRÍCOLA NO ÂMBITO DO MUNICÍPIO DE DOURADOS -MS.</t>
-  </si>
-[...1 lines deleted...]
-    <t>83</t>
   </si>
   <si>
     <t>Marçal Gonçalves Leite Filho</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/83/pl_no_05_-_projeto_parcerias_parques.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº _x000D_
 “Institui o programa municipal “Nossa Dourados” para manutenção, reforma, construção, ampliação, paisagismo, limpeza, revitalização e conservação de praças, parques, jardins, canteiros, áreas verdes, bosques e espaços públicos comunitários do Município de Dourados - MS.”</t>
-  </si>
-[...1 lines deleted...]
-    <t>86</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/86/pl_economia_criativa.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE ECONOMIA CRIATIVA NO ÂMBITO DO MUNICÍPIO DE DOURADOS-MS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/87/pl_tradutor.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRESENÇA DE TRADUTOR E INTÉRPRETE DE LÍNGUA BRASILEIRA DE SINAIS (LIBRAS) - LÍNGUA PORTUGUESA NOS EVENTOS PÚBLICOS OFICIAIS, CULTURAIS E ARTÍSTICOS, PÚBLICOS OU PRIVADOS, REALIZADOS NO MUNICÍPIO DE DOURADOS COM EXPECTATIVA DE PÚBLICO SUPERIOR A 200 (DUZENTAS) PESSOAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/88/pl_artistas.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 5.303, DE 16 DE DEZEMBRO DE 2024 QUE “ESTABELECE A OBRIGATORIEDADE DE CONTRATAÇÃO MÍNIMA DE 30% (TRINTA POR CENTO) DE ARTISTAS LOCAIS EM MANIFESTAÇÕES CULTURAIS E/ OU EVENTOS ARTÍSTICOS, CULTURAIS, MUSICAIS, EXPOSIÇÕES E SIMILARES ORGANIZADOS PELA ADMINISTRAÇÃO PÚBLICA” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
@@ -1900,110 +9259,420 @@
 Inclusão Digital no  Município de Dourados/MS e _x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/99/declara_de_utilidade_publica_municipal_o_instituto_brasil__amazonia_de_servicos_especializados_e_saude__inbases.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O INSTITUTO BRASIL – AMAZÔNIA DE SERVIÇOS ESPECIALIZADOS E SAÚDE – INBASES</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/100/pl_no_07_-_institui_programa_de_incentivo_a_denuncias_de_infracoes_ambientais.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Incentivo à Denúncia de Infrações previstas na Lei Municipal n° 3.965/2016, que dispõe sobre o controle e a prevenção da febre amarela, da dengue, Zika Virus e Chikungunya e demais vetores de doenças e zoonoses, Lei n° 3.494/2011, que Institui a Política Municipal de Resíduos Sólidos, Lei Complementar n° 440/22, que estabelece a Politica Municipal de Meio Ambiente, quе resultem na identificação e responsabilização e estabelece recompensa ao denunciante.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>46</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/180/pl_10-_denomina_via_parque_-_avenida_dos_ipes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Via Parque no Jardim Água Boa</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/181/pl_no_11_-_2a_alteracao_no_orcamento_2026_-aldir_blanc_1.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder executivo Municipal a abrir Crédito Especial que menciona e dá outras providências.</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/190/26032026-pl-jardimdosestados-eliasishy.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de Unidade Básica de Saúde no Município de Dourados - Fica denominada Unidade Básica de Saúde Celi Lopes Figueiredo, a UBS localizada no Jardim dos Estados, na esquina da Rua Hiran Pereira de Matos com Rua Vereador Sinézio de Mattos.</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/191/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA MUNICIPAL DO ROTARY CLUB DE DOURADOS CAIUÁS</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/192/projeto_de_lei_2.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA MUNICIPAL DA AFA – ASSOCIAÇÃO FOCINHO AMIGO.</t>
+  </si>
+  <si>
+    <t>267</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/267/projeto_de_lei_ordinaria_setembro_vermelho_.pdf</t>
+  </si>
+  <si>
+    <t>Institui e inclui no Calendário Oficial de Eventos do Município de Dourados-MS o “Setembro Vermelho”, destinado à conscientização, prevenção e combate às doenças cardiovasculares; autoriza a realização de ações educativas e de mobilização social; incentiva a participação da iniciativa privada e da sociedade civil; dispõe sobre a obrigatoriedade de instalação de Desfibrilador Externo Automático (DEA) em locais de grande circulação de pessoas, em conformidade com a Lei Estadual nº 5.207, de 6 de junho de 2018; e dá outras providências.</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/330/projeto_de_lei.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE DOURADOS A FEIRA MESTRE CILSO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/336/banco_de_ideias_07042026_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a criação do_x000D_
+ Banco de Ideias no Município de Dourados_x000D_
+ e dá outras providências._x000D_
+_x000D_
+A CÂMARA MUNICIPAL DE DOURADOS, Estado de Mato Grosso do Sul, no uso de suas atribuições legais, aprova e o Prefeito Municipal sanciona a seguinte Lei:</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/337/cidades_inteligentes_07042026_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Institui diretrizes para a Política Municipal de_x000D_
+ Cidades Inteligentes e Inovação Tecnológica no_x000D_
+ Município de Dourados e dá outras providências._x000D_
+_x000D_
+A CÂMARA MUNICIPAL DE DOURADOS, Estado de Mato Grosso do Sul, no uso de suas atribuições legais, aprova e o Prefeito Municipal sanciona a seguinte Lei:</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/350/pl_-_placas_miltilingues.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O USO DOS IDIOMAS GUARANI, KAIOWÁ, TERENA E ESPANHOL NA PAISAGEM LINGUÍSTICA DE REPARTIÇÕES PÚBLICAS, EMPRESAS CONCESSIONÁRIAS DE SERVIÇOS PÚBLICOS E INSTITUIÇÕES FINANCEIRAS DO MUNICÍPIO DE DOURADOS, CONFORME ESPECIFICA, E DENOMINA-SE “LEI GRACIELA CHAMORRO”.</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/352/projeto_de_lei_inserviveis.pdf</t>
+  </si>
+  <si>
+    <t>Institui procedimento para identificação, catalogação, comunicação e destinação de bens móveis inservíveis no âmbito das escolas públicas municipais, Centros de Educação Infantil Municipal (CEIMs) e demais unidades da Administração Pública Municipal.</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/353/projeto_de_lei_placas.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a divulgação de informações relativas ao contrato de locação nos imóveis locados pela administração pública no município de Dourados e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/469/_proposta_de_projeto_de_lei_liberdade_de_pregacao_religiosa_no_ambito_do_municipio_de_dourados_ms_.docx.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a proteção da liberdade de pregação religiosa no âmbito do Município de Dourados/MS e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/475/pl_no_14_-_cria_dispositivos_lei_5451_fundo_de_saneamento_semsur.pdf</t>
+  </si>
+  <si>
+    <t>Cria dispositivos na Lei n° 5451 de 12 de março de 2026 e Lei n° 5438 de 19 de dezembro de 2025.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/488/rua_-_av_dos_ipes_-_assinada.pdf</t>
+  </si>
+  <si>
+    <t>Denominar “Avenida dos Ipês” a via parque localizada no Jardim Água Boa, entre a Rua Antônio Emílio de Figueiredo, no sentido Norte/Sul, e a Avenida Décio Martins Capilé, no sentido Sul/Norte.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/576/pl_-_15_desafetacao_-_area_parq._antenor_marins.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a desafetação de área especifica no Parque Antenor Martins</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/578/pl_16-2026_-_ldo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as Diretrizes Orçamentárias (LDO) para o exercício de 2027 e dá outras providencias</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/644/projeto_de_lei_e_anexos.pdf</t>
+  </si>
+  <si>
+    <t>“DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A ``ASSOCIAÇÃO DE TENIS DE MESA ACE PONG´´ COM SEDE NO MUNICÍPIO DE DOURADOS/MS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/645/anjosderua.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA MUNICIPAL DA ONG ANJOS DE RUA</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/646/documentos_e_projeto_do_projeto_de_utilidade_publica_podologia.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a ASSOCIAÇÃO PODOLOGIA AO ALCANCE DE TODOS – A.P.A.A.D.T., e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/650/pl_17-_regulamenta_estacionamento_rotativo.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias e logradouros públicos, do Município de Dourados/MS, estabelece suas diretrizes e princípios, autoriza a delegação do serviço público mediante concessão, disciplina a politica tarifária, mos direitos e deveres dos usuários, a fiscalização, as infrações e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/654/ok_projeto_de_lei_marcha_para_jesus.pdf</t>
+  </si>
+  <si>
+    <t>“Institui a MARCHA PARA JESUS no Município de Dourados e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/777/projeto_proibicao_de_vapes.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre medidas de proteção à saúde pública em eventos com aglomeração de pessoas no Município de Dourados, proibindo o uso de aparelhos indutores de fumaça em áreas de concentração de público, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/778/projeto_de_lei_primeira_infancia.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O MÊS DA PRIMEIRA INFÂNCIA NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE DOURADOS-MS, DEFINE O LAÇO VERDE COMO SÍMBOLO DA CAMPANHA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/821/pl_no_19-_autoriza_aporte_de_recursos_funsaud.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a fazer repasse de recursos à Fundação de Serviços de Saúde de dourados, e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/822/pl_no_18-_altera_leis_4231_4288_e_3401_-saneamento_1.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos da Lei n° 4.231, de 14 de dezembro de 2018, que institui o Plano Municipal de Saneamento Básico, e da Lei n° 4.288, de 10 de julho de 2019, que dispõe sobre a criação do Conselho Municipal de Saneamento Básico.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/861/projeto_de_lei_dia_rosa_revisado__proc_2026.docx.pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Dia Rosa” no Município de_x000D_
+Dourados, com objetivo de incentivar_x000D_
+à Prevenção e Diagnóstico Precoce_x000D_
+de Doenças Ginecológicas e_x000D_
+Mamárias e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/907/25052026-portasbancarias-eliasishy.pdf</t>
+  </si>
+  <si>
+    <t>Altera e acrescenta dispositivos na Lei nº 2.155, de 25 de setembro de 1997, que “Dispõe sobre a obrigatoriedade das Instituições Financeiras sediadas no Município de Dourados, instalarem portas de segurança com detectores de metais em suas agências e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/912/certidao_merged_1.pdf</t>
+  </si>
+  <si>
+    <t>Nomeação de Rua</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/917/pl_no_20-_altera_lei_4837_-_reurb.pdf</t>
+  </si>
+  <si>
+    <t>Cria e dá nova redação a dispositivos da Lei n° 4.837, de 30 de maio de 2022, que dispõe sobre a Regularização Fundiária Urbana (REURB) no Município de Dourados, e dá outras providências</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1013/projeto_de_lei_utilidade_publica_-_quintal_de_palmares.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a declaração de Utilidade Pública Municipal do ‘Centro Cultural de Divulgação e Valorização das Culturas Africanas e Afro-brasileiras - Quintal de Palmares’</t>
+  </si>
+  <si>
+    <t>266</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/266/projeto_tea_versao_final_refinamento_do_impacto_fiscal_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 182 da Lei Complementar nº 71, de _x000D_
+29 de dezembro de 2003, para incluir a pessoa com _x000D_
+Transtorno do Espectro Autista (TEA) e seus _x000D_
+representantes legais no rol de beneficiários de _x000D_
+isenção do IPTU.</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/297/projeto_de_lei_complementar_transacao_tributaria__-assinado.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A TRANSAÇÃO TRIBUTÁRIA</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/355/plc_no_06_-__reajustes_2026_-geral_pccrs.pdf</t>
+  </si>
+  <si>
+    <t>Concede reajuste geral de vencimentos aos servidores do Municipio de Dourados</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/512/projeto_salario.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivos na Lei Complementar Municipal nº 419, de 22 de outubro de 2021, e da Lei Complementar 469/2023 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/575/pl_c_no_07-_cria_dispositivo_conselho_funed.pdf</t>
+  </si>
+  <si>
+    <t>Cria dispositivo na Lei Complementar n° 501 de 13 de agosto de 2025, que dispõe sobre a reestruturação administrativa da Fundação Municipal de Esporte de Dourados - FUNED</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/760/plc_05_-_cria__cargo_lc_no_310_-_sem_despesa.pdf</t>
+  </si>
+  <si>
+    <t>Cria e extingue cargos efetivos na Lei Complementar n° 310, de 29 de março de 2016.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/838/pl_-_rua_jose_ferreira_do_nascimento_-_via_coletora.pdf</t>
+  </si>
+  <si>
+    <t>"Transforma em via coletora a Rua Vereador José Ferreira do Nascimento, no trecho compreendido entre a Rua Marcus Valentim Assuoti e a Av. Radialista Rogério de Sá, localizadas no bairro Campo Belo".</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/846/plc_08_-_programa_desenrola_tributos.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de regularização de débitos fiscais denominado "Desenrola Tributos, estabelece condições especiais para quitação de créditos tributários municipais, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Mesa Diretora - MESA</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_complementar_-_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Complementar nº 419, de 22 de outubro de 2021, para reenquadramento da tabela de vencimentos do cargo de Telefonista, Extinção de 1 (um) cargo efetivo de Telefonista, criação 1 (um) cargo efetivo de Analista de Sistemas e criação de 1 (um) cargo efetivo de Técnico Administrativo, em alteração ao Anexo I, Tabela C, da Lei Complementar Municipal nº 419, de 22 de outubro de 2021; e altera dispositivos da Lei Complementar nº 469, de 15 de dezembro de 2023.</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Proposta de Emenda à Lei Orgânica do Município</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/348/projeto_de_emenda_lom_-_02.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivo no art. 134.A da Lei Orgânica do Município, que dispõe sobre emendas impositivas.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/167/pdl_004.2026.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CONCESSÃO DO DIPLOMA DE HONRA AO MÉRITO DA SAÚDE.”</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/29/projeto_de_decreto_legislativo_pdf_pronto.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE PROJETO DE DECRETO LEGISLATIVO_x000D_
 _x000D_
 _x000D_
 DISPÕE SOBRE A CONCESSÃO DO DIPLOMA DE JUBILEU DE MARFIM.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/30/projeto_de_decreto_legislativo_5_maria_pronta_pdf.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE PROJETO DE DECRETO LEGISLATIVO_x000D_
 _x000D_
 _x000D_
 DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃ DOURADENSE.</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/31/projeto_de_decreto_legislativo_6_pronto_pdf.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE PROJETO DE DECRETO LEGISLATIVO_x000D_
 _x000D_
 _x000D_
 DISPÕE SOBRE A CONCESSÃO DO TÍTULO DE CIDADÃO DOURADENSE.</t>
   </si>
   <si>
-    <t>85</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/85/projeto_decreto_legislativo_-_jubileu___assinado.pdf</t>
   </si>
   <si>
     <t>DIPLOMA JUBILEU DE PORCELANA, com fundamento no Decreto Legislativo n. 936 de 12/12/2016</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/89/pd_saude_mental.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “PRÊMIO DESTAQUE EM SAÚDE MENTAL” NO MUNICÍPIO DE DOURADOS-MS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/97/coronel_ap_proposta_de_projeto_de_decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>98</t>
@@ -2044,123 +9713,840 @@
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/103/ilovepdf_merged.pdf</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/164/projeto_de_decreto_-_titulo_de_cidadao_douradense-integra.pdf</t>
   </si>
   <si>
     <t>DISPÕE  SOBRE  CONCESSÃO  DE TÍTULO DE CIDADÃO DOURADENSE.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/165/projeto_de_decreto_-_titulo_de_cidada_douradense__integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃ DOURADENSE.</t>
   </si>
   <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/296/projeto_de_decreto_legislativo__diploma_de_merito_agricola_.docx.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO_ DIPLOMA DE MÉRITO AGRICOLA_</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/299/decreto_legislativo_jubileu_de_perola_ap._auro.pdf</t>
+  </si>
+  <si>
+    <t>“Concede Diploma de Jubileu de Pérola ao Apóstolo Auro Henrique Teodoro Soster.</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/329/projeto_de_decreto_-_feira_de_cores_e_sabores.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A “FEIRA CORES E SABORES – ARTESANATO, CULTURA E TRADIÇÃO”, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/331/projeto_de_decreto_-_sra._werlaine.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE DIPLOMA DE HONRA AO MÉRITO.</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/332/projeto_de_decreto_legislativo_-_sao_cristovao.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O DIPLOMA DE MÉRITO SÃO CRISTÓVÃO, NO ÂMBITO DA CÂMARA MUNICIPAL DE DOURADOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/333/decreto_legislativo_-_maconaria_-_jubileu_de_prata_assinado.pdf</t>
+  </si>
+  <si>
+    <t>CONCESSÃO DIPLOMA DE JUBILEU DE PRATA</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/338/proposta_de_projeto_de_lei_clube_de_tiro.docx.pdf</t>
+  </si>
+  <si>
+    <t>PROPOSTA DE PROJETO DE LEI_CLUBE DE TIRO</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamentos</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/470/decreto_legislativo_contas_2017_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS REFERENTE A PRESTAÇÃO DE CONTAS ANUAL DE GOVERNO, EXERCÍCIO FINANCEIRO DE 2017, DA PREFEITURA MUNICIPAL DE DOURADOS.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/471/decreto_legislativo_contas_2018_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS REFERENTE A PRESTAÇÃO DE CONTAS ANUAL DE GOVERNO, EXERCÍCIO FINANCEIRO DE 2018, DA PREFEITURA MUNICIPAL DE DOURADOS.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/472/decreto_legislativo_contas_2019_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS REFERENTE A PRESTAÇÃO DE CONTAS ANUAL DE GOVERNO, EXERCÍCIO FINANCEIRO DE 2019, DA PREFEITURA MUNICIPAL DE DOURADOS.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/473/decreto_legislativo_contas_2020_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS REFERENTE A PRESTAÇÃO DE CONTAS ANUAL DE GOVERNO, EXERCÍCIO FINANCEIRO DE 2020, DA PREFEITURA MUNICIPAL DE DOURADOS.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/474/decreto_legislativo_contas_2021_assinado.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS REFERENTE A PRESTAÇÃO DE CONTAS ANUAL DE GOVERNO, EXERCÍCIO FINANCEIRO DE 2021, DA PREFEITURA MUNICIPAL DE DOURADOS.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/495/decreto_paula.pdf</t>
+  </si>
+  <si>
+    <t>Concede Diploma de Honra ao Mérito à senhora PAULA LEITE.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/496/docs_walquiria_bigatao.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Diploma de Honra ao Mérito a ser realizado durante Sessão Solene durante a 60ª Expoagro com o tema: Mulheres de destaque no Agronegócio.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/497/projeto_de_decreto_legislativo__termo_de_aceite__assinado.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Diploma de Honra do Mérito com o Tema “Mulheres de Destaque no Agronegócio” a Senhora Renata Barbosa Vilela, pelos relevantes serviços prestados ao agronegócio no Município de Dourados.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/498/docs_beloni.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/499/expoagro_fatima_maria_ok.pdf</t>
+  </si>
+  <si>
+    <t>Concede Diploma de Honra ao Mérito à senhora Fátima Maria Viana da Silva, em reconhecimento aos relevantes serviços prestados ao agronegócio, impulsionando o crescimento e o fortalecimento da nossa região.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/500/ester_almirao_ok.pdf</t>
+  </si>
+  <si>
+    <t>Concede Diploma de Honra ao Mérito à senhora Ester Balbuena Moraes Almirão, em reconhecimento aos relevantes serviços prestados ao agronegócio, impulsionando o crescimento e o fortalecimento da nossa região.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/501/decreto_sonia.pdf</t>
+  </si>
+  <si>
+    <t>Concede Diploma de Honra ao Mérito à senhora SÔNIA.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/528/decreto_expoagro_pronto_pdf_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Diploma de Honra ao_x000D_
+Mérito._x000D_
+A vereadora Liandra Ana Bambrilla da Silva, Presidente da_x000D_
+Câmara Municipal de Dourados, Estado de Mato Grosso do_x000D_
+Sul, faz saber que os Senhores Vereadores aprovaram e ela_x000D_
+promulga o seguinte Decreto Legislativo:_x000D_
+Art. 1º Concede Diploma de Honra ao Mérito à senhora Gisele_x000D_
+Gonçalves Martins , em reconhecimento aos relevantes serviços prestados_x000D_
+ao agronegócio, impulsionando o crescimento e o fortalecimento da nossa_x000D_
+região._x000D_
+Art. 2º Este Decreto Legislativo entra em vigor a partir desta data._x000D_
+Plenário da Câmara Municipal de Dourados/MS, 24 de abril de 2026._x000D_
+Vereador Adilson Freitas Valdez_x000D_
+União</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/557/decreto_expoagro_pronto_assinado.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Diploma de Honra ao Mérito._x000D_
+_x000D_
+_x000D_
+A vereadora Liandra Ana Bambrilla da Silva, Presidente da Câmara Municipal de Dourados, Estado de Mato Grosso do Sul, faz saber que os Senhores Vereadores aprovaram e ela promulga o seguinte Decreto Legislativo:_x000D_
+_x000D_
+_x000D_
+Art. 1º Concede Diploma de Honra ao Mérito à senhora GIANNI DIAS AGUILLAR NOGUEIRA, em reconhecimento aos relevantes serviços prestados ao agronegócio, impulsionando o crescimento e o fortalecimento da nossa região._x000D_
+Art. 2º Este Decreto Legislativo entra em vigor a partir desta data._x000D_
+_x000D_
+_x000D_
+Plenário da Câmara Municipal de Dourados/MS, 27 de abril de 2026._x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+_x000D_
+Vereador Adilson Freitas Valdez_x000D_
+União</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/571/aceite__e_oficio_expoagro_anelise...pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Honra ao Mérito à senhora Anelise Cândido de Lima Martins em reconhecimento aos relevantes serviços prestados ao agronegócio, impulsionando o crescimento e fortalecimento da nossa região.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/580/decreto_legislativo_ii-expoagro.pdf</t>
+  </si>
+  <si>
+    <t>"Concede o Diploma de Honra ao Mérito à senhora Glaciara Chucarro Machado, em reconhecimento à sua trajetória de superação, dedicação ao agronegócio e contribuição ao desenvolvimento rural do município de Dourados-MS, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/581/decreto_legislativo_iii.pdf</t>
+  </si>
+  <si>
+    <t>"Concede o Diploma de Honra ao Mérito à senhora Genifler Patricia Coturi, em reconhecimento à sua trajetória de superação, dedicação ao agronegócio e contribuição ao desenvolvimento rural do município de Dourados-MS, e dá outras providências."</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/594/pdf_laiz_violin.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Diploma de Honra ao Mérito</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/595/pdf_lais_zardo.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/596/juntada.pdf</t>
+  </si>
+  <si>
+    <t>Diploma de Honra ao Mérito do Agronegócio</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/601/decreto.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Diploma de Honra ao Mérito.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/613/projeto_de_decreto_-_sra._gedalia.pdf</t>
+  </si>
+  <si>
+    <t>Diploma de Honra do Mérito a Senhora Gedalia Ferreira de Àvila, pelos relevantes serviços prestados ao agronegócio no Município de Dourados.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/647/pdl_antonia_brum_merged_1.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE HONRA AO MÉRITO</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/648/pdl_paula_veiga_merged.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/649/ilovepdf_merged.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de Cidadão Benemérito ao Dra ANA CAROLINE LOPES PRATES</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/651/titulo_de_cidadao_douradense.pdf</t>
+  </si>
+  <si>
+    <t>Título De Cidadão Douradense</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/652/tereza_cristina_merged.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/653/maria_lurdes_pdf.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/667/adriana_peruzzi_merged.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/671/pdf_margit.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/711/jubileu_de_diamante_merged.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Diploma de Jubileu de Diamante</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/726/projeto_decreto_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE TÍTULO DE CIDADÃO DOURADENSE</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/807/jubileu_80_-_centro_espirita_amor_e_caridade.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Diploma de Jubileu de Carvalho ao ‘Centro Espírita Amor e Caridade de Dourados’</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/847/decreto_legisl_-_jubileu_-_casa_vitoria.pdf</t>
+  </si>
+  <si>
+    <t>"Concede Diploma de Jubileu de Ouro à “Casa Vitória” pela passagem dos seus 50 anos de existência".</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/897/projeto_jubileu_75_anos_igreja_presbiteriana.pdf</t>
+  </si>
+  <si>
+    <t>“Concede Diploma de Jubileu de Brilhante à Igreja Presbiteriana de Dourados”.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/911/eder_titulo.pdf</t>
+  </si>
+  <si>
+    <t>Cidadão Douradense</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/935/ilovepdf_merged_2.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/936/decreto_legislativo__jubileu_clube_indaia.pdf</t>
+  </si>
+  <si>
+    <t>CONCEDE O DIPLOMA DE JUBILEU DE CEREJA AO CLUBE INDAIÁ</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1006/decreto_cidadao_douradense_jose_ivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão Título de Cidadão Douradense ao Sr. José Ivo Fonteles</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1009/diploma_de_jubileu_de_madeira_a_escola_de_idiomas_rockfeller_language_center_pela_comemoracao_de_seus_05_anos.pdf</t>
+  </si>
+  <si>
+    <t>Diploma de Jubileu de Madeira a escola de idiomas ROCKFELLER LANGUAGE CENTER, pela comemoração de seus 05 anos</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1012/projeto_de_decreto_legislativo_pastor_denilson__termo_de_aceite.pdf</t>
+  </si>
+  <si>
+    <t>“CONCEDE DIPLOMA DE JUBILEU DE PORCELANA DE 20 ANOS DE MINISTÉRIO PASTORAL DO PASTOR DENILSON RODRIGUES FERREIRA E DÁ OUTRAS PROVIDÊNCIAS.”</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1065/decreto_jubileu_de_coral_ile_axe.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de Diploma de Jubileu de Coral ao 'Ilê Axé Angola Megemulebaona de Dourados'</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>MOAPL</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/326/mocao_-_reitoria_ufgd_1.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Dourados, por proposição dos vereadores Franklin e Elias Ishy que esta subscrevem, vem, na forma regimental, apresentar MOÇÃO DE APLAUSOS ao professor Etienne Biasotto e à professora Danielle Marques Vilela, pela expressiva vitória na consulta prévia para os cargos de reitor e vice-reitora da Universidade Federal da Grande Dourados – UFGD.</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/374/mocao_clemencio.pdf</t>
+  </si>
+  <si>
+    <t>O Poder Legislativo Douradense de acordo com as normas regimentais, por meio do Vereador Pedro Alves de Lima “Pedro Pepa”, apresenta a mesa MOÇÃO DE APLAUSO ao Senhor CLEMENCIO MARIANO DA SILVA, indígena da etnia Terena, pela passagem do DIA DO ÍNDIO e pelos seus relevantes serviços prestados representando o Esporte da Reserva Indígena de Dourados - MS.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/550/mocao_rotary_guaicurus.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Souza, no uso de suas atribuições legais e regimentais, apresenta à Mesa Diretora, após ouvido o Plenário, MOÇÃO DE APLAUSOS ao ROTARY CLUB DE DOURADOS GUAICURUS, pela passagem de seu aniversário de fundação, comemorado no dia 25 de abril, celebrando sua_x000D_
+trajetória de relevantes serviços prestados à comunidade douradense.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/991/mocao_direcao_executiva_-_indaia_assinado.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS a DIRETORIA EXECUTIVA DO CLUBE INDAIÁ/GESTÃO 2025/2027</t>
+  </si>
+  <si>
     <t>154</t>
   </si>
   <si>
     <t>MOAPO</t>
   </si>
   <si>
     <t>Moção de Apoio</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/154/oficio_11_mocao_-_ok.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Hospital Santa Cassa de Dourados para a adoção das providências necessárias à formalização da pactuação e ao aperfeiçoamento dos instrumentos de parceria entre o Município e a referida unidade, viabilizando sua integração ao Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>MOCON</t>
   </si>
   <si>
     <t>Moção de Congratulações</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/32/mocao_de_congratulacoes_rotary_aguia_dourada.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO ao Rotary Club de Dourados Águia Dourada, em razão da celebração de seu aniversário de fundação, comemorado no dia 14 de março, reconhecendo a relevante atuação da entidade em prol da comunidade douradense.</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/46/mocao_-_elias_gomes_santos_-_dia_do_medico_clinico.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo, por proposição do Vereador Sergio Nogueira – PP, nos termos regimentais vigentes, apresenta à Mesa, Moção de Congratulações ao Dr. Elias Gomes Santos, em alusão ao Dia do Médico Clínico, celebrado em 16 de março, data dedicada ao reconhecimento dos profissionais que exercem a medicina com dedicação, responsabilidade e compromisso com a vida.</t>
   </si>
   <si>
-    <t>65</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/65/mocao_-_edia_lazzarini_-_dia_nacional_do_artesao.pdf</t>
   </si>
   <si>
     <t>O Poder Legislativo, por proposição do Vereador Sergio Nogueira – PP, nos termos regimentais vigentes, apresenta à Mesa, Moção de Congratulações à Sra. Édia Lazzarini, em alusão ao Dia Nacional do Artesão, celebrado em 19 de março, data dedicada ao reconhecimento daqueles que transformam talento, criatividade e dedicação em arte e cultura, valorizando as tradições e contribuindo para o desenvolvimento econômico e social das comunidades.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/138/mocao_-_taissa_goncalves_leal_-_dia_do_medico_clinico.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações à Dra. Taissa Gonçalves Leal, em alusão ao Dia do Médico Clínico, celebrado em 16 de março, data dedicada ao reconhecimento dos profissionais que exercem a Medicina com dedicação, responsabilidade e compromisso com a vida.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/139/mocao_-_marcos_coelho_cardoso_-_dia_do_contador_de_historias.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Sr. Marcos Coelho Cardoso, em alusão ao Dia do Contador de Histórias, celebrado em 20 de março, data dedicada ao reconhecimento daqueles que, por meio da palavra, da arte e da sensibilidade, preservam memórias, despertam imaginação e promovem cultura.</t>
   </si>
   <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/197/mocao_-_elza_saude_bucal.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Sra. Elza Irala Gonzales, em alusão ao Dia Nacional da Saúde Bucal, celebrado em 20 de março, data dedicada ao reconhecimento dos profissionais que atuam na promoção, prevenção e cuidado com a saúde bucal da população, contribuindo diretamente para a qualidade de vida e o bem-estar coletivo.</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/230/mocao_-_aparecido_agente_funerario.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações ao Sr. Aparecido Carlos de Lima, em alusão ao Dia do Agente Funerário, celebrado em 17 de março, data dedicada ao reconhecimento dos profissionais que, com respeito, dignidade e sensibilidade, prestam um serviço essencial à sociedade em momentos de dor e despedida.</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/327/23032026-mocao-secod.pdf</t>
+  </si>
+  <si>
+    <t>O Poder Legislativo do Município de Dourados, de acordo com as normas regimentais, por meio do Vereador Elias Ishy de Mattos, apresenta à Mesa Diretora MOÇÃO DE CONGRATULAÇÕES à diretoria reeleita do SECOD – Sindicato dos Empregados no Comércio de Dourados e Região, para o quadriênio 2026/2030.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/429/mocao_-_marcela-_dia_do_jornalista_ok.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Sra. Marcela Alves da Silva Pagani, em alusão ao Dia do Jornalista, data dedicada ao reconhecimento dos profissionais que exercem a comunicação com ética, responsabilidade e compromisso com a informação.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/450/infectologista.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Dra. Danielle Silva de Melo, em alusão ao Dia do Médico Infectologista, celebrado em 11 de abril, data dedicada ao reconhecimento dos profissionais que atuam na prevenção, diagnóstico e tratamento de doenças infecciosas, desempenhando papel essencial na proteção da saúde pública.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/454/educacao_dos_surdos.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações ao Sr. Dawison Freitas Marques, em alusão ao Dia Nacional da Educação de Surdos, celebrado em 23 de abril, data dedicada à valorização da educação inclusiva, da Língua Brasileira de Sinais (Libras) e dos profissionais que atuam na promoção da acessibilidade e dos direitos da comunidade surda.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/458/povos_indigenas.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações ao Sr. Roberto Arce Insnard, em alusão ao Dia dos Povos Indígenas, celebrado em 19 de abril, data dedicada ao reconhecimento da história, cultura, identidade e contribuição dos povos indígenas para a formação do nosso país.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/553/equoterapia-_denise.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Sra. Denise Caramori, em reconhecimento à sua relevante atuação no Projeto Galopes de Alegria, iniciativa implantada em 28 de setembro de 2024, no Hospital Universitário da Universidade Federal da Grande Dourados – HU/UFGD.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/555/equoterapia-_silvana.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Sra. Silvana Pereira Policiano, em reconhecimento à sua relevante atuação no Projeto Galopes de Alegria, iniciativa implantada em 28 de setembro de 2024, no Hospital Universitário da UFGD, que promove ações de humanização por meio da equoterapia.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/617/enfermeira-_patricia.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Sra. Patrícia Cristaldo Boeira, em alusão ao Dia do Enfermeiro, celebrado em 12 de maio, data dedicada ao reconhecimento dos profissionais que atuam com dedicação, responsabilidade e compromisso na promoção, proteção e cuidado com a vida.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/624/dia_do_tecnico_e_auxiliar_de_enfermagem.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Sra. Anne Betina Carvalho Krul, em alusão ao Dia Nacional do Técnico e Auxiliar de Enfermagem, celebrado em 20 de maio, data dedicada ao reconhecimento dos profissionais que atuam com dedicação, responsabilidade e compromisso no cuidado direto com a vida.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/694/luis_renato-_apicultor.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações ao Sr. Luis Renato Peixoto Cavalheiro, em alusão ao Dia do Apicultor, celebrado em 22 de maio, data dedicada ao reconhecimento dos profissionais que atuam com dedicação na produção apícola, contribuindo para o desenvolvimento sustentável, preservação ambiental e fortalecimento da agricultura.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/695/ezelinda_-_costureira.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Sra. Ezelinda Flores Ferreira, em alusão ao Dia da Costureira, celebrado em 25 de maio, data dedicada ao reconhecimento das profissionais que, com talento, dedicação e criatividade, transformam tecidos em arte, trabalho e sustento para inúmeras famílias.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/775/capitao_roledo_bombeiro.pdf</t>
+  </si>
+  <si>
+    <t>Mesa, Moção de Congratulações ao Capitão Bombeiro Militar Carlos Roledo e à equipe da Defesa Civil Estadual de Mato Grosso do Sul, em reconhecimento ao relevante trabalho humanitário, social e operacional desenvolvido no enfrentamento à epidemia de chikungunya nas comunidades indígenas de Dourados e Itaporã.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/776/denise-_trajetoria_profissional.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Sra. Denise Pereira de Melo, em reconhecimento à sua relevante trajetória profissional, social e missionária desenvolvida no município de Dourados, marcada pelo cuidado com as pessoas, defesa da inclusão e compromisso com o serviço ao próximo.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/869/dia_do_pedagogo-_viriginia.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Sra. Virginia Moraes dos Santos, em alusão ao Dia do Pedagogo, celebrado em 20 de maio, data dedicada ao reconhecimento dos profissionais que exercem com dedicação, sensibilidade e compromisso a missão de educar, orientar e transformar vidas por meio do conhecimento.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/967/priscila_da_silva_ccz.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Sra. Priscila da Silva, coordenadora do Centro de Controle de Zoonoses (CCZ) de Dourados/MS, em reconhecimento ao comprometimento, responsabilidade e pronto atendimento à solicitação da comunidade referente à limpeza e manutenção de imóvel abandonado, nas proximidades da Associação de Pais e Amigos dos Excepcionais – APAE de Dourados.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/970/angela_sophia.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à pequena Angela Sophia Araújo Ximenes, em reconhecimento à expressiva conquista nacional ao entrar para o RankBrasil – Livro dos Recordes Brasileiros como a mais jovem Miss de concurso em agência de modelos do Brasil, levando o nome de Dourados/MS ao cenário nacional desde os seus primeiros meses de vida.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1054/igreja_cci.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Congratulações à Igreja C.C.I. Dios de Paz Dourados, pela celebração de seu 3º aniversário de implantação no município de Dourados/MS, comemorado em 04 de junho de 2026, em reconhecimento à sua relevante atuação espiritual, social e comunitária junto à população hispano-falante da região.</t>
+  </si>
+  <si>
+    <t>MOPES</t>
+  </si>
+  <si>
+    <t>Moção de Pesar</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/606/mocao_de_pesar.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar FABRÍCIO JOSÉ GREGO ROCHA</t>
+  </si>
+  <si>
     <t>157</t>
   </si>
   <si>
     <t>MOHON</t>
   </si>
   <si>
     <t>Moção Honrosa</t>
   </si>
   <si>
     <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/157/mocao_honrosa__-_joseane_manfrin_casarin_-_assinada.pdf</t>
   </si>
   <si>
     <t>MOÇÃO HONROSA A SRA. JOSEANE MANFRIN CASARIN EM RECONHECIMENTO PELOS SERVIÇOS PRESTADOS À EDUCAÇÃO</t>
+  </si>
+  <si>
+    <t>EMADI</t>
+  </si>
+  <si>
+    <t>Emenda Aditiva</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/780/emenda_projeto_do_rotativo.pdf</t>
+  </si>
+  <si>
+    <t>“Acrescenta dispositivo ao Projeto de Lei nº 17/2026, para prever obrigações mínimas da concessionária quanto à manutenção, conservação, nivelamento, sinalização e pintura das vagas integrantes do Sistema de Estacionamento Rotativo Pago.”</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/806/emenda_ao_projeto_de_lei_do_estacionamento_2-assinado.pdf</t>
+  </si>
+  <si>
+    <t>"Acrescenta o art. 10-A ao Projeto de Lei n.º 17/2026, que Institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias, áreas e logradouros públicos do Município de Dourados/MS, para estabelecer obrigações de infraestrutura física como contrapartida da concessionária, incluindo recuperação de pavimento, sinalização viária, implantação de ciclofaixas e instalação de paraciclos e áreas de estacionamento para bicicletas e ciclomotores."</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/809/emenda_parquimetro.pdf</t>
+  </si>
+  <si>
+    <t>Altera e acrescenta dispositivos ao Projeto de Lei nº 67/2026, que Institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias e logradouros públicos do Município de Dourados/MS, estabelece suas diretrizes e princípios, autoriza a delegação do serviço público mediante concessão, disciplina a política tarifária, os direitos e deveres dos usuários, a fiscalização, as infrações e dá outras providências.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/810/emenda.pdf</t>
+  </si>
+  <si>
+    <t>“Altera e acrescenta dispositivos ao Projeto de Lei nº 67/2026, que institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias e logradouros públicos do Município de Dourados/MS, para disciplinar áreas especiais de estacionamento, regras de funcionamento, obrigações da concessionária, prestação de contas, fiscalização e campanhas educativas.”</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/811/emenda_parquimetro_2.pdf</t>
+  </si>
+  <si>
+    <t>Altera e acrescenta dispositivos ao Projeto de Lei nº 67/2026, que “institui o Sistema de Estacionamento Rotativo Pago de Veiculos em vias, áreas e logradouros públicos do Município de Dourados/MS, estabelece suas diretrizes e princípios, autoriza a delegação do serviço público mediante concessão,_x000D_
+disciplina a política tarifária, os direitos e deveres dos usuários, a fiscalização, as infrações e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/813/emenda_parquimetro_2.pdf</t>
+  </si>
+  <si>
+    <t>Altera e acrescenta dispositivos ao Projeto de Lei nº 67/2026, que “institui o Sistema de Estacionamento Rotativo Pago de Veiculos em vias, áreas e logradouros públicos do Município de Dourados/MS, estabelece suas diretrizes e princípios, autoriza a delegação do serviço público mediante concessão, disciplina a política tarifária, os direitos e deveres dos usuários, a fiscalização, as infrações e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/814/emenda_ok_01.pdf</t>
+  </si>
+  <si>
+    <t>“Altera dispositivos ao Projeto de Lei nº 67/2026, que institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias e logradouros públicos do Município de Dourados/MS, para disciplinar áreas especiais de estacionamento, regras de funcionamento, obrigações da concessionária, prestação de contas, fiscalização e campanhas educativas.”</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/815/emenda_ok_02.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/816/emenda_ok_04.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/817/emenda_ok_05.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/818/emenda_03_ok.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/819/emenda_ok.pdf</t>
+  </si>
+  <si>
+    <t>“Acrescenta dispositivo ao Projeto de Lei nº 67/2026, que institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias e logradouros públicos do Município de Dourados/MS, para disciplinar áreas especiais de estacionamento, regras de_x000D_
+funcionamento, obrigações da concessionária, prestação de contas, fiscalização e campanhas educativas.”</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/820/emenda_ok_2.pdf</t>
+  </si>
+  <si>
+    <t>“Acrescenta dispositivo ao Projeto de Lei nº 67/2026, que institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias e logradouros públicos do Município de Dourados/MS, para disciplinar áreas especiais de estacionamento, regras de funcionamento, obrigações da concessionária, prestação de contas, fiscalização e campanhas educativas.”</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/862/emenda_ao_plc_012-2026_-_desenrola_tributos.pdf</t>
+  </si>
+  <si>
+    <t>"Acresce texto ao art. 4º do Projeto de Lei Complementar n. 12/2026 que Institui o Programa de Regularização de Débitos Fiscais denominado “Desenrola Tributos”, estabelece condições especiais para quitação de créditos tributários municipais e dá outras providências”</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/900/20_-_a.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA AO PROJETO DE LEI N. 67/2026_x000D_
+_x000D_
+"Acresce o art. 20-A do Projeto de Lei n.º 67/2026, , que Institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias, áreas e logradouros públicos do Município de Dourados/MS."</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/901/18-a.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA AO PROJETO DE LEI N. 67/2026_x000D_
+_x000D_
+"Acresce o art. 18-A do Projeto de Lei n.º 17/2026, que Institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias, áreas e logradouros públicos do Município de Dourados/MS."</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/902/19-b.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA N.º ___/2026 AO PROJETO DE LEI N.º 67/2026_x000D_
+_x000D_
+"Fica acrescido do artigo 19-B do projeto de Lei n.º 67/2026, que Institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias, áreas e logradouros públicos do Município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/904/14_-_a_-_com_franklin.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA N.º ___/2026, AO PROJETO DE LEI N.º 67/2026_x000D_
+_x000D_
+"Altera a redação do artigo 14 do projeto de Lei n.º 67/2026, que Institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias, áreas e logradouros públicos do Município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/905/21_com_franklin.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA N.º ___/2026 AO PROJETO DE LEI N.º 67/2026_x000D_
+_x000D_
+"Fica modificado o parágrafo 01 e 02 e acrescido de parágrafos, 03, 04, 05, 06 ao artigo 21, do projeto de Lei n.º 67/2026, que Institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias, áreas e logradouros públicos do Município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/908/emenda_aditiva_n._06_artigo_19-a__-assinado.pdf</t>
+  </si>
+  <si>
+    <t>" fica acrescido do artigo 19-A do projeto de Lei n.º 17/2026, que Institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias, áreas e logradouros públicos do Município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/909/emenda_aditiva_n._03_artigo_13_o__-assinado.pdf</t>
+  </si>
+  <si>
+    <t>" fica acrescido de parágrafos ao artigo 13 do projeto de Lei n.º 17/2026, que Institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias, áreas e logradouros públicos do Município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>EMMOD</t>
+  </si>
+  <si>
+    <t>Emenda Modificativa</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/812/emenda_parquimetro_1.pdf</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>CJLR - Comissão de Justiça, Legislação e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/187/proposta_de_emenda_modificativa_assinado_1.pdf</t>
+  </si>
+  <si>
+    <t>Modifica o inciso II do art. 6º do Projeto de Lei nº 045/2026, para assegurar expressamente o direito ao contraditório e à ampla defesa nos procedimentos de apuração de infrações.</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/899/art._8_com_franklin.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA AO PROJETO DE LEI N. 67/2026_x000D_
+_x000D_
+"Altera o art. 8 do Projeto de Lei n.º 67/2026, que Institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias, áreas e logradouros públicos do Município de Dourados/MS."</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/903/art._10.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA AO PROJETO DE LEI N. 67/2026_x000D_
+_x000D_
+"Altera o parágrafo único do artigo 10 do projeto de Lei n.º 67/2026, que Institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias, áreas e logradouros públicos do Município de Dourados/MS.”</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/906/14_-_modificativa.pdf</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA N.º ___/2026 AO PROJETO DE LEI N.º 67/2026_x000D_
+_x000D_
+"Altera a redação do artigo 14 do projeto de Lei n.º 67/2026, que Institui o Sistema de Estacionamento Rotativo Pago de Veículos em vias, áreas e logradouros públicos do Município de Dourados/MS.</t>
+  </si>
+  <si>
+    <t>PSUB</t>
+  </si>
+  <si>
+    <t>Projeto Substitutivo</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/720/nome_de_rua_-_ari_artuzi.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI SUBSTITUTIVO AO PROJETO DE N. 061/2026 que “Dispõe sobre a denominação de Rua “Avenida dos Ipês” a Via Parque localizada no Jardim Água Boa”</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/577/363fd79c-d116-45e8-8676-4c85d45af165.pdf</t>
+  </si>
+  <si>
+    <t>Senhora Presidente. Eméritos Vereadores. Com permissivo legal no § I-, do artigo 43, c/c inciso II, do artigo 66, ambos da Lei Orgânica do Município, comunico a Vossa Excelência que resolvi VETAR PARCIALMENTE o autógrafo do projeto de Lei n° 242/2025 que "Dispõe sobre a manipulação, a exposição e a comercialização de produtos farmacêuticos magistrais exclusivos em farmácias com manipulação no âmbito do município de Dourados-MS</t>
+  </si>
+  <si>
+    <t>DEN</t>
+  </si>
+  <si>
+    <t>Denúncia</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/954/denuncia_isa_marcondes._23.02.2026.pdf</t>
+  </si>
+  <si>
+    <t>Denúncia apresentada pelo Senhor Wagner Batista da Silva, protocolada sob o n° 878, em 23/02//2026, em desfavor da  Vereadora Isa Jane Marcondes,  a qual solicita providências de acordo com o que estabelece o Decreto-Lei n° 201/1967</t>
+  </si>
+  <si>
+    <t>http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1002/denuncia_vereadora_isa_jane_n._914.pdf</t>
+  </si>
+  <si>
+    <t>Denúncia apresentada pela senhora Irionetti Fátima Ferreira, protocolada sob o nº 914 em 16/03/2026, qual solicita providências de acordo com o que estabelece o Decreto-Lei n° 201/1967.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2464,68 +10850,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1/indicacao_jardim_colibri_11032026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/2/indicacao_jardim_maracana_11032026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/3/indicacao_vila_santo_andre_11032026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/4/indicacao_360-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/5/indicacao_361-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/6/indicacao_362-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/7/iluminacao_publica_-_rua_olympio_de_azambuja_-_sitiocas_campo_belo_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/8/praca_paraguaia_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/9/recapeamento_asfaltico_-__rua_alemanha_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/10/indicacao_363-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/11/documento1_avenida_canaa_12032026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/12/indicacao_ii_plano_12032026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/13/indicacao_12_1_1pronta.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/22/pdf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/23/indicacao_13pronta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/24/indicacao_centro_pop.docx_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/25/indicacao__iluminacao_publica_no_bairro_jardim_colibri.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/26/indicacao__instalacao_de_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/27/indicacao_solicitacao_de_manutencao_das_quadras_de_volei_de_praia_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/28/troca_de_lampada_jardim_climax_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/33/indicacao_1_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/34/indicacao_jardim_climax_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/35/troca_de_lampadas_jardim_monaco_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/36/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/37/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/38/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/40/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/42/indica_reforma_de_calcada_escola_alicio_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/43/indica_sinalizacao_entrada_do_esplanda_guaicurus.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/44/indica_led_esplanada.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/45/indica_asflato_rua_gelcy_teixeira_pq._nacaos_i.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/53/indicacao_sinalizacao_ruas_altos_do_indaia_e_jd_das_primaveras_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/54/indicacao_chacara_castelo_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/55/indicacao_rua_andre_gomes_brandao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/56/indicacao_marcleino_entrada_travessao_castelo_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/57/indicacao_01_de_2026_ao_prefeito_marcal_pedindo_a_limpeza_dos_bueiros_da_br_163_vila_vargas_e_vila_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/58/indicacao_ar_condicionado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/59/indicacao_asfalto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/60/indicacao_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/61/lombada.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/62/placa_de_pare_paissandu.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/63/recapeamento.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/64/tapa-buracos_floriano_brum.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/66/indicacao_01_-_16-03.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/67/indicacao_02_-_16-03.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/68/indicacao_03_-_16-03.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/69/indicacao_04_-16-03.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/70/indicacao_1__1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/71/1_indicacao_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/72/2_indicacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/73/3_indicacao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/74/4_indicacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/75/indicacao_-_coqueiros.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/76/20._indicacao_020_-_tapa_buraco_-_jardim_italia_e_vila_hilda.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/77/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/78/indicacao_-_distrito_verde.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/79/indicacao_398-2026-manutencao_de_asfalto_vila_popular.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/80/indicacao_398-2026-manutencao_de_asfalto_vila_popular.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/81/indicacao_400_-2026_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/82/indicacao_401-2026_tapa_buracos_-jardim_colibri_e_outros.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/84/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/94/indicacao_cidade_jardim_i_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/95/indicacao_vila_progresso_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/96/indicacao_parque_alvorada_19032026_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/104/pdf_indicacao_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/105/pdf_indicacao_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/106/indicacao_1_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/107/troca_de_lampada_rua_joao_pessoa_assinado_protocolado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/108/indicacao_word_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/109/sitioca_campina_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/110/indicacao_405-2026_recapeamento-assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/111/indicacao_altos_do_indaia_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/112/indicacao_406-2026_assistencia_social_-assinada.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/113/indicacao_407-2026_agetran-assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/114/indicacao_408-2026_tapa_buracos_assinatura.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/115/1_indicacao_para_8_sessao.._2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/116/2_indicacao_para_a_8_sessao_1_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/117/3_indicacao_para_a_8_sessao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/118/4_indicacao_para_8_sessao_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/119/praca_reinaldo_segundo_verdugo_lizama_-_timbrado_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/120/recuperacao_de_bueiro_-_rua_belo_horizonte_x_rua_waldomiro_do_amaral_-_timbrado_-pdf_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/121/tapa_buraco_-_rua_martin_ebert_-_pdf_-_ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/122/duplicacao_antonio_emilio_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/123/mutirao_contra_chikunguya_regiao_souza.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/124/indicacao_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/125/redutor_sinalizacao_br_163_sitiocas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/126/substituicao_caixas_de_agua.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/127/indica_adequacao_de_pavimentacao_flor_de_lis_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/128/indica_escola_greenville.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/129/indicacao_semaforo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/130/indica_ref._e._manoel_santiago.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/131/indicacao_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/132/indica_pavimentacao_vl.mariana.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/133/ind_23-03-1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/134/ind_23-03-2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/135/ind_23-03-3.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/136/ind_23-03-4.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/137/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/140/placa_de_pare_rua_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/141/santa_fe.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/142/tapa-buracos_rua_cesario_domingues_peres.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/143/modelo_indicacao_vila_valderez_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/144/troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/145/indicacao_05__23-03.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/146/indicacao_06___23-03.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/147/indicacao_07__23-03.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/148/indicacao_08___23-03.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/149/23-indicacao-023-iluminacao_publica_-_campo_dourado_e_4_plano.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/150/24-indicacao-024-_tapa_buraco_-_ciro_melo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/151/23032026-ind-repassesagecold.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/152/23032026-ind-vereadoraguiar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/153/indicacao_limpeza_na_rua_frei_antonio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/158/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/159/indicacao__encascalhamento_no_bairro_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/160/indicacao__marginal_na_avenida_guaicurus.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/161/solicitacao_de_tapa_buracos_no_residencial_indaia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/162/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/163/indicacao_escola_loide.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/166/23032026-ind-programaprotege.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/173/23032026-ind-paichiquito.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/48/requerimento_402-2026_iman_sobre_o_tratamento_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/49/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/50/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/155/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/156/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/171/requerimento_felit_2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_012.2026_ver._dalton.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/178/pl017._dill_do_povo.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/176/projeto_de_lei_019.2026._vereador_dalton.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/177/pl020._inspetor_cabral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/39/projeto_de_lei_028-2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/41/projeto_pronto_em_pdf.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/47/projeto_de_lei_015-2026_farmacia_de_manipulacao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_190-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/52/projeto_de_lei_009-2026_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/83/pl_no_05_-_projeto_parcerias_parques.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/86/pl_economia_criativa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/87/pl_tradutor.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/88/pl_artistas.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/90/pl_audiovisual.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/91/pl_grafite.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/92/pl_eventos.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/93/inclusao_digital_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/99/declara_de_utilidade_publica_municipal_o_instituto_brasil__amazonia_de_servicos_especializados_e_saude__inbases.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/100/pl_no_07_-_institui_programa_de_incentivo_a_denuncias_de_infracoes_ambientais.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/180/pl_10-_denomina_via_parque_-_avenida_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/167/pdl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/29/projeto_de_decreto_legislativo_pdf_pronto.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/30/projeto_de_decreto_legislativo_5_maria_pronta_pdf.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/31/projeto_de_decreto_legislativo_6_pronto_pdf.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/85/projeto_decreto_legislativo_-_jubileu___assinado.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/89/pd_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/97/coronel_ap_proposta_de_projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/98/diploma_de_honra_ao_merito_da_saude_ao_dr._rogerio_rodrigues_cisneiro.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/101/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/102/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/103/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/164/projeto_de_decreto_-_titulo_de_cidadao_douradense-integra.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/165/projeto_de_decreto_-_titulo_de_cidada_douradense__integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/154/oficio_11_mocao_-_ok.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/32/mocao_de_congratulacoes_rotary_aguia_dourada.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/46/mocao_-_elias_gomes_santos_-_dia_do_medico_clinico.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/65/mocao_-_edia_lazzarini_-_dia_nacional_do_artesao.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/138/mocao_-_taissa_goncalves_leal_-_dia_do_medico_clinico.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/139/mocao_-_marcos_coelho_cardoso_-_dia_do_contador_de_historias.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/157/mocao_honrosa__-_joseane_manfrin_casarin_-_assinada.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1/indicacao_jardim_colibri_11032026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/2/indicacao_jardim_maracana_11032026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/3/indicacao_vila_santo_andre_11032026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/4/indicacao_360-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/5/indicacao_361-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/6/indicacao_362-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/7/iluminacao_publica_-_rua_olympio_de_azambuja_-_sitiocas_campo_belo_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/8/praca_paraguaia_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/9/recapeamento_asfaltico_-__rua_alemanha_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/10/indicacao_363-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/11/documento1_avenida_canaa_12032026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/12/indicacao_ii_plano_12032026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/13/indicacao_12_1_1pronta.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/22/pdf.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/23/indicacao_13pronta.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/24/indicacao_centro_pop.docx_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/25/indicacao__iluminacao_publica_no_bairro_jardim_colibri.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/26/indicacao__instalacao_de_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/27/indicacao_solicitacao_de_manutencao_das_quadras_de_volei_de_praia_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/28/troca_de_lampada_jardim_climax_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/33/indicacao_1_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/34/indicacao_jardim_climax_patrolamento.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/35/troca_de_lampadas_jardim_monaco_assinado.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/36/indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/37/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/38/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/40/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/42/indica_reforma_de_calcada_escola_alicio_terra_roxa.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/43/indica_sinalizacao_entrada_do_esplanda_guaicurus.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/44/indica_led_esplanada.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/45/indica_asflato_rua_gelcy_teixeira_pq._nacaos_i.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/53/indicacao_sinalizacao_ruas_altos_do_indaia_e_jd_das_primaveras_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/54/indicacao_chacara_castelo_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/55/indicacao_rua_andre_gomes_brandao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/56/indicacao_marcleino_entrada_travessao_castelo_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/57/indicacao_01_de_2026_ao_prefeito_marcal_pedindo_a_limpeza_dos_bueiros_da_br_163_vila_vargas_e_vila_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/58/indicacao_ar_condicionado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/59/indicacao_asfalto.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/60/indicacao_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/61/lombada.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/62/placa_de_pare_paissandu.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/63/recapeamento.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/64/tapa-buracos_floriano_brum.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/66/indicacao_01_-_16-03.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/67/indicacao_02_-_16-03.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/68/indicacao_03_-_16-03.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/69/indicacao_04_-16-03.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/70/indicacao_1__1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/71/1_indicacao_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/72/2_indicacao.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/73/3_indicacao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/74/4_indicacao.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/75/indicacao_-_coqueiros.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/76/20._indicacao_020_-_tapa_buraco_-_jardim_italia_e_vila_hilda.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/77/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/78/indicacao_-_distrito_verde.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/79/indicacao_398-2026-manutencao_de_asfalto_vila_popular.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/80/indicacao_398-2026-manutencao_de_asfalto_vila_popular.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/81/indicacao_400_-2026_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/82/indicacao_401-2026_tapa_buracos_-jardim_colibri_e_outros.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/84/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/94/indicacao_cidade_jardim_i_assinado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/95/indicacao_vila_progresso_assinado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/96/indicacao_parque_alvorada_19032026_assinado.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/104/pdf_indicacao_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/105/pdf_indicacao_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/106/indicacao_1_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/107/troca_de_lampada_rua_joao_pessoa_assinado_protocolado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/108/indicacao_word_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/109/sitioca_campina_verde_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/110/indicacao_405-2026_recapeamento-assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/111/indicacao_altos_do_indaia_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/112/indicacao_406-2026_assistencia_social_-assinada.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/113/indicacao_407-2026_agetran-assinado.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/114/indicacao_408-2026_tapa_buracos_assinatura.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/115/1_indicacao_para_8_sessao.._2.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/116/2_indicacao_para_a_8_sessao_1_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/117/3_indicacao_para_a_8_sessao.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/118/4_indicacao_para_8_sessao_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/119/praca_reinaldo_segundo_verdugo_lizama_-_timbrado_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/120/recuperacao_de_bueiro_-_rua_belo_horizonte_x_rua_waldomiro_do_amaral_-_timbrado_-pdf_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/121/tapa_buraco_-_rua_martin_ebert_-_pdf_-_ok.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/122/duplicacao_antonio_emilio_figueiredo.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/123/mutirao_contra_chikunguya_regiao_souza.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/124/indicacao_redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/125/redutor_sinalizacao_br_163_sitiocas.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/126/substituicao_caixas_de_agua.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/127/indica_adequacao_de_pavimentacao_flor_de_lis_.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/128/indica_escola_greenville.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/129/indicacao_semaforo.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/130/indica_ref._e._manoel_santiago.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/131/indicacao_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/132/indica_pavimentacao_vl.mariana.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/133/ind_23-03-1.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/134/ind_23-03-2.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/135/ind_23-03-3.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/136/ind_23-03-4.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/137/indicacao_02.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/140/placa_de_pare_rua_cuiaba.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/141/santa_fe.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/142/tapa-buracos_rua_cesario_domingues_peres.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/143/modelo_indicacao_vila_valderez_2_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/144/troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/145/indicacao_05__23-03.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/146/indicacao_06___23-03.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/147/indicacao_07__23-03.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/148/indicacao_08___23-03.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/149/23-indicacao-023-iluminacao_publica_-_campo_dourado_e_4_plano.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/150/24-indicacao-024-_tapa_buraco_-_ciro_melo.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/151/23032026-ind-repassesagecold.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/152/23032026-ind-vereadoraguiar.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/153/indicacao_limpeza_na_rua_frei_antonio.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/158/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/159/indicacao__encascalhamento_no_bairro_jardim_primavera.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/160/indicacao__marginal_na_avenida_guaicurus.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/161/solicitacao_de_tapa_buracos_no_residencial_indaia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/162/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/163/indicacao_escola_loide.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/166/23032026-ind-programaprotege.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/173/23032026-ind-paichiquito.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/183/indicacao_364-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/184/indicacao_367-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/185/indicacao_366-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/186/indicacao_365-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/193/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/194/indicacao_anel_viario_perimetral_norte_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/196/1_indicacao_-_altos_do_indaia_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/201/indicacao_parque_das_nacoes_ii_assinado.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/202/indicacao_jardim_colibri_cruzamento_ceim_bertilo_assinado.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/203/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/204/modelo_indicacao_26-1_assinado.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/205/indicacao_parque_dos_coqueiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/206/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/207/indicacao_26-3_assinado.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/208/tapa_buracos_no_jardim_florida_ii.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/209/sessao_9a_-_limpeza_de_terreno_jd._carisma.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/210/sessao_9a__iluminacao_publica_no_bairro_jardim_canaa_4.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/211/sessao_9a_-__tapa_buracos_no_jardim_arapongas_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/212/boca_de_dragao_-_timbrado_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/213/patrolamento_e_cascalhamento_entrada_e_saida_-_bairro_altos_da_lagoa_-_timbrado_assinado.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/214/ceim_celso_de_almeida_assinada.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/215/monte_siao_assinada.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/216/campo_de_futebol_do_canaa_i__assinada.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/217/escola_socrates_assinada.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/218/indicacao_416-2026_agetran_-assinado.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/219/indicacao_415-2026_iluminacao_publica_assinado.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/220/indicacao_418-2026_reforma_de_calcamento_rua_joao_candido_camara-assinado.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/221/indica_led_jd._guaicurus.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/222/indica_patro._vl._sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/223/indica_pavimentacao_vl._sao_jorge_izzat_bussuan.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/224/indica_posto_ass._social_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/225/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/226/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/227/modelo_indicacao_bertilo_assinado.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/228/indicacao_419-2026_agentes_comunitarios_de_saude_assinada.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/229/06.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/231/reforma_ceim-_decio_rosa_bastos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/232/tampa_de_bueiro-_oliveira_marques.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/233/tapa-buracos-_gaspar_de_alencastro.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/234/troca_de_lampadas-_cesario_domingues_perez.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/235/ind_30-03_-_0001.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/236/ind_30-03_-_0002.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/237/ind_30-03_-_0003.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/238/ind_30-03_-_0004.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/239/indicacao_09_30-03.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/240/indicacao_10_30-03.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/241/indicacao_11_30-03.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/242/indicacao_12_30-03.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/243/campanha_escorpioes.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/244/fabio_luis_analise_planejamento.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/245/mao_unica_ceim_dejanira.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/247/4_indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/248/1_indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/249/3_indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/250/campanha_faixa_elevada.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/251/indicacao_troca_lampadas.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/252/indicacao_2_9sessao.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/253/indicacao_3_9sessao.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/254/indicacao_1_9sessao.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/255/indicacao_4_9sessao.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/256/indicacao_placas_de_rua.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/257/indicacao_tapa_buraco_joao_paulo_ii.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/258/indicacao_sinalizacao_horizontal.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/259/taynai_asinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/260/indicacao_semaforo_ediberto.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/261/28-indicacao-028-_pedido_de_reforco_de_policiamento_-_vila_toscana.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/262/27_-_indicacao_027_-_pedido_de_limpeza_e_rocada_-_chacaras_trevo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/263/26-indicacao-026-_recapeamento_da_rua_floriano_brum.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/264/25-indicacao-025_-_quebra_mola_-_rua_aurora_augusta.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/268/indicacao_altos_do_indaia_assinado.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/269/indicacao_jardim_guaicurus_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/270/indicacoes_06-03-8.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/271/indicacoes_06-03-7.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/272/indicacao_jardim_guaicurus_iluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/273/indicacao_07.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/274/indicacoes_06-03-5.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/275/indicacoes_06-03-6.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/276/dedetizacao_-_ceim_maria_do_rosario_sechi_-pdf_aas.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/277/ilumincao_publica_-_rua_joao_pessoa_861-pdf__ass.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/278/tapa_buraco-srg.moises_soares_da_silva-cratera-pdf-ass.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/279/indicacao_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/280/indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/281/indicacaopdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/282/indicacao_vila_toscana_assinado.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/283/indicacao_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/284/indicacao_ponto_de_onibus_upa_assinado.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/285/limpeza_tunel_parque_assinado.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/286/ind_06-4_-_0001.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/287/ind_06-4_-_0002.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/288/ind_06-4_-_0003.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/289/ind_06-4_-_004.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/290/indica_led_greenville.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/291/indica_esgoto_pq._nacoes_ii.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/292/indica_ubs_seleta.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/293/indica_placas_nome_de_ruas.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/300/modelo_indicacao_jardim_guaicurus_assinado.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/301/reforco_na_seguranca_publica__bairro_vila_toscana.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/302/patrolamento_e_encascalhamento_no_jardim_monte_libano.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/303/solicitacao_de_patrolamento_.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/304/analise_de_licenca_ambiental__sistema_de_esgotamento_sanitario_do_residencial_indaia.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/305/placa_de_pare_rua_antonio_elias.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/306/retirada_de_quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/307/rocada_e_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/308/troca_de_lampada_e_retirada_de_fios.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/309/4_indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/310/3_indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/311/1_indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/312/indicacao_01_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/313/troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/314/indicacao_02_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/315/2_indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/316/tapa_buracos_no_parque_alvorada.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/317/tapa_buracos_2.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/318/posto_de_saude_2.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/321/indicacao_425-2026_tapa_buraco_06_de_abril_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/322/indicacao_426-2026__agetran_06_de_abril_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/323/indicacao_427-2026_iluminacao_publica_06_de_abril_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/324/revitalizacao_da_praca_2.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/325/indicacao_03_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/328/indicacao_07_tapa_buracos_manoel_santiago.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/339/instalacao_e_padronizacao_de_placas_de_identificacao_de_ruas_em_toda_a_extensao_do_municipio_de_dourados_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/340/substituicao_de_lampadas_queimadas_e_manutencao_completa_da_iluminacao_publica_em_toda_a_extensao_da_rua_austria_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/341/pavimentacao_asfaltica_do_trecho_da_rua_orestes_davila_lima_na_extensao_da_rua_suecia_nas_proximidades_da_tv_rit_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/342/servicos_de_rocada_limpeza_geral_na_area_da_usina_velha_localizada_na_vila_sao_luiz_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/343/indicacoes_2026-15.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/344/indicacoes_2026-16.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/345/indicacoes_2026-177.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/346/indicacoes_2026-18.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/347/indicacoes_13_de_abril_-__residencial_guassu.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/349/indicacao_centro_assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/356/tapa_buracos_rua_evaristo_assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/357/limpeza_vila_santa_catarina_assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/358/tapa_buraco_rua_das_figueiras_assinado..pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/359/indicacao_08_mao_unica_na_em_maria_da_conceicao_angelica.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/360/indicacao_de_semaforo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/361/asfaltamento_no_parque_dos_jequitibas_.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/362/construcao_de_caixas_para_escoamento_de_agua_na_chacara_cidelis_sessao_11o.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/363/instalacao_de_um_semaforo_no_jardim_agua_boa_sessao_11o.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/364/solicitacao_de_tapa_buracos_no_jardim_monte_libano_sessao_11o.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/365/indicacao_431-2026_lombada_eletronica_escola_-assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/366/indicacao_432-2026__quebra_molas_13_de_abril_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/367/indicacao_433-2026-_iluminacao_publica_13_de_abril_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/368/troca_de_lampadas_parque_alvorada_assinado.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/369/construcao_de_pista_de_caminhada_no_jardim_sao_pedro_sessao_12_o.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/370/instalacao_de_sistema_de_iluminacao_publica_no_campo_belo_iii___sessao_12o.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/371/indicacao_de_supressao_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/372/instalacao_de_iluminacao_publica_na_br-163_sessao_12.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/373/limpeza_no_corredor_publico_no_monte_carlo_sessao_12.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/375/indicacoes_13_de_abril_-__terrenos_regiao_noroeste.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/376/indicacoes_13_de_abril-_manutencao_de_vias_nao_pavimentadas_do_panambi.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/377/indicacao_de_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/378/indicacoes_13_de_abril-_rua_20_de_dezembro__manutencao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/379/indicacao_09_limpeza_na_rua_joao_gois.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/380/indicacoes_13_de_abril-_travessao_do_eusebio_panambi.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/381/indicacao_de_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/382/indicacao_10_limpeza_e_rocada_no_maconhao.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/383/iluminacao_publica_pdf.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/384/operacao_tpa-buraco-rua_eduardo.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/385/subistituicao_da_palaca_pare_pdf.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/386/faixa_de_pedestres-ceim.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/387/operacao_tapa-buraco-recapeamento_asfaltico_rua_eurides_de_mattos_pedro-so.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/388/revitalizacao_da_praca_antonio_joao-av-_marcelino_pires_centro..pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/389/cemiterio_word_indicacao_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/390/indicacao_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/391/indicacao_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/392/indicacao_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/393/indicacao_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/395/indicacao_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/396/indicacao_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/397/praca_ari_artuzzi_word_indicacao_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/398/troca_de_lampadas_parque_dos_coqueiros_assinado.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/399/indica_acao_comunitaria_bairros.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/400/indica_pavimenta_panambi.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/401/indica_quebra_mola_oliveira_com_general.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/402/indica_tapa_buraco_recp._sta_brigida.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/403/indica_led_jd._ibirapuera.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/404/indica_quebra_mola_rua_rio_brilhante.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/405/tapa_buracos_terra_roxa_assinado.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/406/indica_tapa_buraco_jd._murakami.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/407/indica_patro._pq._jequitibas.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/408/atendimento_oftalmo_pai.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/409/reabertura_marginal_norte_da_avenida_guaicurus.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/410/indicacao_cohab_ii_assinado.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/411/recapeamento_rua_filinto_muller__parque_das_nacoes_i.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/412/residencial_arezzo.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/413/ceim_austrilio_ferreira_de_souza.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/414/rua_rio_brilhante.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/415/ubs_ceim_e_escola_jardim_dos_buritis.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/416/ind_13-04_-_01_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/417/ind_13-04_-_02.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/418/ind_13-04_-_03.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/419/ind_13-04_-_04.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/420/ind_13-04_-_05.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/421/indicacoes_13_de_abril-_tapa_buraco_joaquim_santos_verissimo.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/422/indicacoes_13_de_abril-_via_parque_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/423/aeroporto.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/424/limpeza_terrenos_baldios_izzat_bussuan.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/425/ind_13-04_-_06.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/426/recapeamento_oliveira_marques.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/427/reforma_ceim-_ramao_vital_viana.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/428/indicacoes_13_de_abril-_jardim_pelicano.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/430/reforma_ceim-_sebastiana_vieira_soares.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/431/tapa-buracos_rua_brasil.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/432/6_indicacao_troca_lampada_canaa3_assinado.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/433/2_indicacao_-_tapa_buraco_rua_alberto_leopoldo_de_la_cruz_assinado.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/434/3_indicacao_-_tapa_buraco_luiz_egidio_assinada.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/435/8_indicacao_-_em_luiz_antonio_assinado.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/436/4_indicacao_-_tapa_buraco_vereador_aguiar_de_souza_assinado.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/437/temporizadores_no_semaforo.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/438/7a_indicacao_recapeamento_av_indaia_assinado.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/439/5_indicacao_-_poda_de_arvore_eulalia_pires.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/440/1_indicacao_-_bueiros_-_rua_ingazeiro_assinado.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/441/troca_de_lampada_c6.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/442/posto_da_guarda.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/443/redutor_de_velocidade.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/444/rocada_ubs.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/445/semaforo.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/446/tapa_buraco_jardim_itaipu.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/447/tapa_buraco_vila_industrial.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/448/indicacao_16__13-04-2026.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/449/luz_001_2026.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/451/indicacao_17__13-04-2026.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/452/indicacao_18__13-04-2026.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/453/indicacao_19__13-04-2026.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/455/indicacao_20__13-04-2026.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/456/indicacao_21__13-04-2026.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/457/indicacao_22__13-04-2026.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/459/indicacao_23__13-04-2026.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/460/29-indicacao-029-_sanesul_-tampa_de_esgoto_-_rr._goncalo_nunes_siqueira_entre_a_r._abdias_frazao_do_nascimento_e_a_r._alameda_dos_rubis_bairro_bnh_iv_plano.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/461/31-indicacao-031-_pedido_-_semaforo_-_rua_mozart_calheiro_antiga_w5_com_vereador_aguiar_de_souza_acesso_ao_izidro_pedroso.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/462/32-indicacao-032-_pedido_de_limpeza_rocada_-_r._rua_hiran_pereira_de_matos_entre_a_r._manoel_santiago_e_r._ver._sinesio_de_matos.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/463/33-indicacao-030-_pedido_de_asfalto_-_rit.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/464/indicacao_canaa_iv_limpeza_assinado.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/465/indicacao_01_11_sessao.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/466/placa_de_motos.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/467/posto_de_saude_ampliacao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/476/1.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/477/indicacao_09_limpeza_na_rua_joao_gois.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/478/indicacao_parque_rego_dagua_assinado.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/479/modelo_indicacao_11_asfalto_e_drenagem_para_a_rua_joao_demaman_filho_e_rua_ramao.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/480/indicacao_rua_dos_missionarios_assinado.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/481/indicacao_elber_moreira_veron.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/482/indicacao_rua_raul_frost_assinado.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/483/indicacoes_2026-21.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/484/indicacoes_2026-20.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/485/indicacoes_2026-19.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/486/indicacoes_2026-18.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/487/troca_de_lampadas_rua_ramona_da_silva_pedroso_assinado.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/489/indicacao_parque_dos_ipes_assinado.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/490/recapeamento_das_ruas_do_4_plano.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/491/sanesul_vazamento_parque_do_lago_i_.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/492/tapa_buraco_-rua_austria_pdf.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/493/ilumincao-publica-rua_jose_domingos_baldasso.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/494/pintura_e_rocada_do_cein_pdf.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/502/sessao_13a_-_limpeza_de_boca_de_lobo_no_bairro_estrela_vera.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/503/sessao_13a_-_instalacao_de_redutor_de_velocidade_no_bairro_jardim_america..pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/504/limpeza_dos_bueiros_altos_da_alvorada.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/505/sessao_13a_-_tapa_buracos_no_jardim_piratininga.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/506/sessao_13a_-_tapa_buraco_no_bairro_harrison_figueredo_2.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/507/indicacao_15_bosque_e_area_de_campo_jadim_do_bosque-canaa_iv.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/508/semaforo_dom_redovino.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/509/tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/510/limpeza_ze_tabela.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/511/aumento_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/513/indicacao_pdf_8_assinado.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/516/indicacao_439-2026_iluminacao_publica_24_de_abril_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/517/indicacao_440-2026_tapa_buracos_24_de_abril_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/518/indicacao_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/519/3_indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/520/indicacao_442-2026_troca_bandeira_do_brasil_23_de_abril_de_2026_-assinado.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/521/indicacao_16_limpeza_da_area_atras_da_aagd..pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/522/indicacao_441-2026-limpeza_urbana_24_de_abril-assinado.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/523/4_indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/524/2_indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/525/indicacao_pdf6_assinado.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/526/indicacao_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/527/1_indicacao_assinada.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/529/indicacao_1_24-04.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/530/indicacao_2_24-04.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/531/indicacao_3_24-04.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/532/indicacao_4_24-04.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/535/indica_duplicacao_general_osorio.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/536/ind_26-04_-_0001.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/537/indica_semaforo_monte_alegre_com_wanilton_fianamore.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/538/indica_faixa_elevadas_escolas_e_ubs.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/539/ind_26-04_-_0003.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/540/ind_26-04_-_0002.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/542/indicacao_28__27-04-26.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/543/vagas_patinetes.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/544/onibus_no_aeroporto.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/545/distrito_de_indapolis.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/546/indicacao_25__27-04-2026.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/547/hotel_dourados_park.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/548/indicacao_27__27-04-2026.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_26__27-04-2026.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/551/placa_de_pare-_rua_januario_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/552/cemiterio_de_animais.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/554/limpeza_de_terreno.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/556/ind_26-04_-_0004.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_rua_haiti_1.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/559/indicacao_sitioca_ouro_fino_1.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/560/indicacoes_2026-23.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/561/indicacoes_2026-24.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_vila_almeida_assinado.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/563/indicacao_de_semaforo.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_17_tapa_buraco_jardim_monaco..pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao_terra_roxa_assinado.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_de_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_da_praca_do_canaa_iii_assinado.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/568/indicacoes_2026-26.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/569/indicacoes_2026-22.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/570/indica_acao_comunitaria_vila_rosa.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/572/operacao_tapa-buraco-rua_barnabe_minhos_pdf.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/573/limpeza_e_rocada_na_ponte_na_rua_aurora_augusta_de_mattos_-_vila_aurora-.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/574/iluminacao_pubilca-rua_garrincha-.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/582/modelo_indicacao_troca_de_lampadas_coronel_noronha_assinado.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/583/indicacao__29042026_cabos_fios_aparelhos_na_rede_assinado.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/584/indicacao_29042026_boca_de_lobo_marcelino_assinado.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/585/sessao_14a_-_solicitacao_de_estudo_de_sinalizacao_de_transito_no_jardim_tropical.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/586/indicacao_pdf__1assinado.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/587/modelo_indicacao_troca_de_lampadas_rua_salustiano_assinado.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/588/sessao_14a_-_manutencao_de_iluminacao_no_parque_antenor_martins.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/589/sessao_14a_-_asfaltamento_na_vila_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/590/sessao_14a_-_solicitacao_de_acoes_para_controle_surto_de_escorpioes_em_terreno_baldio_no_bairro_jardim_independencia.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/591/modelo_indicacao_arvore_assinado.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/593/modelo_indicacao_troca_de_lampadas_green_ville_assinado.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/597/indica_pavimentacao_rua_nelson_matos_anel_viario.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/598/indica_patr._casc._trav._lagoa_panambi.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/599/indica_totens_de_seguranca.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/600/indica_adequacao_de_pavimentacao_rotatoria_esplanada.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/602/indicacao_18_iluminacao_rede_da_avenida_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/603/banheiros_parque_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/604/rocada_canteiro.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/605/iluminacao.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/607/ind_04-05_-_01.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/608/ind_04_-05_-_02.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/609/indicacao_29__04-05-26.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/610/indicacao_24__27-04-2026_proxima.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/611/indicacao_30__04-05-26.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/612/ind_04_-05_-_03.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/615/ind_04_-05_-_04.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_31__04-05-26.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/619/br-_163.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/620/escola_armando_campos_belo.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/621/limpeza_de_terreno-_rua_delfino_garrido.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/622/placa_de_pare-_rua_filinto_muller.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/625/indicacao_453-2026_asfalto_bnh_04_plano_i-assinado.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/626/indicacao_450-2026_agetran_04_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/627/indicacao_454-2026_ponto_de_onibus_e_banheiro_parque_dos_ipes_04_de_maio_de_2026_1-assinado.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/628/indicacao_01_04-05.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/629/indicacao_02_04-05.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/630/indicacao_03_04-05.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/631/indicacao_04_04-05.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/632/asfalto_travessao_do_castelo.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/634/monte_alegre_boca_de_dragao_mercado_pires.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/635/lampadas_antigas.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/636/residencial_idelfonso_pedroso.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/637/asfalto_travessao_do_castelo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/638/indicacao_19_poda_de_arvore_ceim_vera_martines.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/639/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/640/35-indicacao-035-_pintura_de_quebra-molas_-_rua_sao_franscisco.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/641/36-indicacao-036-_bnh_iv_plano_-_rua_iracema_e_abdias.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/642/37-indicacao-037-_equoterapia_-_pma.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/655/indicacao_rua_antonio_luis_marra_assinado.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/656/indicacao_rua_rita_carolina_farias_de_almeida_assinado.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/657/indicacoes_2026-1.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/658/indicacoes_2026-2.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/659/indicacao_2026_-_4.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/660/indicacoes_2026-5.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/661/indicacao_cidadania_6_assinada.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/662/indicacao_rua_olga_de_lima_melgarejo_assinado.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/663/indicacao_de_tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/664/indicacoes_de_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/665/sessao_15a_-_asfaltamento_no_parque_das_nacoes_i.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/666/sessao_15a_-_vistoria_tecnica_remocao_de_obstrucao_e_restabelecimento_de_via_no_jardim_santa_fe.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/668/indicacao_pdf_11_assinado.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/669/indicacao_pdf_12_assinado.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/670/operacao_tapa_buraco_-_cruzamento_da_av._hayel_bon_faker_com_a_rua_espanha.ok.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/672/indicacao_jd_santa_fe_1.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/673/sessao_15a_-_solicitacao__de_escoamento_e_encanamento_do_bairro_jardim_do_bosque_antigo_canaa_iv.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/674/sessao_15a_-_tapa_buracos_no_jardim_florida_ii.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/675/indicacao_pdf_13_assinado.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/676/boca_de_dragao_ok_1.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/677/iluminacao_ok_ok_1.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/678/indicacao_retirada_de_arvore_jd_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/679/indicacao_jd_tapa_buracos_iii_plano_assinado.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/680/indica_abertura_guard_rail_ms_156.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/681/indica_praca_vival_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/682/indica_recap._ms_274_indapolis.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/683/indica_semaforo_rua_mato_grosso.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/684/indicacao_retirada_de_arvorecanaa_ii....pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/685/2_indicacao_-_tapa_buracos_rua_segio_vlamir_assinada.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/686/3_indicacao_-_limpeza_bueiro_rua_eulalia_pires_lavanderia_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/687/4_indicacao_-_limpeza_corrego_rua_liberdade_assinada.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/688/indicacao_32__11-05-26.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/689/indicacao_33___11-05-26.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/690/indicacao_34___11-05-26.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/691/indicacao_462-2026_redutor_de_velocidade_11_de_maio_de_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/692/indicacao_463-2026_pavimentacao_asfaltica_11_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/693/indicacao_464-2026_cascalhamento_11_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/696/onibus-_canaa_3.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/697/placa_de_pare-_rua_antonio_elias.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/698/recapeamento-_clovis_cersozimo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/699/tapa-buracos_floriano_brum.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/700/indicacao_35____11-05-26.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/701/zona_de_interesse_tecnologico.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/702/expoagro.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/703/jd_maracana.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/704/tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/705/quebra-molas.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/706/extensao_do_servico_do_lixo_aldeia.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/707/reativacao_usina_massa.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/708/rua_leonidas_alem_bnh_iv.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/709/santos_dumont_e_jose_josino_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/712/indicacao_1_11-05.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/713/indicacao_2_11-05.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/714/indicacao_3_11-05.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/715/indicacao_4_11-05.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/718/indicacao_465-2026_calcadas_e_boca_de_lobo_11_de_maio_de_2026-assinado-correto.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/721/drenagem_2.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/722/indicacao_-_semaforo_br463campo_dourado.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/723/38-indicacao-038_-_quebra_mola_-_rua_aley_machado.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/724/39-indicacao-039-_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/727/1_indicacao_av_jose_moreno_assinada.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/728/indicacao_pdf_10_assinado.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/729/indicacao_lampada_guaicurus_assinado.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/730/indicacao_iluminacao_escola_municipal_agrotecnica_padre_andre_capelli_assinado.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/731/indicacao_jardim_santa_maria_iluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/732/indicacoes_2026-32.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/733/indicacoes_2026-33.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/734/indicacoes_2026-34.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/735/indicacoes_2026-35.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/736/indicacao_iluminacao_vila_cachoeirinha_assinado.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/737/indicacao_20_redutor_de_velocidade_escola_presidente_vargas.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/738/indicacao_poda_de_arvore..pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/739/modelo__escola.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/740/modelo_tapa_buraco_cloves_pdf.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/741/modelo_iluminacao_pdf.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/742/sessao_16a_-_solicitacao_de_encascalhamento_e_patrolamento_no_jardim_santa_fe.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/743/sessao_16a_-_solicitacao_de_limpeza_e_rocada_as_margens_da_via_no_parque_das_nacoes_i.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/744/sessao_16a_-_solicitacao_de_operacao_tapa-buracos_no_izidro_pedroso.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/745/sessao_16a_-_solicitacao_de_tapa_buracos_na_rua_rangel_torres.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/746/indicacao_pdf_14_assinado.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/747/indicacao_semaforo..pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/748/indicacao_tapa_buracos_rua_monte_legre_..pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/749/indicacoes_de_troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/750/indicacao_de_poda_de_arvore.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/751/indicacao_pdf_15_assinado.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/752/indicacao_pdf_17_assinado.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/753/indica_regul._e_pavim._vl._sao_jorge.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/754/indica_cobertura_ponto_onibus.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/755/indica_pavimentacao_rua_nelson_matos_anel_viario.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/756/indica_recap._gal._osorio.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/757/patrolamento_e_cascalhamento_vila_sao_pedro.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/758/tapa_buracos_jardim_monaco_em_dourados.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/759/limpeza_de_boca_de_dragao_rua_filinto_muller.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/761/indicacao_tapa_buracos_..pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/762/tapa-buraco.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/763/transito_erasmo_braga_.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/764/missao_calebe.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/765/troca_de_lampadas_.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/766/novo_autoclave_-_cuiabazinho.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/769/rocada_-_corredor_5.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/770/semaforo_3_tempos.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/771/sinalizacao-_escola_ceminha.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/772/tapa-buracos_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/773/bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/774/tapa-buraco_e_troca_de_lampadas_.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/779/indicacao_25-05-2026.01.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/782/1_indicacao_-_limpeza_bueiro_joaquim_teixeira_alves_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/784/2_indicacao_-_tapa_buraco_gaspar_da_silva_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/785/indicacao_471-2026__faixa_elevada_18_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/786/indicacao_472-2026_semaforo_18_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/787/indicacao_473-2026_sinalizacao_18_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/788/indicacao_474-2026__tapa_buraco_18_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/789/indicacao_36_____18-05-26.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/790/indicacao_37_____18-05-26.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/791/indicacao_38_____18-05-26.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/792/indicacao_39_____18-05-26.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/793/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/794/indicacao_2.pdf_.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/795/indicacao_3_.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/796/indicacao_4_.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/797/bueiro_limpa_e_dourados_prevenida.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/798/chacaras_coqueiros.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/799/reforma_ubs_panambi.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/800/tapa_buracos_indapolis.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/801/manutencao_de_bocas_de_bueiro_e_indaia.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/802/40-indicacao-040-_canaa_i.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/803/42-indicacao-041_-_rua_dos_trabalhadores_bairro_ibiza.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/804/43-indicacao-043_-_transito_-_parque_ii.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/805/41-indicacao-041-pedido_ao_dnit_-_implantacao_de_iluminacao_central_br_463.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/808/4_indicacao_-_tapa_buracos_frei_antonio_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/823/indicacao_25-05-2026.02.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/824/indicacao_25-05-2026.03.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/827/indicacao_igreja_sao_carlos_assinado.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/828/indicacao_joao_paulo_ii_assinado.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/829/indicacao_asfalto_noberto_jardim_ibirapuera.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/830/indicacao_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/831/indicacao_4_assinado.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/832/indicacao_pdf_19_assinado.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/833/indicacao_pdf_20_assinado.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/834/indicacao_25-05-2026.04.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/835/iluminacao_publica_-_rodovia_163.docx_pdf_ass.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/836/limpeza_e_manutencao_das_bocas_de_dragao_-_rua_joaquim_teixeira_alves_com_a_rua_quintino_bocaiuva.pdf_ass.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/837/operacao_tapa-buraco_-_rua_arthur_frantz_-_parque_alvorada.tim_asss.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/839/3_indicacao_-_tapa_buracos_clovis_cersozimo_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/840/sessao_17a_-_estudo_de_viabilidade_para_ligacao_viaria_entre_a_avenida_greenville_e_a_rua_zuleica_rasselem_chaves.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/841/sessao_17a_-_solicitacao_de_manutencao_de_iluminacao_publica_no_bairro_canaa_ii.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/842/sessao_17a_-_solicitacao_reforco_da_seguranca_publica_no_bairro_jardim_ibirapuera.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/843/indicacaoparque_dos_coqueiros_assinada.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/844/indicacao_limpeza_e_rocada_josue_garcia_pires_assinado.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/845/sessao_17a_-_solicitacao_de_fiscalizacao_e_providencias_no_bairro_recanto_do_bosque.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/848/ruas_nao_pavimentadas_jardim_canaa_i.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/849/ruas_nao_pavimentadas_vitoria.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/850/3a_indicacao_-_tapa_buracos_rua_auro_dias.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/851/2_indicacao_-tapa_buracos_e_limpeza_de_bueiros_na_rua_lauro_moraes_de_mattos.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/852/1a_indicacao_-_limpeza_bueiros_e_tapa_buracos_rua_eulalia_pires.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/853/iluminacao_jd_piratininga.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/854/indicacao_chacara_california..pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/855/br_463_obras.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/857/indicacao_479-2026__unei_25_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/858/indicacao_482-2026_pavimentacao_asfaltatica_25_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/859/indicacao_483-2026_tapa_buracos_25_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/860/indicacao_485-2026_asfalto__25_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/863/ceim_jd_vitoria.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/864/simplificacao_ilumina_dourados.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/865/mao_unica_monte_alegre.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/866/indicacao_40_____25-05-26.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/867/indicacao_41_____25-05-26.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/868/indicacao_42_____25-05-26.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/870/extensao_do_bueiro_kairos_i_e_ii.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/871/maria_mecia_machado_bosque_das_araras.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/872/regulamentacao_parques.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/873/sinalizacao_guaicurus.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/874/44-indicacao-044-patrolamento_e_cascalhamento_-_r._francisco_mecchi_filho.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/875/indica_sinalizacao_e_fechamento_de_acesso_irregular_ms_156.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/876/indica_esgoto_vila_erondina.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/877/indica_passarelas_escolas.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/878/indica_posto_saude_campina_verde.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/879/patrolamento_e_casacalhamento.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/880/indicacao_redutor_velocidade.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/881/placa_de_pare-_rua_manoel_santiago.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/882/recapeamento-_bnh_4o_plano.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/883/troca_de_lampadas_rua_31_de_marco.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/884/43-indicacao-043-iluminacao_publica_-_condomio_itabira.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/885/indicacao_bueiro.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/887/45-indicacao-044_-_transito_-_sinalizacao_-_rua_olga.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/889/indicacao_1_25-05.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/890/indicacao_2_25-05.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/891/indicacao_3_25-05.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/892/indicacao_4_25-05.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/896/25052026-ind-postes-transporte-coletivo.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/898/indicacao_21_-_revitalizacao_sinalizacao_viaria_jardim_ibirapuera.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/913/indicacao_rua_dos_coqueiros_no_jardim_colibri_iluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/914/indicacao_rua_antonio_vieira_lima_greenville_tapa_buraco_assinado.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/915/indicacao_rua_gaspar_da_silva_no_jardim_londrina_tapa_buraco_assinado.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/916/indicacao_canaa_3_e_flamboyant.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/918/indicacao_rua_humaita_jardim_santo_andre_iluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/919/indicacao_01-06-2026.01.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/920/indicacao_01-06-2026.02.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/921/indicacao_01-06-2026.03.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/922/indicacao_01-06-2026.04.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/923/tim_inplantacao_de_calcadas_1.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/924/tim_limpeza_e_retirada_de_entulhos_-_rodovia_ivo_anunciato_cersosimo_-_ms-379.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/925/tim_operacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/926/indicacao_pdf_21_assinado.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/927/indicacao_pdf_22_ass.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/928/indicacao__arvore_jardim_marcia_assinado.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/929/poda_de_arvore_vila_sao_luiz_assinado.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/931/sessao_18a_-_solicitacao_de__iluminacao_publica_no_bairro_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/932/sessao_18a_-_esclarecimento_sobre_o_projeto_de_asfaltamento_no_parque_alvorada.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/933/sessao_18a_-_solicitacao_de__iluminacao_publica_no_bairro_estrela_vera.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/934/sessao_18a_-_problema_de_drenagem_no_vival_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/937/indicacao_retirada_de_placa_vira_lata_bar_assinado.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/938/indicacao_pdf_23ass....pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/939/semaforo_na_rua_ciro_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/940/semaforo_na_rua_ciro_1_assinada.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/941/indicacao_pdf_24_ass.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/942/semafora_na_br_463_campo_dourado.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/943/limpeza_das_ruas_altos_do_indaia.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/944/tapa_buracos_jardim_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/945/rua_eloina_fidelis.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/946/sinalizacao-_associacao_assind_guateka.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/947/sinalizacao-_ms_156.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/948/tapa_buracos_rego_dagua.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/949/tapa_buracos_panambi.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/950/2_indicacao_-_tapa_buraco_e_limpeza_bueiro_rua_das_mangueiras.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/951/3_indicacao_-_limpeza_de_bueiros_na_rua_othon_marques_de_moraes.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/952/1_indicacao_-_lamparada_rua_iguassu_em_frente_ee_ramona.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/953/4_indicacao_-_tapa_buracos_e_limpeza_de_bueiros_na_rua_augusto_ribeiro_da_silva.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/955/indicacao_491-2026_recapeamento_01_de_junho_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/956/indicacao_492-2026_rocada_e_limpeza_01_de_junho_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/957/indicacao_493-2026_reforma_de_calcada_01_de_junho_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/958/indicacao_489-2026__agetran_01_de_junho_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/959/reestruturacao_emendas_impositivas.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/960/cobertura.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/961/escoamento_de_agua_-_mercado_pires_e_vibes.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/964/boca_de_lobo_-_clarice.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/965/indicacao_43_____01-06-26.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/966/indicacao_44_____01-06-26.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/968/indicacao_45_____01-06-26.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/969/indicacao_46_____01-06-26.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/971/eco_ponto_regiao_norte_dourados.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/972/iluminanacao_guaicurus_green_ville_e_dioclecio_artuzi.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/973/indica_praca_harrison_dioclecio_greenville.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/974/48-indicacao-048-_tapa_buraco_-_rua_claudio_fioramonte_com_augusto_quadros_-_jardim_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/975/indica_fresa_marginal_156_residencial_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/976/santa_luzia_sao_vicente_sao_francisco_vila_vargas.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/977/recapeamento_rua_jose_valerio.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/978/indica_energia_fotovoltaica_predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/979/47-indicacao-047-_rua_elthon_johann.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/980/46_-_indicacao_046_-_pedido_de_limpeza_-_travessa_-_joao_demaman.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/981/indica_sinalizacao_monte_alegre_ginasio_municipal.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/982/indicacao_01_01_06.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/985/troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/986/tapa-buracos.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/987/indicacao_rua_gaspar_da_silva_no_jardim_londrina_tapa_buraco_assinado.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/988/indicacao_novo_horizonte_boca_de_dragao_assinada.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/989/indicacao_rua_clotilde_holidio_pedroso_greenville_assinada.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/990/indicacao_santa_maria_iluminacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/992/indicacao_08-06-2026.03.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/993/indicacao_08-06-2026.04.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/994/indicacao_08-06-2026.02.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/995/indicacao_08-06-2026.01.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/996/indicacao_jd_paulista_assinada.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/997/indicacao_castelo_sj_assinado.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/998/instalacao_de_conjunto_semaforico_-_rua_eulalia_pires_x_rua_osmar_farias_leite.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/999/manutencao_da_ponte_na_aldeia_indigena_jaguapiru_localizado_na_rua_dos_caiuas_neste_municipio_1.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1000/operacao_tapa-buraco_na_rua_gustavo_adolfo_pavel_no_trecho_que_corre-spondem_as_ruas_toshinobu_katayama_e_avenida_hayel_bon_faker.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1001/indicacaoparque_rincao_assinado.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1003/indica_alargamento_fernando_ferrari.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1004/indica_refor._escola_nelson_de_araujo.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1005/indica_reforma_pq._ipes.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1007/indica_sinalizacao_rua_monte_alegre_com_natal.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1008/sessao_19a_-_solicitacao_de_manutencao_de_iluminacao_publica_na_vila_sao_braz.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1010/sessao_19a_-_solicitacao_de_estudo_tecnico_para_instalacao_de_redutor_de_velocidade_no_jardim_novo_horizonte.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1011/sessao_19a_-_solicitacao_de_limpeza_e_rocada_no_bairro_canaa_ii.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1014/sessao_19a_-__solicitacao_de_recapeamento_asfaltico_no_jardim_paulista.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1019/indicacao_vila_industrial_assinado.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1020/iluminacao_atras_do_dourados_park_hotel.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1021/manutencao__da_rua_natal_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1022/manutencao_de_boca_de_dragao_rua_natal.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1023/indicacao_pdf_25ass.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1024/indicacao_pdf22_ass.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1025/douradao.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1026/chacara_riqueza_-_elza.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1027/indicacao_pdf_27_ass.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1028/ceim_tempo_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1029/indicacao_508-2026_via_parque_08_de_junho_de_2026-correta-assinado.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1030/indicacao_510-2026__limpeza_08_de_junho_de_2026_1-assinado.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1031/indicacao_511-2026_tapa_buraco_08_de_junho_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1032/indicacao_512-2026_iluminacao_publica_08_de_junho_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1033/indicacao_pdf_28_ass.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1034/area_de_lazer_jd_vitoria.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1035/praca_da_juventude.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1036/recapeamento-_joao_vicente_ferreira.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1037/revitalizacao-_ceper_ii_plano.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1038/troca_de_lampadas.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1039/iluminacao_pista_baliza.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1040/tapa-buraco.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1041/casa_abrigo.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1042/49-indicacao-049-_pedido_-_semaforo_-_rua_palmeira_com_a_20_de_dezembro.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1043/50-indicacao-050-_canaa_i.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1044/indicacao_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1045/limpeza.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1046/perfuracao_horizontal_direcional_sanesul.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1047/cobertura_quadra_de_tenis_ceper_iii_plano.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1048/melhorias_vila_toscana.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1049/rua_ponta_pora_mao_unica_estudos.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1050/indicacao_47_____08-06-26.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1051/indicacao_48_____08-06-26.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1052/indicacao_49_____08-06-26.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1053/indicacao_50_____08-06-26.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1055/indicacao_1_08-06.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1056/indicacao_2_08-06.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1057/1a_indicacao_-_troca_lampadas_rua_frei_antonio.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1058/3a_indicacao_-_tapa_buracos_na_rua_coronel_ponciano.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1059/4a_indicacao_-_tapa_buracos_e_limpeza_rua_espanha_-_altos_das_paineiras.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1060/2a_indicacao_-_limpeza_bueiros_rua_rene_miguel.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1061/0806_-_indicacao_-_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1062/indicacao_terminal_rodoviario.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1063/0806_-_indicacao_-_vicente_lara.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1064/0806_-_indicacao_-_educandario.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/48/requerimento_402-2026_iman_sobre_o_tratamento_das_arvores.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/49/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/50/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/155/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/156/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/171/requerimento_felit_2026.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/188/modelo_requerimento_tendas_pque_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/189/requerimento_420-2026_secretaria_de_educacao_escola_weimar_assinado.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/198/requerimento1_9sessao.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/199/requerimento2_9sessao.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/200/requerimento_422-2026__saude_assinado.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/246/_requerimento_praca_antonio_joaoassinado.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/265/requerimento_rodovia_entre_dourados_ao_panambi_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/294/requerimento_421-2026__professores_secretaria_de_educacao_assinado.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/295/requerimento_424-2026_complementar_iman_-assinatura.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/319/requerimento_01_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/320/requerimento_02_10a_sessao.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/334/requerimento_-_homengens_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/335/requerimento_-_feira_cores_e_sabores.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/351/requerimento_430-2026_-progressao_gmd_-assinado.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/354/requerimento_429-2026_ccz_-assinado.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/468/requerimento_02_11_sessao.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/514/requerimento_438-2026_aparelhos_de_raio_x_corredores_da_upa-assinado.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/515/requerimento_444-2026_novo__iman_24_de_abril_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/533/requerimento_1_24-04.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/534/requerimento_2_24-04.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/618/requerimento-_maio_laranja_26.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/623/requerimento_446-2026_sobre_a_empresa_nexus_04_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/633/requerimento_447-2026_tenda_parque_dos_ipes_04_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/716/requerimento_1_11-05.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/717/requerimento_2_11-05.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/725/2-requerimento_002-_informacoes_-__agesul.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/767/br-463.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/768/requerimento_acs.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/781/requerimento_470-2026_sobre_empresa_nova_upa_e_hv_18_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/783/requerimento_476-2026_coronel_ponciano_18_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/825/3-requerimento_003-_informacoes_-_normativas_e_limites_aplicados_no_entorno_de_penitenciaria_estadual_-_ped_-_sejusp_e_agepen.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/826/18052026-req-guaicurus.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/856/requerimento_478-2026_secretaria_de_saude_caso_denuncia_isa_uso_de_ia_25_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/886/4-requerimento_004-_informacoes_-_convenio_-_pelicano.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/888/requerimento_-_roupas_samu.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/893/requerimento_1_25-05.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/894/requerimento_2_25-05.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/895/requerimento_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/930/requerimento_solicitacao_de_plenario_noite_de_homenagens_23-06-26.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/962/requerimento_503-2026_hospital_da_vida-01_de_junho_de_2026-assinatura.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/963/requerimento_478-2026_secretaria_de_saude_caso_denuncia_isa_uso_de_ia_25_de_maio_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/983/requerimento_1_01_06.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/984/requerimento_02_01_06.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1015/requerimento-_osc.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1016/requerimento_514-2026_projeto_soma_08_de_junho_de_2026-assinado.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1017/requerimento_513-2026_semas_08_de_junho_de_2026_1-assinado.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/175/projeto_de_lei_012.2026_ver._dalton.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/178/pl017._dill_do_povo.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/176/projeto_de_lei_019.2026._vereador_dalton.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/177/pl020._inspetor_cabral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/39/projeto_de_lei_028-2026.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/41/projeto_pronto_em_pdf.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/47/projeto_de_lei_015-2026_farmacia_de_manipulacao.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/51/projeto_de_lei_190-2025.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/52/projeto_de_lei_009-2026_1.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/83/pl_no_05_-_projeto_parcerias_parques.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/86/pl_economia_criativa.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/87/pl_tradutor.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/88/pl_artistas.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/90/pl_audiovisual.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/91/pl_grafite.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/92/pl_eventos.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/93/inclusao_digital_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/99/declara_de_utilidade_publica_municipal_o_instituto_brasil__amazonia_de_servicos_especializados_e_saude__inbases.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/100/pl_no_07_-_institui_programa_de_incentivo_a_denuncias_de_infracoes_ambientais.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/180/pl_10-_denomina_via_parque_-_avenida_dos_ipes.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/181/pl_no_11_-_2a_alteracao_no_orcamento_2026_-aldir_blanc_1.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/190/26032026-pl-jardimdosestados-eliasishy.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/191/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/192/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/267/projeto_de_lei_ordinaria_setembro_vermelho_.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/330/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/336/banco_de_ideias_07042026_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/337/cidades_inteligentes_07042026_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/350/pl_-_placas_miltilingues.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/352/projeto_de_lei_inserviveis.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/353/projeto_de_lei_placas.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/469/_proposta_de_projeto_de_lei_liberdade_de_pregacao_religiosa_no_ambito_do_municipio_de_dourados_ms_.docx.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/475/pl_no_14_-_cria_dispositivos_lei_5451_fundo_de_saneamento_semsur.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/488/rua_-_av_dos_ipes_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/576/pl_-_15_desafetacao_-_area_parq._antenor_marins.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/578/pl_16-2026_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/644/projeto_de_lei_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/645/anjosderua.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/646/documentos_e_projeto_do_projeto_de_utilidade_publica_podologia.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/650/pl_17-_regulamenta_estacionamento_rotativo.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/654/ok_projeto_de_lei_marcha_para_jesus.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/777/projeto_proibicao_de_vapes.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/778/projeto_de_lei_primeira_infancia.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/821/pl_no_19-_autoriza_aporte_de_recursos_funsaud.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/822/pl_no_18-_altera_leis_4231_4288_e_3401_-saneamento_1.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/861/projeto_de_lei_dia_rosa_revisado__proc_2026.docx.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/907/25052026-portasbancarias-eliasishy.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/912/certidao_merged_1.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/917/pl_no_20-_altera_lei_4837_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1013/projeto_de_lei_utilidade_publica_-_quintal_de_palmares.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/266/projeto_tea_versao_final_refinamento_do_impacto_fiscal_assinado.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/297/projeto_de_lei_complementar_transacao_tributaria__-assinado.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/355/plc_no_06_-__reajustes_2026_-geral_pccrs.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/512/projeto_salario.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/575/pl_c_no_07-_cria_dispositivo_conselho_funed.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/760/plc_05_-_cria__cargo_lc_no_310_-_sem_despesa.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/838/pl_-_rua_jose_ferreira_do_nascimento_-_via_coletora.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/846/plc_08_-_programa_desenrola_tributos.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1018/projeto_de_lei_complementar_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/348/projeto_de_emenda_lom_-_02.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/167/pdl_004.2026.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/29/projeto_de_decreto_legislativo_pdf_pronto.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/30/projeto_de_decreto_legislativo_5_maria_pronta_pdf.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/31/projeto_de_decreto_legislativo_6_pronto_pdf.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/85/projeto_decreto_legislativo_-_jubileu___assinado.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/89/pd_saude_mental.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/97/coronel_ap_proposta_de_projeto_de_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/98/diploma_de_honra_ao_merito_da_saude_ao_dr._rogerio_rodrigues_cisneiro.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/101/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/102/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/103/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/164/projeto_de_decreto_-_titulo_de_cidadao_douradense-integra.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/165/projeto_de_decreto_-_titulo_de_cidada_douradense__integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/296/projeto_de_decreto_legislativo__diploma_de_merito_agricola_.docx.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/299/decreto_legislativo_jubileu_de_perola_ap._auro.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/329/projeto_de_decreto_-_feira_de_cores_e_sabores.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/331/projeto_de_decreto_-_sra._werlaine.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/332/projeto_de_decreto_legislativo_-_sao_cristovao.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/333/decreto_legislativo_-_maconaria_-_jubileu_de_prata_assinado.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/338/proposta_de_projeto_de_lei_clube_de_tiro.docx.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/470/decreto_legislativo_contas_2017_assinado.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/471/decreto_legislativo_contas_2018_assinado.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/472/decreto_legislativo_contas_2019_assinado.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/473/decreto_legislativo_contas_2020_assinado.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/474/decreto_legislativo_contas_2021_assinado.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/495/decreto_paula.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/496/docs_walquiria_bigatao.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/497/projeto_de_decreto_legislativo__termo_de_aceite__assinado.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/498/docs_beloni.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/499/expoagro_fatima_maria_ok.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/500/ester_almirao_ok.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/501/decreto_sonia.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/528/decreto_expoagro_pronto_pdf_assinado.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/557/decreto_expoagro_pronto_assinado.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/571/aceite__e_oficio_expoagro_anelise...pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/580/decreto_legislativo_ii-expoagro.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/581/decreto_legislativo_iii.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/594/pdf_laiz_violin.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/595/pdf_lais_zardo.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/596/juntada.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/601/decreto.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/613/projeto_de_decreto_-_sra._gedalia.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/647/pdl_antonia_brum_merged_1.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/648/pdl_paula_veiga_merged.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/649/ilovepdf_merged.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/651/titulo_de_cidadao_douradense.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/652/tereza_cristina_merged.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/653/maria_lurdes_pdf.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/667/adriana_peruzzi_merged.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/671/pdf_margit.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/711/jubileu_de_diamante_merged.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/726/projeto_decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/807/jubileu_80_-_centro_espirita_amor_e_caridade.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/847/decreto_legisl_-_jubileu_-_casa_vitoria.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/897/projeto_jubileu_75_anos_igreja_presbiteriana.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/911/eder_titulo.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/935/ilovepdf_merged_2.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/936/decreto_legislativo__jubileu_clube_indaia.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1006/decreto_cidadao_douradense_jose_ivo.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1009/diploma_de_jubileu_de_madeira_a_escola_de_idiomas_rockfeller_language_center_pela_comemoracao_de_seus_05_anos.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1012/projeto_de_decreto_legislativo_pastor_denilson__termo_de_aceite.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1065/decreto_jubileu_de_coral_ile_axe.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/326/mocao_-_reitoria_ufgd_1.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/374/mocao_clemencio.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/550/mocao_rotary_guaicurus.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/991/mocao_direcao_executiva_-_indaia_assinado.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/154/oficio_11_mocao_-_ok.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/32/mocao_de_congratulacoes_rotary_aguia_dourada.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/46/mocao_-_elias_gomes_santos_-_dia_do_medico_clinico.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/65/mocao_-_edia_lazzarini_-_dia_nacional_do_artesao.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/138/mocao_-_taissa_goncalves_leal_-_dia_do_medico_clinico.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/139/mocao_-_marcos_coelho_cardoso_-_dia_do_contador_de_historias.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/197/mocao_-_elza_saude_bucal.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/230/mocao_-_aparecido_agente_funerario.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/327/23032026-mocao-secod.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/429/mocao_-_marcela-_dia_do_jornalista_ok.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/450/infectologista.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/454/educacao_dos_surdos.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/458/povos_indigenas.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/553/equoterapia-_denise.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/555/equoterapia-_silvana.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/617/enfermeira-_patricia.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/624/dia_do_tecnico_e_auxiliar_de_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/694/luis_renato-_apicultor.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/695/ezelinda_-_costureira.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/775/capitao_roledo_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/776/denise-_trajetoria_profissional.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/869/dia_do_pedagogo-_viriginia.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/967/priscila_da_silva_ccz.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/970/angela_sophia.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1054/igreja_cci.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/606/mocao_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/157/mocao_honrosa__-_joseane_manfrin_casarin_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/780/emenda_projeto_do_rotativo.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/806/emenda_ao_projeto_de_lei_do_estacionamento_2-assinado.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/809/emenda_parquimetro.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/810/emenda.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/811/emenda_parquimetro_2.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/813/emenda_parquimetro_2.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/814/emenda_ok_01.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/815/emenda_ok_02.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/816/emenda_ok_04.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/817/emenda_ok_05.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/818/emenda_03_ok.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/819/emenda_ok.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/820/emenda_ok_2.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/862/emenda_ao_plc_012-2026_-_desenrola_tributos.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/900/20_-_a.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/901/18-a.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/902/19-b.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/904/14_-_a_-_com_franklin.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/905/21_com_franklin.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/908/emenda_aditiva_n._06_artigo_19-a__-assinado.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/909/emenda_aditiva_n._03_artigo_13_o__-assinado.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/812/emenda_parquimetro_1.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/187/proposta_de_emenda_modificativa_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/899/art._8_com_franklin.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/903/art._10.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/906/14_-_modificativa.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/720/nome_de_rua_-_ari_artuzi.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/577/363fd79c-d116-45e8-8676-4c85d45af165.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/954/denuncia_isa_marcondes._23.02.2026.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.dourados.ms.leg.br/media/sapl/public/materialegislativa/2026/1002/denuncia_vereadora_isa_jane_n._914.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H167"/>
+  <dimension ref="A1:H1041"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="179.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="44.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="224.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -5642,1233 +14026,23948 @@
       </c>
       <c r="E121" t="s">
         <v>12</v>
       </c>
       <c r="F121" t="s">
         <v>466</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>507</v>
       </c>
       <c r="H121" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>509</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
         <v>510</v>
       </c>
       <c r="D122" t="s">
+        <v>11</v>
+      </c>
+      <c r="E122" t="s">
+        <v>12</v>
+      </c>
+      <c r="F122" t="s">
+        <v>26</v>
+      </c>
+      <c r="G122" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="E122" t="s">
+      <c r="H122" t="s">
         <v>512</v>
-      </c>
-[...7 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>513</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>514</v>
+      </c>
+      <c r="D123" t="s">
+        <v>11</v>
+      </c>
+      <c r="E123" t="s">
+        <v>12</v>
+      </c>
+      <c r="F123" t="s">
+        <v>26</v>
+      </c>
+      <c r="G123" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="B123" t="s">
-[...14 lines deleted...]
-      <c r="G123" s="1" t="s">
+      <c r="H123" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>517</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
         <v>518</v>
       </c>
-      <c r="B124" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D124" t="s">
-        <v>511</v>
+        <v>11</v>
       </c>
       <c r="E124" t="s">
-        <v>512</v>
+        <v>12</v>
       </c>
       <c r="F124" t="s">
-        <v>214</v>
+        <v>26</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>519</v>
       </c>
       <c r="H124" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>521</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>105</v>
+        <v>522</v>
       </c>
       <c r="D125" t="s">
-        <v>511</v>
+        <v>11</v>
       </c>
       <c r="E125" t="s">
-        <v>512</v>
+        <v>12</v>
       </c>
       <c r="F125" t="s">
-        <v>214</v>
+        <v>26</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="H125" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>109</v>
+        <v>526</v>
       </c>
       <c r="D126" t="s">
-        <v>511</v>
+        <v>11</v>
       </c>
       <c r="E126" t="s">
-        <v>512</v>
+        <v>12</v>
       </c>
       <c r="F126" t="s">
-        <v>214</v>
+        <v>162</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>525</v>
+        <v>527</v>
       </c>
       <c r="H126" t="s">
-        <v>526</v>
+        <v>528</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>114</v>
+        <v>530</v>
       </c>
       <c r="D127" t="s">
-        <v>511</v>
+        <v>11</v>
       </c>
       <c r="E127" t="s">
-        <v>512</v>
+        <v>12</v>
       </c>
       <c r="F127" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="H127" t="s">
-        <v>529</v>
+        <v>532</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>59</v>
+        <v>534</v>
       </c>
       <c r="D128" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E128" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F128" t="s">
-        <v>197</v>
+        <v>219</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>533</v>
+        <v>535</v>
       </c>
       <c r="H128" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c r="D129" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E129" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F129" t="s">
-        <v>56</v>
+        <v>13</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="H129" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="D130" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E130" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F130" t="s">
-        <v>197</v>
+        <v>13</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
       <c r="H130" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="D131" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E131" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F131" t="s">
-        <v>253</v>
+        <v>162</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="H131" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="D132" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E132" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F132" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="H132" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>551</v>
+        <v>553</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>510</v>
+        <v>554</v>
       </c>
       <c r="D133" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E133" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F133" t="s">
-        <v>56</v>
+        <v>94</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="H133" t="s">
-        <v>553</v>
+        <v>556</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>97</v>
+        <v>558</v>
       </c>
       <c r="D134" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E134" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F134" t="s">
-        <v>13</v>
+        <v>162</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>555</v>
+        <v>559</v>
       </c>
       <c r="H134" t="s">
-        <v>556</v>
+        <v>560</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>101</v>
+        <v>562</v>
       </c>
       <c r="D135" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E135" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>197</v>
+        <v>94</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>558</v>
+        <v>563</v>
       </c>
       <c r="H135" t="s">
-        <v>559</v>
+        <v>564</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>560</v>
+        <v>565</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>105</v>
+        <v>566</v>
       </c>
       <c r="D136" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E136" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F136" t="s">
-        <v>197</v>
+        <v>77</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="H136" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>109</v>
+        <v>570</v>
       </c>
       <c r="D137" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E137" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F137" t="s">
-        <v>564</v>
+        <v>77</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="H137" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>114</v>
+        <v>574</v>
       </c>
       <c r="D138" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E138" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F138" t="s">
-        <v>214</v>
+        <v>77</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>568</v>
+        <v>575</v>
       </c>
       <c r="H138" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>570</v>
+        <v>577</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>118</v>
+        <v>578</v>
       </c>
       <c r="D139" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E139" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F139" t="s">
-        <v>214</v>
+        <v>77</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>571</v>
+        <v>579</v>
       </c>
       <c r="H139" t="s">
-        <v>572</v>
+        <v>580</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>547</v>
+        <v>582</v>
       </c>
       <c r="D140" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E140" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F140" t="s">
-        <v>214</v>
+        <v>39</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>574</v>
+        <v>583</v>
       </c>
       <c r="H140" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>122</v>
+        <v>586</v>
       </c>
       <c r="D141" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E141" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F141" t="s">
-        <v>214</v>
+        <v>39</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>577</v>
+        <v>587</v>
       </c>
       <c r="H141" t="s">
-        <v>578</v>
+        <v>588</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>579</v>
+        <v>589</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>551</v>
+        <v>590</v>
       </c>
       <c r="D142" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E142" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F142" t="s">
-        <v>214</v>
+        <v>56</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>580</v>
+        <v>591</v>
       </c>
       <c r="H142" t="s">
-        <v>581</v>
+        <v>592</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>582</v>
+        <v>593</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>126</v>
+        <v>594</v>
       </c>
       <c r="D143" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E143" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F143" t="s">
-        <v>214</v>
+        <v>56</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>583</v>
+        <v>595</v>
       </c>
       <c r="H143" t="s">
-        <v>584</v>
+        <v>596</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>585</v>
+        <v>597</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>131</v>
+        <v>598</v>
       </c>
       <c r="D144" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E144" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F144" t="s">
         <v>56</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>586</v>
+        <v>599</v>
       </c>
       <c r="H144" t="s">
-        <v>587</v>
+        <v>600</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>588</v>
+        <v>601</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>135</v>
+        <v>602</v>
       </c>
       <c r="D145" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E145" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F145" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>589</v>
+        <v>603</v>
       </c>
       <c r="H145" t="s">
-        <v>590</v>
+        <v>604</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>591</v>
+        <v>605</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>139</v>
+        <v>606</v>
       </c>
       <c r="D146" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E146" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F146" t="s">
-        <v>564</v>
+        <v>253</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>592</v>
+        <v>607</v>
       </c>
       <c r="H146" t="s">
-        <v>593</v>
+        <v>608</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>594</v>
+        <v>609</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>595</v>
+        <v>610</v>
       </c>
       <c r="D147" t="s">
-        <v>531</v>
+        <v>11</v>
       </c>
       <c r="E147" t="s">
-        <v>532</v>
+        <v>12</v>
       </c>
       <c r="F147" t="s">
-        <v>564</v>
+        <v>253</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>596</v>
+        <v>611</v>
       </c>
       <c r="H147" t="s">
-        <v>597</v>
+        <v>612</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>598</v>
+        <v>613</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>24</v>
+        <v>614</v>
       </c>
       <c r="D148" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="E148" t="s">
-        <v>600</v>
+        <v>12</v>
       </c>
       <c r="F148" t="s">
-        <v>26</v>
+        <v>253</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>601</v>
+        <v>615</v>
       </c>
       <c r="H148" t="s">
-        <v>602</v>
+        <v>616</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>603</v>
+        <v>617</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>42</v>
+        <v>618</v>
       </c>
       <c r="D149" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="E149" t="s">
-        <v>600</v>
+        <v>12</v>
       </c>
       <c r="F149" t="s">
-        <v>56</v>
+        <v>128</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>604</v>
+        <v>619</v>
       </c>
       <c r="H149" t="s">
-        <v>605</v>
+        <v>620</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>606</v>
+        <v>621</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>46</v>
+        <v>622</v>
       </c>
       <c r="D150" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="E150" t="s">
-        <v>600</v>
+        <v>12</v>
       </c>
       <c r="F150" t="s">
-        <v>56</v>
+        <v>128</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>607</v>
+        <v>623</v>
       </c>
       <c r="H150" t="s">
-        <v>608</v>
+        <v>624</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>548</v>
+        <v>625</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>50</v>
+        <v>626</v>
       </c>
       <c r="D151" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="E151" t="s">
-        <v>600</v>
+        <v>12</v>
       </c>
       <c r="F151" t="s">
-        <v>56</v>
+        <v>128</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>609</v>
+        <v>627</v>
       </c>
       <c r="H151" t="s">
-        <v>610</v>
+        <v>628</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>611</v>
+        <v>629</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>54</v>
+        <v>630</v>
       </c>
       <c r="D152" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="E152" t="s">
-        <v>600</v>
+        <v>12</v>
       </c>
       <c r="F152" t="s">
-        <v>219</v>
+        <v>128</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>612</v>
+        <v>631</v>
       </c>
       <c r="H152" t="s">
-        <v>613</v>
+        <v>632</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>614</v>
+        <v>633</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>59</v>
+        <v>634</v>
       </c>
       <c r="D153" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="E153" t="s">
-        <v>600</v>
+        <v>12</v>
       </c>
       <c r="F153" t="s">
-        <v>214</v>
+        <v>417</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>615</v>
+        <v>635</v>
       </c>
       <c r="H153" t="s">
-        <v>616</v>
+        <v>636</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>617</v>
+        <v>637</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>63</v>
+        <v>638</v>
       </c>
       <c r="D154" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="E154" t="s">
-        <v>600</v>
+        <v>12</v>
       </c>
       <c r="F154" t="s">
-        <v>77</v>
+        <v>417</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>618</v>
+        <v>639</v>
       </c>
       <c r="H154" t="s">
-        <v>619</v>
+        <v>640</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>620</v>
+        <v>641</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>621</v>
+        <v>642</v>
       </c>
       <c r="D155" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="E155" t="s">
-        <v>600</v>
+        <v>12</v>
       </c>
       <c r="F155" t="s">
-        <v>26</v>
+        <v>94</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>622</v>
+        <v>643</v>
       </c>
       <c r="H155" t="s">
-        <v>623</v>
+        <v>644</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>624</v>
+        <v>645</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>625</v>
+        <v>646</v>
       </c>
       <c r="D156" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="E156" t="s">
-        <v>600</v>
+        <v>12</v>
       </c>
       <c r="F156" t="s">
-        <v>77</v>
+        <v>253</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>626</v>
+        <v>647</v>
       </c>
       <c r="H156" t="s">
-        <v>627</v>
+        <v>648</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>628</v>
+        <v>649</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>629</v>
+        <v>650</v>
       </c>
       <c r="D157" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="E157" t="s">
-        <v>600</v>
+        <v>12</v>
       </c>
       <c r="F157" t="s">
-        <v>77</v>
+        <v>417</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>630</v>
+        <v>651</v>
       </c>
       <c r="H157" t="s">
-        <v>627</v>
+        <v>652</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>631</v>
+        <v>653</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>536</v>
+        <v>654</v>
       </c>
       <c r="D158" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="E158" t="s">
-        <v>600</v>
+        <v>12</v>
       </c>
       <c r="F158" t="s">
-        <v>77</v>
+        <v>180</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>632</v>
+        <v>655</v>
       </c>
       <c r="H158" t="s">
-        <v>627</v>
+        <v>656</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>633</v>
+        <v>657</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>634</v>
+        <v>658</v>
       </c>
       <c r="D159" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="E159" t="s">
-        <v>600</v>
+        <v>12</v>
       </c>
       <c r="F159" t="s">
-        <v>26</v>
+        <v>180</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>635</v>
+        <v>659</v>
       </c>
       <c r="H159" t="s">
-        <v>636</v>
+        <v>660</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>637</v>
+        <v>661</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>540</v>
+        <v>662</v>
       </c>
       <c r="D160" t="s">
-        <v>599</v>
+        <v>11</v>
       </c>
       <c r="E160" t="s">
-        <v>600</v>
+        <v>12</v>
       </c>
       <c r="F160" t="s">
-        <v>26</v>
+        <v>180</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>638</v>
+        <v>663</v>
       </c>
       <c r="H160" t="s">
-        <v>639</v>
+        <v>664</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>640</v>
+        <v>665</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>8</v>
+        <v>666</v>
       </c>
       <c r="D161" t="s">
-        <v>641</v>
+        <v>11</v>
       </c>
       <c r="E161" t="s">
-        <v>642</v>
+        <v>12</v>
       </c>
       <c r="F161" t="s">
-        <v>111</v>
+        <v>180</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>643</v>
+        <v>667</v>
       </c>
       <c r="H161" t="s">
-        <v>644</v>
+        <v>668</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>510</v>
+        <v>669</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
-        <v>42</v>
+        <v>670</v>
       </c>
       <c r="D162" t="s">
-        <v>645</v>
+        <v>11</v>
       </c>
       <c r="E162" t="s">
-        <v>646</v>
+        <v>12</v>
       </c>
       <c r="F162" t="s">
-        <v>145</v>
+        <v>111</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>647</v>
+        <v>671</v>
       </c>
       <c r="H162" t="s">
-        <v>648</v>
+        <v>672</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
-        <v>595</v>
+        <v>673</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>46</v>
+        <v>674</v>
       </c>
       <c r="D163" t="s">
-        <v>645</v>
+        <v>11</v>
       </c>
       <c r="E163" t="s">
-        <v>646</v>
+        <v>12</v>
       </c>
       <c r="F163" t="s">
-        <v>180</v>
+        <v>111</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>649</v>
+        <v>675</v>
       </c>
       <c r="H163" t="s">
-        <v>650</v>
+        <v>676</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>651</v>
+        <v>677</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>50</v>
+        <v>678</v>
       </c>
       <c r="D164" t="s">
-        <v>645</v>
+        <v>11</v>
       </c>
       <c r="E164" t="s">
-        <v>646</v>
+        <v>12</v>
       </c>
       <c r="F164" t="s">
-        <v>180</v>
+        <v>111</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>652</v>
+        <v>679</v>
       </c>
       <c r="H164" t="s">
-        <v>653</v>
+        <v>680</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
-        <v>654</v>
+        <v>681</v>
       </c>
       <c r="B165" t="s">
         <v>9</v>
       </c>
       <c r="C165" t="s">
-        <v>54</v>
+        <v>682</v>
       </c>
       <c r="D165" t="s">
-        <v>645</v>
+        <v>11</v>
       </c>
       <c r="E165" t="s">
-        <v>646</v>
+        <v>12</v>
       </c>
       <c r="F165" t="s">
-        <v>180</v>
+        <v>111</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>655</v>
+        <v>683</v>
       </c>
       <c r="H165" t="s">
-        <v>656</v>
+        <v>684</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
-        <v>657</v>
+        <v>685</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>59</v>
+        <v>686</v>
       </c>
       <c r="D166" t="s">
-        <v>645</v>
+        <v>11</v>
       </c>
       <c r="E166" t="s">
-        <v>646</v>
+        <v>12</v>
       </c>
       <c r="F166" t="s">
-        <v>180</v>
+        <v>197</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>658</v>
+        <v>687</v>
       </c>
       <c r="H166" t="s">
-        <v>659</v>
+        <v>688</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
-        <v>660</v>
+        <v>689</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
+        <v>690</v>
+      </c>
+      <c r="D167" t="s">
+        <v>11</v>
+      </c>
+      <c r="E167" t="s">
+        <v>12</v>
+      </c>
+      <c r="F167" t="s">
+        <v>197</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H167" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>693</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>694</v>
+      </c>
+      <c r="D168" t="s">
+        <v>11</v>
+      </c>
+      <c r="E168" t="s">
+        <v>12</v>
+      </c>
+      <c r="F168" t="s">
+        <v>197</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="H168" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>697</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>698</v>
+      </c>
+      <c r="D169" t="s">
+        <v>11</v>
+      </c>
+      <c r="E169" t="s">
+        <v>12</v>
+      </c>
+      <c r="F169" t="s">
+        <v>197</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H169" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>701</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>702</v>
+      </c>
+      <c r="D170" t="s">
+        <v>11</v>
+      </c>
+      <c r="E170" t="s">
+        <v>12</v>
+      </c>
+      <c r="F170" t="s">
+        <v>145</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H170" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>705</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>706</v>
+      </c>
+      <c r="D171" t="s">
+        <v>11</v>
+      </c>
+      <c r="E171" t="s">
+        <v>12</v>
+      </c>
+      <c r="F171" t="s">
+        <v>145</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H171" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>709</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>710</v>
+      </c>
+      <c r="D172" t="s">
+        <v>11</v>
+      </c>
+      <c r="E172" t="s">
+        <v>12</v>
+      </c>
+      <c r="F172" t="s">
+        <v>145</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H172" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>713</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>714</v>
+      </c>
+      <c r="D173" t="s">
+        <v>11</v>
+      </c>
+      <c r="E173" t="s">
+        <v>12</v>
+      </c>
+      <c r="F173" t="s">
+        <v>219</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H173" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>717</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>718</v>
+      </c>
+      <c r="D174" t="s">
+        <v>11</v>
+      </c>
+      <c r="E174" t="s">
+        <v>12</v>
+      </c>
+      <c r="F174" t="s">
+        <v>219</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>719</v>
+      </c>
+      <c r="H174" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>721</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>722</v>
+      </c>
+      <c r="D175" t="s">
+        <v>11</v>
+      </c>
+      <c r="E175" t="s">
+        <v>12</v>
+      </c>
+      <c r="F175" t="s">
+        <v>219</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H175" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>725</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>726</v>
+      </c>
+      <c r="D176" t="s">
+        <v>11</v>
+      </c>
+      <c r="E176" t="s">
+        <v>12</v>
+      </c>
+      <c r="F176" t="s">
+        <v>145</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H176" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>729</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>730</v>
+      </c>
+      <c r="D177" t="s">
+        <v>11</v>
+      </c>
+      <c r="E177" t="s">
+        <v>12</v>
+      </c>
+      <c r="F177" t="s">
+        <v>731</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H177" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>734</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>735</v>
+      </c>
+      <c r="D178" t="s">
+        <v>11</v>
+      </c>
+      <c r="E178" t="s">
+        <v>12</v>
+      </c>
+      <c r="F178" t="s">
+        <v>214</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H178" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>738</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>739</v>
+      </c>
+      <c r="D179" t="s">
+        <v>11</v>
+      </c>
+      <c r="E179" t="s">
+        <v>12</v>
+      </c>
+      <c r="F179" t="s">
+        <v>214</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H179" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>742</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>743</v>
+      </c>
+      <c r="D180" t="s">
+        <v>11</v>
+      </c>
+      <c r="E180" t="s">
+        <v>12</v>
+      </c>
+      <c r="F180" t="s">
+        <v>214</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H180" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>746</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>747</v>
+      </c>
+      <c r="D181" t="s">
+        <v>11</v>
+      </c>
+      <c r="E181" t="s">
+        <v>12</v>
+      </c>
+      <c r="F181" t="s">
+        <v>214</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>748</v>
+      </c>
+      <c r="H181" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>750</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>751</v>
+      </c>
+      <c r="D182" t="s">
+        <v>11</v>
+      </c>
+      <c r="E182" t="s">
+        <v>12</v>
+      </c>
+      <c r="F182" t="s">
+        <v>167</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H182" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>754</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>755</v>
+      </c>
+      <c r="D183" t="s">
+        <v>11</v>
+      </c>
+      <c r="E183" t="s">
+        <v>12</v>
+      </c>
+      <c r="F183" t="s">
+        <v>167</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H183" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>758</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>759</v>
+      </c>
+      <c r="D184" t="s">
+        <v>11</v>
+      </c>
+      <c r="E184" t="s">
+        <v>12</v>
+      </c>
+      <c r="F184" t="s">
+        <v>167</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H184" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>762</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>763</v>
+      </c>
+      <c r="D185" t="s">
+        <v>11</v>
+      </c>
+      <c r="E185" t="s">
+        <v>12</v>
+      </c>
+      <c r="F185" t="s">
+        <v>39</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="H185" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>766</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>767</v>
+      </c>
+      <c r="D186" t="s">
+        <v>11</v>
+      </c>
+      <c r="E186" t="s">
+        <v>12</v>
+      </c>
+      <c r="F186" t="s">
+        <v>167</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H186" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>769</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>770</v>
+      </c>
+      <c r="D187" t="s">
+        <v>11</v>
+      </c>
+      <c r="E187" t="s">
+        <v>12</v>
+      </c>
+      <c r="F187" t="s">
+        <v>236</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H187" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>773</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>774</v>
+      </c>
+      <c r="D188" t="s">
+        <v>11</v>
+      </c>
+      <c r="E188" t="s">
+        <v>12</v>
+      </c>
+      <c r="F188" t="s">
+        <v>236</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H188" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>777</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>778</v>
+      </c>
+      <c r="D189" t="s">
+        <v>11</v>
+      </c>
+      <c r="E189" t="s">
+        <v>12</v>
+      </c>
+      <c r="F189" t="s">
+        <v>236</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>779</v>
+      </c>
+      <c r="H189" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>781</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>782</v>
+      </c>
+      <c r="D190" t="s">
+        <v>11</v>
+      </c>
+      <c r="E190" t="s">
+        <v>12</v>
+      </c>
+      <c r="F190" t="s">
+        <v>236</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H190" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>785</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>786</v>
+      </c>
+      <c r="D191" t="s">
+        <v>11</v>
+      </c>
+      <c r="E191" t="s">
+        <v>12</v>
+      </c>
+      <c r="F191" t="s">
+        <v>13</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H191" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>789</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>790</v>
+      </c>
+      <c r="D192" t="s">
+        <v>11</v>
+      </c>
+      <c r="E192" t="s">
+        <v>12</v>
+      </c>
+      <c r="F192" t="s">
+        <v>13</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>791</v>
+      </c>
+      <c r="H192" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>793</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>794</v>
+      </c>
+      <c r="D193" t="s">
+        <v>11</v>
+      </c>
+      <c r="E193" t="s">
+        <v>12</v>
+      </c>
+      <c r="F193" t="s">
+        <v>26</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H193" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>797</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>798</v>
+      </c>
+      <c r="D194" t="s">
+        <v>11</v>
+      </c>
+      <c r="E194" t="s">
+        <v>12</v>
+      </c>
+      <c r="F194" t="s">
+        <v>26</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H194" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>801</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>802</v>
+      </c>
+      <c r="D195" t="s">
+        <v>11</v>
+      </c>
+      <c r="E195" t="s">
+        <v>12</v>
+      </c>
+      <c r="F195" t="s">
+        <v>13</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>803</v>
+      </c>
+      <c r="H195" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>805</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>806</v>
+      </c>
+      <c r="D196" t="s">
+        <v>11</v>
+      </c>
+      <c r="E196" t="s">
+        <v>12</v>
+      </c>
+      <c r="F196" t="s">
+        <v>417</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H196" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>809</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>810</v>
+      </c>
+      <c r="D197" t="s">
+        <v>11</v>
+      </c>
+      <c r="E197" t="s">
+        <v>12</v>
+      </c>
+      <c r="F197" t="s">
+        <v>26</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H197" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>813</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>814</v>
+      </c>
+      <c r="D198" t="s">
+        <v>11</v>
+      </c>
+      <c r="E198" t="s">
+        <v>12</v>
+      </c>
+      <c r="F198" t="s">
+        <v>26</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>815</v>
+      </c>
+      <c r="H198" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>817</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>818</v>
+      </c>
+      <c r="D199" t="s">
+        <v>11</v>
+      </c>
+      <c r="E199" t="s">
+        <v>12</v>
+      </c>
+      <c r="F199" t="s">
+        <v>39</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H199" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>821</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>822</v>
+      </c>
+      <c r="D200" t="s">
+        <v>11</v>
+      </c>
+      <c r="E200" t="s">
+        <v>12</v>
+      </c>
+      <c r="F200" t="s">
+        <v>39</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H200" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>825</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>826</v>
+      </c>
+      <c r="D201" t="s">
+        <v>11</v>
+      </c>
+      <c r="E201" t="s">
+        <v>12</v>
+      </c>
+      <c r="F201" t="s">
+        <v>39</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>827</v>
+      </c>
+      <c r="H201" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>829</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>830</v>
+      </c>
+      <c r="D202" t="s">
+        <v>11</v>
+      </c>
+      <c r="E202" t="s">
+        <v>12</v>
+      </c>
+      <c r="F202" t="s">
+        <v>56</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H202" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>833</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>834</v>
+      </c>
+      <c r="D203" t="s">
+        <v>11</v>
+      </c>
+      <c r="E203" t="s">
+        <v>12</v>
+      </c>
+      <c r="F203" t="s">
+        <v>56</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H203" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>837</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>838</v>
+      </c>
+      <c r="D204" t="s">
+        <v>11</v>
+      </c>
+      <c r="E204" t="s">
+        <v>12</v>
+      </c>
+      <c r="F204" t="s">
+        <v>56</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H204" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>841</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>842</v>
+      </c>
+      <c r="D205" t="s">
+        <v>11</v>
+      </c>
+      <c r="E205" t="s">
+        <v>12</v>
+      </c>
+      <c r="F205" t="s">
+        <v>94</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H205" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>845</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>846</v>
+      </c>
+      <c r="D206" t="s">
+        <v>11</v>
+      </c>
+      <c r="E206" t="s">
+        <v>12</v>
+      </c>
+      <c r="F206" t="s">
+        <v>56</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H206" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>849</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>850</v>
+      </c>
+      <c r="D207" t="s">
+        <v>11</v>
+      </c>
+      <c r="E207" t="s">
+        <v>12</v>
+      </c>
+      <c r="F207" t="s">
+        <v>94</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H207" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>853</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>854</v>
+      </c>
+      <c r="D208" t="s">
+        <v>11</v>
+      </c>
+      <c r="E208" t="s">
+        <v>12</v>
+      </c>
+      <c r="F208" t="s">
+        <v>94</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H208" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>857</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>858</v>
+      </c>
+      <c r="D209" t="s">
+        <v>11</v>
+      </c>
+      <c r="E209" t="s">
+        <v>12</v>
+      </c>
+      <c r="F209" t="s">
+        <v>111</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H209" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>861</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>862</v>
+      </c>
+      <c r="D210" t="s">
+        <v>11</v>
+      </c>
+      <c r="E210" t="s">
+        <v>12</v>
+      </c>
+      <c r="F210" t="s">
+        <v>111</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H210" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>865</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>866</v>
+      </c>
+      <c r="D211" t="s">
+        <v>11</v>
+      </c>
+      <c r="E211" t="s">
+        <v>12</v>
+      </c>
+      <c r="F211" t="s">
+        <v>111</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H211" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>869</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>870</v>
+      </c>
+      <c r="D212" t="s">
+        <v>11</v>
+      </c>
+      <c r="E212" t="s">
+        <v>12</v>
+      </c>
+      <c r="F212" t="s">
+        <v>111</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H212" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>873</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>874</v>
+      </c>
+      <c r="D213" t="s">
+        <v>11</v>
+      </c>
+      <c r="E213" t="s">
+        <v>12</v>
+      </c>
+      <c r="F213" t="s">
+        <v>128</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H213" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>877</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>878</v>
+      </c>
+      <c r="D214" t="s">
+        <v>11</v>
+      </c>
+      <c r="E214" t="s">
+        <v>12</v>
+      </c>
+      <c r="F214" t="s">
+        <v>128</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H214" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>881</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>882</v>
+      </c>
+      <c r="D215" t="s">
+        <v>11</v>
+      </c>
+      <c r="E215" t="s">
+        <v>12</v>
+      </c>
+      <c r="F215" t="s">
+        <v>128</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H215" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>885</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>886</v>
+      </c>
+      <c r="D216" t="s">
+        <v>11</v>
+      </c>
+      <c r="E216" t="s">
+        <v>12</v>
+      </c>
+      <c r="F216" t="s">
+        <v>128</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H216" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>889</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>890</v>
+      </c>
+      <c r="D217" t="s">
+        <v>11</v>
+      </c>
+      <c r="E217" t="s">
+        <v>12</v>
+      </c>
+      <c r="F217" t="s">
+        <v>94</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>891</v>
+      </c>
+      <c r="H217" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>893</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>894</v>
+      </c>
+      <c r="D218" t="s">
+        <v>11</v>
+      </c>
+      <c r="E218" t="s">
+        <v>12</v>
+      </c>
+      <c r="F218" t="s">
+        <v>77</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>895</v>
+      </c>
+      <c r="H218" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>897</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>898</v>
+      </c>
+      <c r="D219" t="s">
+        <v>11</v>
+      </c>
+      <c r="E219" t="s">
+        <v>12</v>
+      </c>
+      <c r="F219" t="s">
+        <v>77</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>899</v>
+      </c>
+      <c r="H219" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>901</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>902</v>
+      </c>
+      <c r="D220" t="s">
+        <v>11</v>
+      </c>
+      <c r="E220" t="s">
+        <v>12</v>
+      </c>
+      <c r="F220" t="s">
+        <v>77</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H220" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>905</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>906</v>
+      </c>
+      <c r="D221" t="s">
+        <v>11</v>
+      </c>
+      <c r="E221" t="s">
+        <v>12</v>
+      </c>
+      <c r="F221" t="s">
+        <v>77</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="H221" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>909</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>910</v>
+      </c>
+      <c r="D222" t="s">
+        <v>11</v>
+      </c>
+      <c r="E222" t="s">
+        <v>12</v>
+      </c>
+      <c r="F222" t="s">
+        <v>180</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>911</v>
+      </c>
+      <c r="H222" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>913</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>914</v>
+      </c>
+      <c r="D223" t="s">
+        <v>11</v>
+      </c>
+      <c r="E223" t="s">
+        <v>12</v>
+      </c>
+      <c r="F223" t="s">
+        <v>180</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H223" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>917</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>918</v>
+      </c>
+      <c r="D224" t="s">
+        <v>11</v>
+      </c>
+      <c r="E224" t="s">
+        <v>12</v>
+      </c>
+      <c r="F224" t="s">
+        <v>180</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="H224" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>921</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>922</v>
+      </c>
+      <c r="D225" t="s">
+        <v>11</v>
+      </c>
+      <c r="E225" t="s">
+        <v>12</v>
+      </c>
+      <c r="F225" t="s">
+        <v>180</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>923</v>
+      </c>
+      <c r="H225" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>925</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>926</v>
+      </c>
+      <c r="D226" t="s">
+        <v>11</v>
+      </c>
+      <c r="E226" t="s">
+        <v>12</v>
+      </c>
+      <c r="F226" t="s">
+        <v>219</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>927</v>
+      </c>
+      <c r="H226" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>929</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>930</v>
+      </c>
+      <c r="D227" t="s">
+        <v>11</v>
+      </c>
+      <c r="E227" t="s">
+        <v>12</v>
+      </c>
+      <c r="F227" t="s">
+        <v>219</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>931</v>
+      </c>
+      <c r="H227" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>933</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>934</v>
+      </c>
+      <c r="D228" t="s">
+        <v>11</v>
+      </c>
+      <c r="E228" t="s">
+        <v>12</v>
+      </c>
+      <c r="F228" t="s">
+        <v>219</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H228" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>936</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>937</v>
+      </c>
+      <c r="D229" t="s">
+        <v>11</v>
+      </c>
+      <c r="E229" t="s">
+        <v>12</v>
+      </c>
+      <c r="F229" t="s">
+        <v>214</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>938</v>
+      </c>
+      <c r="H229" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>940</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>941</v>
+      </c>
+      <c r="D230" t="s">
+        <v>11</v>
+      </c>
+      <c r="E230" t="s">
+        <v>12</v>
+      </c>
+      <c r="F230" t="s">
+        <v>167</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H230" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>944</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>945</v>
+      </c>
+      <c r="D231" t="s">
+        <v>11</v>
+      </c>
+      <c r="E231" t="s">
+        <v>12</v>
+      </c>
+      <c r="F231" t="s">
+        <v>214</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H231" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>948</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>949</v>
+      </c>
+      <c r="D232" t="s">
+        <v>11</v>
+      </c>
+      <c r="E232" t="s">
+        <v>12</v>
+      </c>
+      <c r="F232" t="s">
+        <v>219</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>950</v>
+      </c>
+      <c r="H232" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>951</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>952</v>
+      </c>
+      <c r="D233" t="s">
+        <v>11</v>
+      </c>
+      <c r="E233" t="s">
+        <v>12</v>
+      </c>
+      <c r="F233" t="s">
+        <v>77</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H233" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>955</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>956</v>
+      </c>
+      <c r="D234" t="s">
+        <v>11</v>
+      </c>
+      <c r="E234" t="s">
+        <v>12</v>
+      </c>
+      <c r="F234" t="s">
+        <v>167</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H234" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>959</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>960</v>
+      </c>
+      <c r="D235" t="s">
+        <v>11</v>
+      </c>
+      <c r="E235" t="s">
+        <v>12</v>
+      </c>
+      <c r="F235" t="s">
+        <v>167</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>961</v>
+      </c>
+      <c r="H235" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>963</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>964</v>
+      </c>
+      <c r="D236" t="s">
+        <v>11</v>
+      </c>
+      <c r="E236" t="s">
+        <v>12</v>
+      </c>
+      <c r="F236" t="s">
+        <v>253</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H236" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>967</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>968</v>
+      </c>
+      <c r="D237" t="s">
+        <v>11</v>
+      </c>
+      <c r="E237" t="s">
+        <v>12</v>
+      </c>
+      <c r="F237" t="s">
+        <v>253</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H237" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>971</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>972</v>
+      </c>
+      <c r="D238" t="s">
+        <v>11</v>
+      </c>
+      <c r="E238" t="s">
+        <v>12</v>
+      </c>
+      <c r="F238" t="s">
+        <v>253</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H238" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>975</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>976</v>
+      </c>
+      <c r="D239" t="s">
+        <v>11</v>
+      </c>
+      <c r="E239" t="s">
+        <v>12</v>
+      </c>
+      <c r="F239" t="s">
+        <v>167</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H239" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>979</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>980</v>
+      </c>
+      <c r="D240" t="s">
+        <v>11</v>
+      </c>
+      <c r="E240" t="s">
+        <v>12</v>
+      </c>
+      <c r="F240" t="s">
+        <v>214</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H240" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>983</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>984</v>
+      </c>
+      <c r="D241" t="s">
+        <v>11</v>
+      </c>
+      <c r="E241" t="s">
+        <v>12</v>
+      </c>
+      <c r="F241" t="s">
+        <v>162</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H241" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>987</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>988</v>
+      </c>
+      <c r="D242" t="s">
+        <v>11</v>
+      </c>
+      <c r="E242" t="s">
+        <v>12</v>
+      </c>
+      <c r="F242" t="s">
+        <v>26</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H242" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>991</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>992</v>
+      </c>
+      <c r="D243" t="s">
+        <v>11</v>
+      </c>
+      <c r="E243" t="s">
+        <v>12</v>
+      </c>
+      <c r="F243" t="s">
+        <v>26</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>993</v>
+      </c>
+      <c r="H243" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>995</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>996</v>
+      </c>
+      <c r="D244" t="s">
+        <v>11</v>
+      </c>
+      <c r="E244" t="s">
+        <v>12</v>
+      </c>
+      <c r="F244" t="s">
+        <v>26</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H244" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>999</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D245" t="s">
+        <v>11</v>
+      </c>
+      <c r="E245" t="s">
+        <v>12</v>
+      </c>
+      <c r="F245" t="s">
+        <v>26</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H245" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D246" t="s">
+        <v>11</v>
+      </c>
+      <c r="E246" t="s">
+        <v>12</v>
+      </c>
+      <c r="F246" t="s">
+        <v>26</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H246" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>1007</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D247" t="s">
+        <v>11</v>
+      </c>
+      <c r="E247" t="s">
+        <v>12</v>
+      </c>
+      <c r="F247" t="s">
+        <v>26</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H247" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D248" t="s">
+        <v>11</v>
+      </c>
+      <c r="E248" t="s">
+        <v>12</v>
+      </c>
+      <c r="F248" t="s">
+        <v>26</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H248" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D249" t="s">
+        <v>11</v>
+      </c>
+      <c r="E249" t="s">
+        <v>12</v>
+      </c>
+      <c r="F249" t="s">
+        <v>26</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H249" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D250" t="s">
+        <v>11</v>
+      </c>
+      <c r="E250" t="s">
+        <v>12</v>
+      </c>
+      <c r="F250" t="s">
+        <v>417</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H250" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D251" t="s">
+        <v>11</v>
+      </c>
+      <c r="E251" t="s">
+        <v>12</v>
+      </c>
+      <c r="F251" t="s">
+        <v>13</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H251" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D252" t="s">
+        <v>11</v>
+      </c>
+      <c r="E252" t="s">
+        <v>12</v>
+      </c>
+      <c r="F252" t="s">
+        <v>94</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>1029</v>
+      </c>
+      <c r="H252" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>10</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D253" t="s">
+        <v>11</v>
+      </c>
+      <c r="E253" t="s">
+        <v>12</v>
+      </c>
+      <c r="F253" t="s">
+        <v>94</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>17</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D254" t="s">
+        <v>11</v>
+      </c>
+      <c r="E254" t="s">
+        <v>12</v>
+      </c>
+      <c r="F254" t="s">
+        <v>94</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>21</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D255" t="s">
+        <v>11</v>
+      </c>
+      <c r="E255" t="s">
+        <v>12</v>
+      </c>
+      <c r="F255" t="s">
+        <v>162</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>25</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D256" t="s">
+        <v>11</v>
+      </c>
+      <c r="E256" t="s">
+        <v>12</v>
+      </c>
+      <c r="F256" t="s">
+        <v>731</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>30</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D257" t="s">
+        <v>11</v>
+      </c>
+      <c r="E257" t="s">
+        <v>12</v>
+      </c>
+      <c r="F257" t="s">
+        <v>77</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>34</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D258" t="s">
+        <v>11</v>
+      </c>
+      <c r="E258" t="s">
+        <v>12</v>
+      </c>
+      <c r="F258" t="s">
+        <v>77</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>38</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D259" t="s">
+        <v>11</v>
+      </c>
+      <c r="E259" t="s">
+        <v>12</v>
+      </c>
+      <c r="F259" t="s">
+        <v>77</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>43</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D260" t="s">
+        <v>11</v>
+      </c>
+      <c r="E260" t="s">
+        <v>12</v>
+      </c>
+      <c r="F260" t="s">
+        <v>77</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>47</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D261" t="s">
+        <v>11</v>
+      </c>
+      <c r="E261" t="s">
+        <v>12</v>
+      </c>
+      <c r="F261" t="s">
+        <v>253</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>51</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D262" t="s">
+        <v>11</v>
+      </c>
+      <c r="E262" t="s">
+        <v>12</v>
+      </c>
+      <c r="F262" t="s">
+        <v>253</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>55</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D263" t="s">
+        <v>11</v>
+      </c>
+      <c r="E263" t="s">
+        <v>12</v>
+      </c>
+      <c r="F263" t="s">
+        <v>253</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>60</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D264" t="s">
+        <v>11</v>
+      </c>
+      <c r="E264" t="s">
+        <v>12</v>
+      </c>
+      <c r="F264" t="s">
+        <v>94</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>64</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D265" t="s">
+        <v>11</v>
+      </c>
+      <c r="E265" t="s">
+        <v>12</v>
+      </c>
+      <c r="F265" t="s">
+        <v>77</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1068</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D266" t="s">
+        <v>11</v>
+      </c>
+      <c r="E266" t="s">
+        <v>12</v>
+      </c>
+      <c r="F266" t="s">
+        <v>77</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D267" t="s">
+        <v>11</v>
+      </c>
+      <c r="E267" t="s">
+        <v>12</v>
+      </c>
+      <c r="F267" t="s">
+        <v>731</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D268" t="s">
+        <v>11</v>
+      </c>
+      <c r="E268" t="s">
+        <v>12</v>
+      </c>
+      <c r="F268" t="s">
+        <v>77</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1080</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D269" t="s">
+        <v>11</v>
+      </c>
+      <c r="E269" t="s">
+        <v>12</v>
+      </c>
+      <c r="F269" t="s">
+        <v>77</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1084</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D270" t="s">
+        <v>11</v>
+      </c>
+      <c r="E270" t="s">
+        <v>12</v>
+      </c>
+      <c r="F270" t="s">
+        <v>417</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D271" t="s">
+        <v>11</v>
+      </c>
+      <c r="E271" t="s">
+        <v>12</v>
+      </c>
+      <c r="F271" t="s">
+        <v>417</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1092</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D272" t="s">
+        <v>11</v>
+      </c>
+      <c r="E272" t="s">
+        <v>12</v>
+      </c>
+      <c r="F272" t="s">
+        <v>731</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>68</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D273" t="s">
+        <v>11</v>
+      </c>
+      <c r="E273" t="s">
+        <v>12</v>
+      </c>
+      <c r="F273" t="s">
+        <v>417</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>72</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D274" t="s">
+        <v>11</v>
+      </c>
+      <c r="E274" t="s">
+        <v>12</v>
+      </c>
+      <c r="F274" t="s">
+        <v>162</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1102</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>76</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D275" t="s">
+        <v>11</v>
+      </c>
+      <c r="E275" t="s">
+        <v>12</v>
+      </c>
+      <c r="F275" t="s">
+        <v>417</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1105</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>81</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D276" t="s">
+        <v>11</v>
+      </c>
+      <c r="E276" t="s">
+        <v>12</v>
+      </c>
+      <c r="F276" t="s">
+        <v>731</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>85</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D277" t="s">
+        <v>11</v>
+      </c>
+      <c r="E277" t="s">
+        <v>12</v>
+      </c>
+      <c r="F277" t="s">
+        <v>162</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1111</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>89</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D278" t="s">
+        <v>11</v>
+      </c>
+      <c r="E278" t="s">
+        <v>12</v>
+      </c>
+      <c r="F278" t="s">
+        <v>39</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1114</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>93</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D279" t="s">
+        <v>11</v>
+      </c>
+      <c r="E279" t="s">
+        <v>12</v>
+      </c>
+      <c r="F279" t="s">
+        <v>39</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>98</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D280" t="s">
+        <v>11</v>
+      </c>
+      <c r="E280" t="s">
+        <v>12</v>
+      </c>
+      <c r="F280" t="s">
+        <v>39</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>102</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D281" t="s">
+        <v>11</v>
+      </c>
+      <c r="E281" t="s">
+        <v>12</v>
+      </c>
+      <c r="F281" t="s">
+        <v>39</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1123</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>106</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D282" t="s">
+        <v>11</v>
+      </c>
+      <c r="E282" t="s">
+        <v>12</v>
+      </c>
+      <c r="F282" t="s">
+        <v>39</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>110</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D283" t="s">
+        <v>11</v>
+      </c>
+      <c r="E283" t="s">
+        <v>12</v>
+      </c>
+      <c r="F283" t="s">
+        <v>39</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>115</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D284" t="s">
+        <v>11</v>
+      </c>
+      <c r="E284" t="s">
+        <v>12</v>
+      </c>
+      <c r="F284" t="s">
+        <v>56</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>119</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D285" t="s">
+        <v>11</v>
+      </c>
+      <c r="E285" t="s">
+        <v>12</v>
+      </c>
+      <c r="F285" t="s">
+        <v>56</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1135</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>123</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D286" t="s">
+        <v>11</v>
+      </c>
+      <c r="E286" t="s">
+        <v>12</v>
+      </c>
+      <c r="F286" t="s">
+        <v>56</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1138</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>127</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D287" t="s">
+        <v>11</v>
+      </c>
+      <c r="E287" t="s">
+        <v>12</v>
+      </c>
+      <c r="F287" t="s">
+        <v>56</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>132</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D288" t="s">
+        <v>11</v>
+      </c>
+      <c r="E288" t="s">
+        <v>12</v>
+      </c>
+      <c r="F288" t="s">
+        <v>56</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>140</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D289" t="s">
+        <v>11</v>
+      </c>
+      <c r="E289" t="s">
+        <v>12</v>
+      </c>
+      <c r="F289" t="s">
+        <v>56</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1147</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>144</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D290" t="s">
+        <v>11</v>
+      </c>
+      <c r="E290" t="s">
+        <v>12</v>
+      </c>
+      <c r="F290" t="s">
+        <v>56</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1150</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>149</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D291" t="s">
+        <v>11</v>
+      </c>
+      <c r="E291" t="s">
+        <v>12</v>
+      </c>
+      <c r="F291" t="s">
+        <v>56</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="H291" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>153</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D292" t="s">
+        <v>11</v>
+      </c>
+      <c r="E292" t="s">
+        <v>12</v>
+      </c>
+      <c r="F292" t="s">
+        <v>94</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1156</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>157</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>1158</v>
+      </c>
+      <c r="D293" t="s">
+        <v>11</v>
+      </c>
+      <c r="E293" t="s">
+        <v>12</v>
+      </c>
+      <c r="F293" t="s">
+        <v>128</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>161</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>1161</v>
+      </c>
+      <c r="D294" t="s">
+        <v>11</v>
+      </c>
+      <c r="E294" t="s">
+        <v>12</v>
+      </c>
+      <c r="F294" t="s">
+        <v>128</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8">
+      <c r="A295" t="s">
+        <v>166</v>
+      </c>
+      <c r="B295" t="s">
+        <v>9</v>
+      </c>
+      <c r="C295" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D295" t="s">
+        <v>11</v>
+      </c>
+      <c r="E295" t="s">
+        <v>12</v>
+      </c>
+      <c r="F295" t="s">
+        <v>128</v>
+      </c>
+      <c r="G295" s="1" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H295" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8">
+      <c r="A296" t="s">
+        <v>171</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D296" t="s">
+        <v>11</v>
+      </c>
+      <c r="E296" t="s">
+        <v>12</v>
+      </c>
+      <c r="F296" t="s">
+        <v>128</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>1168</v>
+      </c>
+      <c r="H296" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8">
+      <c r="A297" t="s">
+        <v>175</v>
+      </c>
+      <c r="B297" t="s">
+        <v>9</v>
+      </c>
+      <c r="C297" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D297" t="s">
+        <v>11</v>
+      </c>
+      <c r="E297" t="s">
+        <v>12</v>
+      </c>
+      <c r="F297" t="s">
+        <v>128</v>
+      </c>
+      <c r="G297" s="1" t="s">
+        <v>1171</v>
+      </c>
+      <c r="H297" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8">
+      <c r="A298" t="s">
+        <v>179</v>
+      </c>
+      <c r="B298" t="s">
+        <v>9</v>
+      </c>
+      <c r="C298" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D298" t="s">
+        <v>11</v>
+      </c>
+      <c r="E298" t="s">
+        <v>12</v>
+      </c>
+      <c r="F298" t="s">
+        <v>128</v>
+      </c>
+      <c r="G298" s="1" t="s">
+        <v>1174</v>
+      </c>
+      <c r="H298" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8">
+      <c r="A299" t="s">
+        <v>184</v>
+      </c>
+      <c r="B299" t="s">
+        <v>9</v>
+      </c>
+      <c r="C299" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D299" t="s">
+        <v>11</v>
+      </c>
+      <c r="E299" t="s">
+        <v>12</v>
+      </c>
+      <c r="F299" t="s">
+        <v>94</v>
+      </c>
+      <c r="G299" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="H299" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8">
+      <c r="A300" t="s">
+        <v>188</v>
+      </c>
+      <c r="B300" t="s">
+        <v>9</v>
+      </c>
+      <c r="C300" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D300" t="s">
+        <v>11</v>
+      </c>
+      <c r="E300" t="s">
+        <v>12</v>
+      </c>
+      <c r="F300" t="s">
+        <v>128</v>
+      </c>
+      <c r="G300" s="1" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H300" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8">
+      <c r="A301" t="s">
+        <v>192</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D301" t="s">
+        <v>11</v>
+      </c>
+      <c r="E301" t="s">
+        <v>12</v>
+      </c>
+      <c r="F301" t="s">
+        <v>128</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1183</v>
+      </c>
+      <c r="H301" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8">
+      <c r="A302" t="s">
+        <v>196</v>
+      </c>
+      <c r="B302" t="s">
+        <v>9</v>
+      </c>
+      <c r="C302" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D302" t="s">
+        <v>11</v>
+      </c>
+      <c r="E302" t="s">
+        <v>12</v>
+      </c>
+      <c r="F302" t="s">
+        <v>145</v>
+      </c>
+      <c r="G302" s="1" t="s">
+        <v>1186</v>
+      </c>
+      <c r="H302" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8">
+      <c r="A303" t="s">
+        <v>201</v>
+      </c>
+      <c r="B303" t="s">
+        <v>9</v>
+      </c>
+      <c r="C303" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D303" t="s">
+        <v>11</v>
+      </c>
+      <c r="E303" t="s">
+        <v>12</v>
+      </c>
+      <c r="F303" t="s">
+        <v>145</v>
+      </c>
+      <c r="G303" s="1" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H303" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8">
+      <c r="A304" t="s">
+        <v>205</v>
+      </c>
+      <c r="B304" t="s">
+        <v>9</v>
+      </c>
+      <c r="C304" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D304" t="s">
+        <v>11</v>
+      </c>
+      <c r="E304" t="s">
+        <v>12</v>
+      </c>
+      <c r="F304" t="s">
+        <v>13</v>
+      </c>
+      <c r="G304" s="1" t="s">
+        <v>1192</v>
+      </c>
+      <c r="H304" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8">
+      <c r="A305" t="s">
+        <v>209</v>
+      </c>
+      <c r="B305" t="s">
+        <v>9</v>
+      </c>
+      <c r="C305" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D305" t="s">
+        <v>11</v>
+      </c>
+      <c r="E305" t="s">
+        <v>12</v>
+      </c>
+      <c r="F305" t="s">
+        <v>145</v>
+      </c>
+      <c r="G305" s="1" t="s">
+        <v>1195</v>
+      </c>
+      <c r="H305" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8">
+      <c r="A306" t="s">
+        <v>213</v>
+      </c>
+      <c r="B306" t="s">
+        <v>9</v>
+      </c>
+      <c r="C306" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D306" t="s">
+        <v>11</v>
+      </c>
+      <c r="E306" t="s">
+        <v>12</v>
+      </c>
+      <c r="F306" t="s">
+        <v>145</v>
+      </c>
+      <c r="G306" s="1" t="s">
+        <v>1198</v>
+      </c>
+      <c r="H306" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8">
+      <c r="A307" t="s">
+        <v>218</v>
+      </c>
+      <c r="B307" t="s">
+        <v>9</v>
+      </c>
+      <c r="C307" t="s">
+        <v>1200</v>
+      </c>
+      <c r="D307" t="s">
+        <v>11</v>
+      </c>
+      <c r="E307" t="s">
+        <v>12</v>
+      </c>
+      <c r="F307" t="s">
+        <v>145</v>
+      </c>
+      <c r="G307" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H307" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8">
+      <c r="A308" t="s">
+        <v>223</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D308" t="s">
+        <v>11</v>
+      </c>
+      <c r="E308" t="s">
+        <v>12</v>
+      </c>
+      <c r="F308" t="s">
+        <v>145</v>
+      </c>
+      <c r="G308" s="1" t="s">
+        <v>1204</v>
+      </c>
+      <c r="H308" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8">
+      <c r="A309" t="s">
+        <v>227</v>
+      </c>
+      <c r="B309" t="s">
+        <v>9</v>
+      </c>
+      <c r="C309" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D309" t="s">
+        <v>11</v>
+      </c>
+      <c r="E309" t="s">
+        <v>12</v>
+      </c>
+      <c r="F309" t="s">
+        <v>145</v>
+      </c>
+      <c r="G309" s="1" t="s">
+        <v>1207</v>
+      </c>
+      <c r="H309" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8">
+      <c r="A310" t="s">
+        <v>231</v>
+      </c>
+      <c r="B310" t="s">
+        <v>9</v>
+      </c>
+      <c r="C310" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D310" t="s">
+        <v>11</v>
+      </c>
+      <c r="E310" t="s">
+        <v>12</v>
+      </c>
+      <c r="F310" t="s">
+        <v>111</v>
+      </c>
+      <c r="G310" s="1" t="s">
+        <v>1210</v>
+      </c>
+      <c r="H310" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8">
+      <c r="A311" t="s">
+        <v>235</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>1212</v>
+      </c>
+      <c r="D311" t="s">
+        <v>11</v>
+      </c>
+      <c r="E311" t="s">
+        <v>12</v>
+      </c>
+      <c r="F311" t="s">
+        <v>111</v>
+      </c>
+      <c r="G311" s="1" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H311" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8">
+      <c r="A312" t="s">
+        <v>240</v>
+      </c>
+      <c r="B312" t="s">
+        <v>9</v>
+      </c>
+      <c r="C312" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D312" t="s">
+        <v>11</v>
+      </c>
+      <c r="E312" t="s">
+        <v>12</v>
+      </c>
+      <c r="F312" t="s">
+        <v>111</v>
+      </c>
+      <c r="G312" s="1" t="s">
+        <v>1216</v>
+      </c>
+      <c r="H312" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8">
+      <c r="A313" t="s">
+        <v>244</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D313" t="s">
+        <v>11</v>
+      </c>
+      <c r="E313" t="s">
+        <v>12</v>
+      </c>
+      <c r="F313" t="s">
+        <v>111</v>
+      </c>
+      <c r="G313" s="1" t="s">
+        <v>1219</v>
+      </c>
+      <c r="H313" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>248</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D314" t="s">
+        <v>11</v>
+      </c>
+      <c r="E314" t="s">
+        <v>12</v>
+      </c>
+      <c r="F314" t="s">
+        <v>111</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8">
+      <c r="A315" t="s">
+        <v>252</v>
+      </c>
+      <c r="B315" t="s">
+        <v>9</v>
+      </c>
+      <c r="C315" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D315" t="s">
+        <v>11</v>
+      </c>
+      <c r="E315" t="s">
+        <v>12</v>
+      </c>
+      <c r="F315" t="s">
+        <v>417</v>
+      </c>
+      <c r="G315" s="1" t="s">
+        <v>1225</v>
+      </c>
+      <c r="H315" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8">
+      <c r="A316" t="s">
+        <v>257</v>
+      </c>
+      <c r="B316" t="s">
+        <v>9</v>
+      </c>
+      <c r="C316" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D316" t="s">
+        <v>11</v>
+      </c>
+      <c r="E316" t="s">
+        <v>12</v>
+      </c>
+      <c r="F316" t="s">
+        <v>417</v>
+      </c>
+      <c r="G316" s="1" t="s">
+        <v>1228</v>
+      </c>
+      <c r="H316" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8">
+      <c r="A317" t="s">
+        <v>261</v>
+      </c>
+      <c r="B317" t="s">
+        <v>9</v>
+      </c>
+      <c r="C317" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D317" t="s">
+        <v>11</v>
+      </c>
+      <c r="E317" t="s">
+        <v>12</v>
+      </c>
+      <c r="F317" t="s">
+        <v>180</v>
+      </c>
+      <c r="G317" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="H317" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8">
+      <c r="A318" t="s">
+        <v>265</v>
+      </c>
+      <c r="B318" t="s">
+        <v>9</v>
+      </c>
+      <c r="C318" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D318" t="s">
+        <v>11</v>
+      </c>
+      <c r="E318" t="s">
+        <v>12</v>
+      </c>
+      <c r="F318" t="s">
+        <v>180</v>
+      </c>
+      <c r="G318" s="1" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H318" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8">
+      <c r="A319" t="s">
+        <v>269</v>
+      </c>
+      <c r="B319" t="s">
+        <v>9</v>
+      </c>
+      <c r="C319" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D319" t="s">
+        <v>11</v>
+      </c>
+      <c r="E319" t="s">
+        <v>12</v>
+      </c>
+      <c r="F319" t="s">
+        <v>111</v>
+      </c>
+      <c r="G319" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="H319" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8">
+      <c r="A320" t="s">
+        <v>273</v>
+      </c>
+      <c r="B320" t="s">
+        <v>9</v>
+      </c>
+      <c r="C320" t="s">
+        <v>1239</v>
+      </c>
+      <c r="D320" t="s">
+        <v>11</v>
+      </c>
+      <c r="E320" t="s">
+        <v>12</v>
+      </c>
+      <c r="F320" t="s">
+        <v>180</v>
+      </c>
+      <c r="G320" s="1" t="s">
+        <v>1240</v>
+      </c>
+      <c r="H320" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8">
+      <c r="A321" t="s">
+        <v>277</v>
+      </c>
+      <c r="B321" t="s">
+        <v>9</v>
+      </c>
+      <c r="C321" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D321" t="s">
+        <v>11</v>
+      </c>
+      <c r="E321" t="s">
+        <v>12</v>
+      </c>
+      <c r="F321" t="s">
+        <v>180</v>
+      </c>
+      <c r="G321" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H321" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8">
+      <c r="A322" t="s">
+        <v>281</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1245</v>
+      </c>
+      <c r="D322" t="s">
+        <v>11</v>
+      </c>
+      <c r="E322" t="s">
+        <v>12</v>
+      </c>
+      <c r="F322" t="s">
+        <v>417</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>1246</v>
+      </c>
+      <c r="H322" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8">
+      <c r="A323" t="s">
+        <v>289</v>
+      </c>
+      <c r="B323" t="s">
+        <v>9</v>
+      </c>
+      <c r="C323" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D323" t="s">
+        <v>11</v>
+      </c>
+      <c r="E323" t="s">
+        <v>12</v>
+      </c>
+      <c r="F323" t="s">
+        <v>180</v>
+      </c>
+      <c r="G323" s="1" t="s">
+        <v>1249</v>
+      </c>
+      <c r="H323" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8">
+      <c r="A324" t="s">
+        <v>293</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D324" t="s">
+        <v>11</v>
+      </c>
+      <c r="E324" t="s">
+        <v>12</v>
+      </c>
+      <c r="F324" t="s">
+        <v>180</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1252</v>
+      </c>
+      <c r="H324" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8">
+      <c r="A325" t="s">
+        <v>297</v>
+      </c>
+      <c r="B325" t="s">
+        <v>9</v>
+      </c>
+      <c r="C325" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D325" t="s">
+        <v>11</v>
+      </c>
+      <c r="E325" t="s">
+        <v>12</v>
+      </c>
+      <c r="F325" t="s">
+        <v>219</v>
+      </c>
+      <c r="G325" s="1" t="s">
+        <v>1255</v>
+      </c>
+      <c r="H325" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8">
+      <c r="A326" t="s">
+        <v>301</v>
+      </c>
+      <c r="B326" t="s">
+        <v>9</v>
+      </c>
+      <c r="C326" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D326" t="s">
+        <v>11</v>
+      </c>
+      <c r="E326" t="s">
+        <v>12</v>
+      </c>
+      <c r="F326" t="s">
+        <v>219</v>
+      </c>
+      <c r="G326" s="1" t="s">
+        <v>1258</v>
+      </c>
+      <c r="H326" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8">
+      <c r="A327" t="s">
+        <v>305</v>
+      </c>
+      <c r="B327" t="s">
+        <v>9</v>
+      </c>
+      <c r="C327" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D327" t="s">
+        <v>11</v>
+      </c>
+      <c r="E327" t="s">
+        <v>12</v>
+      </c>
+      <c r="F327" t="s">
+        <v>219</v>
+      </c>
+      <c r="G327" s="1" t="s">
+        <v>1261</v>
+      </c>
+      <c r="H327" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8">
+      <c r="A328" t="s">
+        <v>309</v>
+      </c>
+      <c r="B328" t="s">
+        <v>9</v>
+      </c>
+      <c r="C328" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D328" t="s">
+        <v>11</v>
+      </c>
+      <c r="E328" t="s">
+        <v>12</v>
+      </c>
+      <c r="F328" t="s">
+        <v>219</v>
+      </c>
+      <c r="G328" s="1" t="s">
+        <v>1263</v>
+      </c>
+      <c r="H328" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8">
+      <c r="A329" t="s">
+        <v>313</v>
+      </c>
+      <c r="B329" t="s">
+        <v>9</v>
+      </c>
+      <c r="C329" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D329" t="s">
+        <v>11</v>
+      </c>
+      <c r="E329" t="s">
+        <v>12</v>
+      </c>
+      <c r="F329" t="s">
+        <v>219</v>
+      </c>
+      <c r="G329" s="1" t="s">
+        <v>1266</v>
+      </c>
+      <c r="H329" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8">
+      <c r="A330" t="s">
+        <v>317</v>
+      </c>
+      <c r="B330" t="s">
+        <v>9</v>
+      </c>
+      <c r="C330" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D330" t="s">
+        <v>11</v>
+      </c>
+      <c r="E330" t="s">
+        <v>12</v>
+      </c>
+      <c r="F330" t="s">
+        <v>180</v>
+      </c>
+      <c r="G330" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="H330" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8">
+      <c r="A331" t="s">
+        <v>321</v>
+      </c>
+      <c r="B331" t="s">
+        <v>9</v>
+      </c>
+      <c r="C331" t="s">
+        <v>1270</v>
+      </c>
+      <c r="D331" t="s">
+        <v>11</v>
+      </c>
+      <c r="E331" t="s">
+        <v>12</v>
+      </c>
+      <c r="F331" t="s">
+        <v>219</v>
+      </c>
+      <c r="G331" s="1" t="s">
+        <v>1271</v>
+      </c>
+      <c r="H331" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8">
+      <c r="A332" t="s">
+        <v>325</v>
+      </c>
+      <c r="B332" t="s">
+        <v>9</v>
+      </c>
+      <c r="C332" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D332" t="s">
+        <v>11</v>
+      </c>
+      <c r="E332" t="s">
+        <v>12</v>
+      </c>
+      <c r="F332" t="s">
+        <v>219</v>
+      </c>
+      <c r="G332" s="1" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H332" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8">
+      <c r="A333" t="s">
+        <v>329</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D333" t="s">
+        <v>11</v>
+      </c>
+      <c r="E333" t="s">
+        <v>12</v>
+      </c>
+      <c r="F333" t="s">
+        <v>219</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="H333" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8">
+      <c r="A334" t="s">
+        <v>333</v>
+      </c>
+      <c r="B334" t="s">
+        <v>9</v>
+      </c>
+      <c r="C334" t="s">
+        <v>1278</v>
+      </c>
+      <c r="D334" t="s">
+        <v>11</v>
+      </c>
+      <c r="E334" t="s">
+        <v>12</v>
+      </c>
+      <c r="F334" t="s">
+        <v>180</v>
+      </c>
+      <c r="G334" s="1" t="s">
+        <v>1279</v>
+      </c>
+      <c r="H334" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8">
+      <c r="A335" t="s">
+        <v>337</v>
+      </c>
+      <c r="B335" t="s">
+        <v>9</v>
+      </c>
+      <c r="C335" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D335" t="s">
+        <v>11</v>
+      </c>
+      <c r="E335" t="s">
+        <v>12</v>
+      </c>
+      <c r="F335" t="s">
+        <v>167</v>
+      </c>
+      <c r="G335" s="1" t="s">
+        <v>1282</v>
+      </c>
+      <c r="H335" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8">
+      <c r="A336" t="s">
+        <v>341</v>
+      </c>
+      <c r="B336" t="s">
+        <v>9</v>
+      </c>
+      <c r="C336" t="s">
+        <v>1284</v>
+      </c>
+      <c r="D336" t="s">
+        <v>11</v>
+      </c>
+      <c r="E336" t="s">
+        <v>12</v>
+      </c>
+      <c r="F336" t="s">
+        <v>167</v>
+      </c>
+      <c r="G336" s="1" t="s">
+        <v>1285</v>
+      </c>
+      <c r="H336" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8">
+      <c r="A337" t="s">
+        <v>344</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D337" t="s">
+        <v>11</v>
+      </c>
+      <c r="E337" t="s">
+        <v>12</v>
+      </c>
+      <c r="F337" t="s">
+        <v>167</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>1287</v>
+      </c>
+      <c r="H337" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8">
+      <c r="A338" t="s">
+        <v>348</v>
+      </c>
+      <c r="B338" t="s">
+        <v>9</v>
+      </c>
+      <c r="C338" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D338" t="s">
+        <v>11</v>
+      </c>
+      <c r="E338" t="s">
+        <v>12</v>
+      </c>
+      <c r="F338" t="s">
+        <v>167</v>
+      </c>
+      <c r="G338" s="1" t="s">
+        <v>1290</v>
+      </c>
+      <c r="H338" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8">
+      <c r="A339" t="s">
+        <v>352</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D339" t="s">
+        <v>11</v>
+      </c>
+      <c r="E339" t="s">
+        <v>12</v>
+      </c>
+      <c r="F339" t="s">
+        <v>167</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1292</v>
+      </c>
+      <c r="H339" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8">
+      <c r="A340" t="s">
+        <v>356</v>
+      </c>
+      <c r="B340" t="s">
+        <v>9</v>
+      </c>
+      <c r="C340" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D340" t="s">
+        <v>11</v>
+      </c>
+      <c r="E340" t="s">
+        <v>12</v>
+      </c>
+      <c r="F340" t="s">
+        <v>167</v>
+      </c>
+      <c r="G340" s="1" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H340" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8">
+      <c r="A341" t="s">
+        <v>360</v>
+      </c>
+      <c r="B341" t="s">
+        <v>9</v>
+      </c>
+      <c r="C341" t="s">
+        <v>1297</v>
+      </c>
+      <c r="D341" t="s">
+        <v>11</v>
+      </c>
+      <c r="E341" t="s">
+        <v>12</v>
+      </c>
+      <c r="F341" t="s">
+        <v>197</v>
+      </c>
+      <c r="G341" s="1" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H341" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8">
+      <c r="A342" t="s">
+        <v>364</v>
+      </c>
+      <c r="B342" t="s">
+        <v>9</v>
+      </c>
+      <c r="C342" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D342" t="s">
+        <v>11</v>
+      </c>
+      <c r="E342" t="s">
+        <v>12</v>
+      </c>
+      <c r="F342" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G342" s="1" t="s">
+        <v>1302</v>
+      </c>
+      <c r="H342" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8">
+      <c r="A343" t="s">
+        <v>372</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D343" t="s">
+        <v>11</v>
+      </c>
+      <c r="E343" t="s">
+        <v>12</v>
+      </c>
+      <c r="F343" t="s">
+        <v>197</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1305</v>
+      </c>
+      <c r="H343" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8">
+      <c r="A344" t="s">
+        <v>376</v>
+      </c>
+      <c r="B344" t="s">
+        <v>9</v>
+      </c>
+      <c r="C344" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D344" t="s">
+        <v>11</v>
+      </c>
+      <c r="E344" t="s">
+        <v>12</v>
+      </c>
+      <c r="F344" t="s">
+        <v>197</v>
+      </c>
+      <c r="G344" s="1" t="s">
+        <v>1308</v>
+      </c>
+      <c r="H344" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8">
+      <c r="A345" t="s">
+        <v>380</v>
+      </c>
+      <c r="B345" t="s">
+        <v>9</v>
+      </c>
+      <c r="C345" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D345" t="s">
+        <v>11</v>
+      </c>
+      <c r="E345" t="s">
+        <v>12</v>
+      </c>
+      <c r="F345" t="s">
+        <v>197</v>
+      </c>
+      <c r="G345" s="1" t="s">
+        <v>1311</v>
+      </c>
+      <c r="H345" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8">
+      <c r="A346" t="s">
+        <v>388</v>
+      </c>
+      <c r="B346" t="s">
+        <v>9</v>
+      </c>
+      <c r="C346" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D346" t="s">
+        <v>11</v>
+      </c>
+      <c r="E346" t="s">
+        <v>12</v>
+      </c>
+      <c r="F346" t="s">
+        <v>197</v>
+      </c>
+      <c r="G346" s="1" t="s">
+        <v>1314</v>
+      </c>
+      <c r="H346" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8">
+      <c r="A347" t="s">
+        <v>392</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D347" t="s">
+        <v>11</v>
+      </c>
+      <c r="E347" t="s">
+        <v>12</v>
+      </c>
+      <c r="F347" t="s">
+        <v>197</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>1317</v>
+      </c>
+      <c r="H347" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8">
+      <c r="A348" t="s">
+        <v>396</v>
+      </c>
+      <c r="B348" t="s">
+        <v>9</v>
+      </c>
+      <c r="C348" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D348" t="s">
+        <v>11</v>
+      </c>
+      <c r="E348" t="s">
+        <v>12</v>
+      </c>
+      <c r="F348" t="s">
+        <v>197</v>
+      </c>
+      <c r="G348" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="H348" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8">
+      <c r="A349" t="s">
+        <v>404</v>
+      </c>
+      <c r="B349" t="s">
+        <v>9</v>
+      </c>
+      <c r="C349" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D349" t="s">
+        <v>11</v>
+      </c>
+      <c r="E349" t="s">
+        <v>12</v>
+      </c>
+      <c r="F349" t="s">
+        <v>197</v>
+      </c>
+      <c r="G349" s="1" t="s">
+        <v>1323</v>
+      </c>
+      <c r="H349" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8">
+      <c r="A350" t="s">
+        <v>408</v>
+      </c>
+      <c r="B350" t="s">
+        <v>9</v>
+      </c>
+      <c r="C350" t="s">
+        <v>1325</v>
+      </c>
+      <c r="D350" t="s">
+        <v>11</v>
+      </c>
+      <c r="E350" t="s">
+        <v>12</v>
+      </c>
+      <c r="F350" t="s">
+        <v>236</v>
+      </c>
+      <c r="G350" s="1" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H350" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8">
+      <c r="A351" t="s">
+        <v>412</v>
+      </c>
+      <c r="B351" t="s">
+        <v>9</v>
+      </c>
+      <c r="C351" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D351" t="s">
+        <v>11</v>
+      </c>
+      <c r="E351" t="s">
+        <v>12</v>
+      </c>
+      <c r="F351" t="s">
+        <v>236</v>
+      </c>
+      <c r="G351" s="1" t="s">
+        <v>1329</v>
+      </c>
+      <c r="H351" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8">
+      <c r="A352" t="s">
+        <v>416</v>
+      </c>
+      <c r="B352" t="s">
+        <v>9</v>
+      </c>
+      <c r="C352" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D352" t="s">
+        <v>11</v>
+      </c>
+      <c r="E352" t="s">
+        <v>12</v>
+      </c>
+      <c r="F352" t="s">
+        <v>236</v>
+      </c>
+      <c r="G352" s="1" t="s">
+        <v>1332</v>
+      </c>
+      <c r="H352" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8">
+      <c r="A353" t="s">
+        <v>421</v>
+      </c>
+      <c r="B353" t="s">
+        <v>9</v>
+      </c>
+      <c r="C353" t="s">
+        <v>1334</v>
+      </c>
+      <c r="D353" t="s">
+        <v>11</v>
+      </c>
+      <c r="E353" t="s">
+        <v>12</v>
+      </c>
+      <c r="F353" t="s">
+        <v>236</v>
+      </c>
+      <c r="G353" s="1" t="s">
+        <v>1335</v>
+      </c>
+      <c r="H353" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8">
+      <c r="A354" t="s">
+        <v>425</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D354" t="s">
+        <v>11</v>
+      </c>
+      <c r="E354" t="s">
+        <v>12</v>
+      </c>
+      <c r="F354" t="s">
+        <v>13</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="H354" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8">
+      <c r="A355" t="s">
+        <v>429</v>
+      </c>
+      <c r="B355" t="s">
+        <v>9</v>
+      </c>
+      <c r="C355" t="s">
+        <v>1340</v>
+      </c>
+      <c r="D355" t="s">
+        <v>11</v>
+      </c>
+      <c r="E355" t="s">
+        <v>12</v>
+      </c>
+      <c r="F355" t="s">
+        <v>214</v>
+      </c>
+      <c r="G355" s="1" t="s">
+        <v>1341</v>
+      </c>
+      <c r="H355" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8">
+      <c r="A356" t="s">
+        <v>433</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D356" t="s">
+        <v>11</v>
+      </c>
+      <c r="E356" t="s">
+        <v>12</v>
+      </c>
+      <c r="F356" t="s">
+        <v>167</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>1344</v>
+      </c>
+      <c r="H356" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8">
+      <c r="A357" t="s">
+        <v>437</v>
+      </c>
+      <c r="B357" t="s">
+        <v>9</v>
+      </c>
+      <c r="C357" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D357" t="s">
+        <v>11</v>
+      </c>
+      <c r="E357" t="s">
+        <v>12</v>
+      </c>
+      <c r="F357" t="s">
+        <v>167</v>
+      </c>
+      <c r="G357" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H357" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8">
+      <c r="A358" t="s">
+        <v>474</v>
+      </c>
+      <c r="B358" t="s">
+        <v>9</v>
+      </c>
+      <c r="C358" t="s">
+        <v>1349</v>
+      </c>
+      <c r="D358" t="s">
+        <v>11</v>
+      </c>
+      <c r="E358" t="s">
+        <v>12</v>
+      </c>
+      <c r="F358" t="s">
+        <v>94</v>
+      </c>
+      <c r="G358" s="1" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H358" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8">
+      <c r="A359" t="s">
+        <v>478</v>
+      </c>
+      <c r="B359" t="s">
+        <v>9</v>
+      </c>
+      <c r="C359" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D359" t="s">
+        <v>11</v>
+      </c>
+      <c r="E359" t="s">
+        <v>12</v>
+      </c>
+      <c r="F359" t="s">
+        <v>162</v>
+      </c>
+      <c r="G359" s="1" t="s">
+        <v>1353</v>
+      </c>
+      <c r="H359" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8">
+      <c r="A360" t="s">
+        <v>482</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D360" t="s">
+        <v>11</v>
+      </c>
+      <c r="E360" t="s">
+        <v>12</v>
+      </c>
+      <c r="F360" t="s">
+        <v>13</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1356</v>
+      </c>
+      <c r="H360" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8">
+      <c r="A361" t="s">
+        <v>486</v>
+      </c>
+      <c r="B361" t="s">
+        <v>9</v>
+      </c>
+      <c r="C361" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D361" t="s">
+        <v>11</v>
+      </c>
+      <c r="E361" t="s">
+        <v>12</v>
+      </c>
+      <c r="F361" t="s">
+        <v>162</v>
+      </c>
+      <c r="G361" s="1" t="s">
+        <v>1359</v>
+      </c>
+      <c r="H361" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8">
+      <c r="A362" t="s">
+        <v>490</v>
+      </c>
+      <c r="B362" t="s">
+        <v>9</v>
+      </c>
+      <c r="C362" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D362" t="s">
+        <v>11</v>
+      </c>
+      <c r="E362" t="s">
+        <v>12</v>
+      </c>
+      <c r="F362" t="s">
+        <v>13</v>
+      </c>
+      <c r="G362" s="1" t="s">
+        <v>1362</v>
+      </c>
+      <c r="H362" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8">
+      <c r="A363" t="s">
+        <v>494</v>
+      </c>
+      <c r="B363" t="s">
+        <v>9</v>
+      </c>
+      <c r="C363" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D363" t="s">
+        <v>11</v>
+      </c>
+      <c r="E363" t="s">
+        <v>12</v>
+      </c>
+      <c r="F363" t="s">
+        <v>162</v>
+      </c>
+      <c r="G363" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H363" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8">
+      <c r="A364" t="s">
+        <v>498</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D364" t="s">
+        <v>11</v>
+      </c>
+      <c r="E364" t="s">
+        <v>12</v>
+      </c>
+      <c r="F364" t="s">
+        <v>13</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1368</v>
+      </c>
+      <c r="H364" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8">
+      <c r="A365" t="s">
+        <v>502</v>
+      </c>
+      <c r="B365" t="s">
+        <v>9</v>
+      </c>
+      <c r="C365" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D365" t="s">
+        <v>11</v>
+      </c>
+      <c r="E365" t="s">
+        <v>12</v>
+      </c>
+      <c r="F365" t="s">
+        <v>26</v>
+      </c>
+      <c r="G365" s="1" t="s">
+        <v>1371</v>
+      </c>
+      <c r="H365" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8">
+      <c r="A366" t="s">
+        <v>506</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D366" t="s">
+        <v>11</v>
+      </c>
+      <c r="E366" t="s">
+        <v>12</v>
+      </c>
+      <c r="F366" t="s">
+        <v>26</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1374</v>
+      </c>
+      <c r="H366" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8">
+      <c r="A367" t="s">
+        <v>510</v>
+      </c>
+      <c r="B367" t="s">
+        <v>9</v>
+      </c>
+      <c r="C367" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D367" t="s">
+        <v>11</v>
+      </c>
+      <c r="E367" t="s">
+        <v>12</v>
+      </c>
+      <c r="F367" t="s">
+        <v>26</v>
+      </c>
+      <c r="G367" s="1" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H367" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8">
+      <c r="A368" t="s">
+        <v>514</v>
+      </c>
+      <c r="B368" t="s">
+        <v>9</v>
+      </c>
+      <c r="C368" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D368" t="s">
+        <v>11</v>
+      </c>
+      <c r="E368" t="s">
+        <v>12</v>
+      </c>
+      <c r="F368" t="s">
+        <v>26</v>
+      </c>
+      <c r="G368" s="1" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H368" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8">
+      <c r="A369" t="s">
+        <v>518</v>
+      </c>
+      <c r="B369" t="s">
+        <v>9</v>
+      </c>
+      <c r="C369" t="s">
+        <v>1382</v>
+      </c>
+      <c r="D369" t="s">
+        <v>11</v>
+      </c>
+      <c r="E369" t="s">
+        <v>12</v>
+      </c>
+      <c r="F369" t="s">
+        <v>94</v>
+      </c>
+      <c r="G369" s="1" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H369" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8">
+      <c r="A370" t="s">
+        <v>526</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D370" t="s">
+        <v>11</v>
+      </c>
+      <c r="E370" t="s">
+        <v>12</v>
+      </c>
+      <c r="F370" t="s">
+        <v>13</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>1386</v>
+      </c>
+      <c r="H370" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8">
+      <c r="A371" t="s">
+        <v>530</v>
+      </c>
+      <c r="B371" t="s">
+        <v>9</v>
+      </c>
+      <c r="C371" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D371" t="s">
+        <v>11</v>
+      </c>
+      <c r="E371" t="s">
+        <v>12</v>
+      </c>
+      <c r="F371" t="s">
+        <v>417</v>
+      </c>
+      <c r="G371" s="1" t="s">
+        <v>1389</v>
+      </c>
+      <c r="H371" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8">
+      <c r="A372" t="s">
+        <v>534</v>
+      </c>
+      <c r="B372" t="s">
+        <v>9</v>
+      </c>
+      <c r="C372" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D372" t="s">
+        <v>11</v>
+      </c>
+      <c r="E372" t="s">
+        <v>12</v>
+      </c>
+      <c r="F372" t="s">
+        <v>417</v>
+      </c>
+      <c r="G372" s="1" t="s">
+        <v>1392</v>
+      </c>
+      <c r="H372" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8">
+      <c r="A373" t="s">
+        <v>538</v>
+      </c>
+      <c r="B373" t="s">
+        <v>9</v>
+      </c>
+      <c r="C373" t="s">
+        <v>1394</v>
+      </c>
+      <c r="D373" t="s">
+        <v>11</v>
+      </c>
+      <c r="E373" t="s">
+        <v>12</v>
+      </c>
+      <c r="F373" t="s">
+        <v>39</v>
+      </c>
+      <c r="G373" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="H373" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8">
+      <c r="A374" t="s">
+        <v>542</v>
+      </c>
+      <c r="B374" t="s">
+        <v>9</v>
+      </c>
+      <c r="C374" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D374" t="s">
+        <v>11</v>
+      </c>
+      <c r="E374" t="s">
+        <v>12</v>
+      </c>
+      <c r="F374" t="s">
+        <v>39</v>
+      </c>
+      <c r="G374" s="1" t="s">
+        <v>1398</v>
+      </c>
+      <c r="H374" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8">
+      <c r="A375" t="s">
+        <v>546</v>
+      </c>
+      <c r="B375" t="s">
+        <v>9</v>
+      </c>
+      <c r="C375" t="s">
+        <v>1400</v>
+      </c>
+      <c r="D375" t="s">
+        <v>11</v>
+      </c>
+      <c r="E375" t="s">
+        <v>12</v>
+      </c>
+      <c r="F375" t="s">
+        <v>39</v>
+      </c>
+      <c r="G375" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="H375" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8">
+      <c r="A376" t="s">
+        <v>578</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D376" t="s">
+        <v>11</v>
+      </c>
+      <c r="E376" t="s">
+        <v>12</v>
+      </c>
+      <c r="F376" t="s">
+        <v>77</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1404</v>
+      </c>
+      <c r="H376" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8">
+      <c r="A377" t="s">
+        <v>582</v>
+      </c>
+      <c r="B377" t="s">
+        <v>9</v>
+      </c>
+      <c r="C377" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D377" t="s">
+        <v>11</v>
+      </c>
+      <c r="E377" t="s">
+        <v>12</v>
+      </c>
+      <c r="F377" t="s">
+        <v>77</v>
+      </c>
+      <c r="G377" s="1" t="s">
+        <v>1407</v>
+      </c>
+      <c r="H377" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8">
+      <c r="A378" t="s">
+        <v>586</v>
+      </c>
+      <c r="B378" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" t="s">
+        <v>1409</v>
+      </c>
+      <c r="D378" t="s">
+        <v>11</v>
+      </c>
+      <c r="E378" t="s">
+        <v>12</v>
+      </c>
+      <c r="F378" t="s">
+        <v>417</v>
+      </c>
+      <c r="G378" s="1" t="s">
+        <v>1410</v>
+      </c>
+      <c r="H378" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8">
+      <c r="A379" t="s">
+        <v>590</v>
+      </c>
+      <c r="B379" t="s">
+        <v>9</v>
+      </c>
+      <c r="C379" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D379" t="s">
+        <v>11</v>
+      </c>
+      <c r="E379" t="s">
+        <v>12</v>
+      </c>
+      <c r="F379" t="s">
+        <v>77</v>
+      </c>
+      <c r="G379" s="1" t="s">
+        <v>1413</v>
+      </c>
+      <c r="H379" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8">
+      <c r="A380" t="s">
+        <v>594</v>
+      </c>
+      <c r="B380" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D380" t="s">
+        <v>11</v>
+      </c>
+      <c r="E380" t="s">
+        <v>12</v>
+      </c>
+      <c r="F380" t="s">
+        <v>77</v>
+      </c>
+      <c r="G380" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H380" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8">
+      <c r="A381" t="s">
+        <v>598</v>
+      </c>
+      <c r="B381" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D381" t="s">
+        <v>11</v>
+      </c>
+      <c r="E381" t="s">
+        <v>12</v>
+      </c>
+      <c r="F381" t="s">
+        <v>162</v>
+      </c>
+      <c r="G381" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H381" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8">
+      <c r="A382" t="s">
+        <v>602</v>
+      </c>
+      <c r="B382" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D382" t="s">
+        <v>11</v>
+      </c>
+      <c r="E382" t="s">
+        <v>12</v>
+      </c>
+      <c r="F382" t="s">
+        <v>167</v>
+      </c>
+      <c r="G382" s="1" t="s">
+        <v>1422</v>
+      </c>
+      <c r="H382" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8">
+      <c r="A383" t="s">
+        <v>606</v>
+      </c>
+      <c r="B383" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D383" t="s">
+        <v>11</v>
+      </c>
+      <c r="E383" t="s">
+        <v>12</v>
+      </c>
+      <c r="F383" t="s">
+        <v>167</v>
+      </c>
+      <c r="G383" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="H383" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8">
+      <c r="A384" t="s">
+        <v>610</v>
+      </c>
+      <c r="B384" t="s">
+        <v>9</v>
+      </c>
+      <c r="C384" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D384" t="s">
+        <v>11</v>
+      </c>
+      <c r="E384" t="s">
+        <v>12</v>
+      </c>
+      <c r="F384" t="s">
+        <v>167</v>
+      </c>
+      <c r="G384" s="1" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H384" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8">
+      <c r="A385" t="s">
+        <v>614</v>
+      </c>
+      <c r="B385" t="s">
+        <v>9</v>
+      </c>
+      <c r="C385" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D385" t="s">
+        <v>11</v>
+      </c>
+      <c r="E385" t="s">
+        <v>12</v>
+      </c>
+      <c r="F385" t="s">
+        <v>167</v>
+      </c>
+      <c r="G385" s="1" t="s">
+        <v>1431</v>
+      </c>
+      <c r="H385" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8">
+      <c r="A386" t="s">
+        <v>622</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D386" t="s">
+        <v>11</v>
+      </c>
+      <c r="E386" t="s">
+        <v>12</v>
+      </c>
+      <c r="F386" t="s">
+        <v>56</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1434</v>
+      </c>
+      <c r="H386" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8">
+      <c r="A387" t="s">
+        <v>634</v>
+      </c>
+      <c r="B387" t="s">
+        <v>9</v>
+      </c>
+      <c r="C387" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D387" t="s">
+        <v>11</v>
+      </c>
+      <c r="E387" t="s">
+        <v>12</v>
+      </c>
+      <c r="F387" t="s">
+        <v>253</v>
+      </c>
+      <c r="G387" s="1" t="s">
+        <v>1437</v>
+      </c>
+      <c r="H387" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8">
+      <c r="A388" t="s">
+        <v>638</v>
+      </c>
+      <c r="B388" t="s">
+        <v>9</v>
+      </c>
+      <c r="C388" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D388" t="s">
+        <v>11</v>
+      </c>
+      <c r="E388" t="s">
+        <v>12</v>
+      </c>
+      <c r="F388" t="s">
+        <v>253</v>
+      </c>
+      <c r="G388" s="1" t="s">
+        <v>1440</v>
+      </c>
+      <c r="H388" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8">
+      <c r="A389" t="s">
+        <v>642</v>
+      </c>
+      <c r="B389" t="s">
+        <v>9</v>
+      </c>
+      <c r="C389" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D389" t="s">
+        <v>11</v>
+      </c>
+      <c r="E389" t="s">
+        <v>12</v>
+      </c>
+      <c r="F389" t="s">
+        <v>56</v>
+      </c>
+      <c r="G389" s="1" t="s">
+        <v>1443</v>
+      </c>
+      <c r="H389" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8">
+      <c r="A390" t="s">
+        <v>646</v>
+      </c>
+      <c r="B390" t="s">
+        <v>9</v>
+      </c>
+      <c r="C390" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D390" t="s">
+        <v>11</v>
+      </c>
+      <c r="E390" t="s">
+        <v>12</v>
+      </c>
+      <c r="F390" t="s">
+        <v>219</v>
+      </c>
+      <c r="G390" s="1" t="s">
+        <v>1446</v>
+      </c>
+      <c r="H390" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8">
+      <c r="A391" t="s">
+        <v>650</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D391" t="s">
+        <v>11</v>
+      </c>
+      <c r="E391" t="s">
+        <v>12</v>
+      </c>
+      <c r="F391" t="s">
+        <v>253</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>1448</v>
+      </c>
+      <c r="H391" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8">
+      <c r="A392" t="s">
+        <v>654</v>
+      </c>
+      <c r="B392" t="s">
+        <v>9</v>
+      </c>
+      <c r="C392" t="s">
+        <v>1450</v>
+      </c>
+      <c r="D392" t="s">
+        <v>11</v>
+      </c>
+      <c r="E392" t="s">
+        <v>12</v>
+      </c>
+      <c r="F392" t="s">
+        <v>162</v>
+      </c>
+      <c r="G392" s="1" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H392" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8">
+      <c r="A393" t="s">
+        <v>658</v>
+      </c>
+      <c r="B393" t="s">
+        <v>9</v>
+      </c>
+      <c r="C393" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D393" t="s">
+        <v>11</v>
+      </c>
+      <c r="E393" t="s">
+        <v>12</v>
+      </c>
+      <c r="F393" t="s">
+        <v>253</v>
+      </c>
+      <c r="G393" s="1" t="s">
+        <v>1454</v>
+      </c>
+      <c r="H393" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8">
+      <c r="A394" t="s">
+        <v>662</v>
+      </c>
+      <c r="B394" t="s">
+        <v>9</v>
+      </c>
+      <c r="C394" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D394" t="s">
+        <v>11</v>
+      </c>
+      <c r="E394" t="s">
+        <v>12</v>
+      </c>
+      <c r="F394" t="s">
+        <v>219</v>
+      </c>
+      <c r="G394" s="1" t="s">
+        <v>1457</v>
+      </c>
+      <c r="H394" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8">
+      <c r="A395" t="s">
+        <v>666</v>
+      </c>
+      <c r="B395" t="s">
+        <v>9</v>
+      </c>
+      <c r="C395" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D395" t="s">
+        <v>11</v>
+      </c>
+      <c r="E395" t="s">
+        <v>12</v>
+      </c>
+      <c r="F395" t="s">
+        <v>219</v>
+      </c>
+      <c r="G395" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H395" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8">
+      <c r="A396" t="s">
+        <v>670</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D396" t="s">
+        <v>11</v>
+      </c>
+      <c r="E396" t="s">
+        <v>12</v>
+      </c>
+      <c r="F396" t="s">
+        <v>56</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="H396" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8">
+      <c r="A397" t="s">
+        <v>674</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D397" t="s">
+        <v>11</v>
+      </c>
+      <c r="E397" t="s">
+        <v>12</v>
+      </c>
+      <c r="F397" t="s">
+        <v>56</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>1466</v>
+      </c>
+      <c r="H397" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8">
+      <c r="A398" t="s">
+        <v>678</v>
+      </c>
+      <c r="B398" t="s">
+        <v>9</v>
+      </c>
+      <c r="C398" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D398" t="s">
+        <v>11</v>
+      </c>
+      <c r="E398" t="s">
+        <v>12</v>
+      </c>
+      <c r="F398" t="s">
+        <v>219</v>
+      </c>
+      <c r="G398" s="1" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H398" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8">
+      <c r="A399" t="s">
+        <v>686</v>
+      </c>
+      <c r="B399" t="s">
+        <v>9</v>
+      </c>
+      <c r="C399" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D399" t="s">
+        <v>11</v>
+      </c>
+      <c r="E399" t="s">
+        <v>12</v>
+      </c>
+      <c r="F399" t="s">
+        <v>214</v>
+      </c>
+      <c r="G399" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="H399" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8">
+      <c r="A400" t="s">
+        <v>690</v>
+      </c>
+      <c r="B400" t="s">
+        <v>9</v>
+      </c>
+      <c r="C400" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D400" t="s">
+        <v>11</v>
+      </c>
+      <c r="E400" t="s">
+        <v>12</v>
+      </c>
+      <c r="F400" t="s">
+        <v>214</v>
+      </c>
+      <c r="G400" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H400" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8">
+      <c r="A401" t="s">
+        <v>694</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D401" t="s">
+        <v>11</v>
+      </c>
+      <c r="E401" t="s">
+        <v>12</v>
+      </c>
+      <c r="F401" t="s">
+        <v>214</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H401" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8">
+      <c r="A402" t="s">
+        <v>698</v>
+      </c>
+      <c r="B402" t="s">
+        <v>9</v>
+      </c>
+      <c r="C402" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D402" t="s">
+        <v>11</v>
+      </c>
+      <c r="E402" t="s">
+        <v>12</v>
+      </c>
+      <c r="F402" t="s">
+        <v>214</v>
+      </c>
+      <c r="G402" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H402" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8">
+      <c r="A403" t="s">
+        <v>710</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D403" t="s">
+        <v>11</v>
+      </c>
+      <c r="E403" t="s">
+        <v>12</v>
+      </c>
+      <c r="F403" t="s">
+        <v>128</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>1483</v>
+      </c>
+      <c r="H403" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8">
+      <c r="A404" t="s">
+        <v>714</v>
+      </c>
+      <c r="B404" t="s">
+        <v>9</v>
+      </c>
+      <c r="C404" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D404" t="s">
+        <v>11</v>
+      </c>
+      <c r="E404" t="s">
+        <v>12</v>
+      </c>
+      <c r="F404" t="s">
+        <v>111</v>
+      </c>
+      <c r="G404" s="1" t="s">
+        <v>1486</v>
+      </c>
+      <c r="H404" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8">
+      <c r="A405" t="s">
+        <v>718</v>
+      </c>
+      <c r="B405" t="s">
+        <v>9</v>
+      </c>
+      <c r="C405" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D405" t="s">
+        <v>11</v>
+      </c>
+      <c r="E405" t="s">
+        <v>12</v>
+      </c>
+      <c r="F405" t="s">
+        <v>128</v>
+      </c>
+      <c r="G405" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="H405" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8">
+      <c r="A406" t="s">
+        <v>722</v>
+      </c>
+      <c r="B406" t="s">
+        <v>9</v>
+      </c>
+      <c r="C406" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D406" t="s">
+        <v>11</v>
+      </c>
+      <c r="E406" t="s">
+        <v>12</v>
+      </c>
+      <c r="F406" t="s">
+        <v>128</v>
+      </c>
+      <c r="G406" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="H406" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8">
+      <c r="A407" t="s">
+        <v>726</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D407" t="s">
+        <v>11</v>
+      </c>
+      <c r="E407" t="s">
+        <v>12</v>
+      </c>
+      <c r="F407" t="s">
+        <v>111</v>
+      </c>
+      <c r="G407" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H407" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8">
+      <c r="A408" t="s">
+        <v>730</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D408" t="s">
+        <v>11</v>
+      </c>
+      <c r="E408" t="s">
+        <v>12</v>
+      </c>
+      <c r="F408" t="s">
+        <v>111</v>
+      </c>
+      <c r="G408" s="1" t="s">
+        <v>1498</v>
+      </c>
+      <c r="H408" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8">
+      <c r="A409" t="s">
+        <v>739</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D409" t="s">
+        <v>11</v>
+      </c>
+      <c r="E409" t="s">
+        <v>12</v>
+      </c>
+      <c r="F409" t="s">
+        <v>197</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>1501</v>
+      </c>
+      <c r="H409" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8">
+      <c r="A410" t="s">
+        <v>743</v>
+      </c>
+      <c r="B410" t="s">
+        <v>9</v>
+      </c>
+      <c r="C410" t="s">
+        <v>1503</v>
+      </c>
+      <c r="D410" t="s">
+        <v>11</v>
+      </c>
+      <c r="E410" t="s">
+        <v>12</v>
+      </c>
+      <c r="F410" t="s">
+        <v>145</v>
+      </c>
+      <c r="G410" s="1" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H410" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8">
+      <c r="A411" t="s">
+        <v>747</v>
+      </c>
+      <c r="B411" t="s">
+        <v>9</v>
+      </c>
+      <c r="C411" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D411" t="s">
+        <v>11</v>
+      </c>
+      <c r="E411" t="s">
+        <v>12</v>
+      </c>
+      <c r="F411" t="s">
+        <v>145</v>
+      </c>
+      <c r="G411" s="1" t="s">
+        <v>1507</v>
+      </c>
+      <c r="H411" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8">
+      <c r="A412" t="s">
+        <v>751</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D412" t="s">
+        <v>11</v>
+      </c>
+      <c r="E412" t="s">
+        <v>12</v>
+      </c>
+      <c r="F412" t="s">
+        <v>145</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1510</v>
+      </c>
+      <c r="H412" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8">
+      <c r="A413" t="s">
+        <v>755</v>
+      </c>
+      <c r="B413" t="s">
+        <v>9</v>
+      </c>
+      <c r="C413" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D413" t="s">
+        <v>11</v>
+      </c>
+      <c r="E413" t="s">
+        <v>12</v>
+      </c>
+      <c r="F413" t="s">
+        <v>197</v>
+      </c>
+      <c r="G413" s="1" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H413" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8">
+      <c r="A414" t="s">
+        <v>759</v>
+      </c>
+      <c r="B414" t="s">
+        <v>9</v>
+      </c>
+      <c r="C414" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D414" t="s">
+        <v>11</v>
+      </c>
+      <c r="E414" t="s">
+        <v>12</v>
+      </c>
+      <c r="F414" t="s">
+        <v>145</v>
+      </c>
+      <c r="G414" s="1" t="s">
+        <v>1516</v>
+      </c>
+      <c r="H414" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8">
+      <c r="A415" t="s">
+        <v>763</v>
+      </c>
+      <c r="B415" t="s">
+        <v>9</v>
+      </c>
+      <c r="C415" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D415" t="s">
+        <v>11</v>
+      </c>
+      <c r="E415" t="s">
+        <v>12</v>
+      </c>
+      <c r="F415" t="s">
+        <v>197</v>
+      </c>
+      <c r="G415" s="1" t="s">
+        <v>1519</v>
+      </c>
+      <c r="H415" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8">
+      <c r="A416" t="s">
+        <v>767</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D416" t="s">
+        <v>11</v>
+      </c>
+      <c r="E416" t="s">
+        <v>12</v>
+      </c>
+      <c r="F416" t="s">
+        <v>197</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H416" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8">
+      <c r="A417" t="s">
+        <v>774</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D417" t="s">
+        <v>11</v>
+      </c>
+      <c r="E417" t="s">
+        <v>12</v>
+      </c>
+      <c r="F417" t="s">
+        <v>180</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1525</v>
+      </c>
+      <c r="H417" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8">
+      <c r="A418" t="s">
+        <v>778</v>
+      </c>
+      <c r="B418" t="s">
+        <v>9</v>
+      </c>
+      <c r="C418" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D418" t="s">
+        <v>11</v>
+      </c>
+      <c r="E418" t="s">
+        <v>12</v>
+      </c>
+      <c r="F418" t="s">
+        <v>180</v>
+      </c>
+      <c r="G418" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H418" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8">
+      <c r="A419" t="s">
+        <v>786</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D419" t="s">
+        <v>11</v>
+      </c>
+      <c r="E419" t="s">
+        <v>12</v>
+      </c>
+      <c r="F419" t="s">
+        <v>180</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H419" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8">
+      <c r="A420" t="s">
+        <v>794</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D420" t="s">
+        <v>11</v>
+      </c>
+      <c r="E420" t="s">
+        <v>12</v>
+      </c>
+      <c r="F420" t="s">
+        <v>111</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1534</v>
+      </c>
+      <c r="H420" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8">
+      <c r="A421" t="s">
+        <v>802</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D421" t="s">
+        <v>11</v>
+      </c>
+      <c r="E421" t="s">
+        <v>12</v>
+      </c>
+      <c r="F421" t="s">
+        <v>94</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1537</v>
+      </c>
+      <c r="H421" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8">
+      <c r="A422" t="s">
+        <v>806</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D422" t="s">
+        <v>11</v>
+      </c>
+      <c r="E422" t="s">
+        <v>12</v>
+      </c>
+      <c r="F422" t="s">
+        <v>94</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H422" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8">
+      <c r="A423" t="s">
+        <v>810</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D423" t="s">
+        <v>11</v>
+      </c>
+      <c r="E423" t="s">
+        <v>12</v>
+      </c>
+      <c r="F423" t="s">
+        <v>26</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H423" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8">
+      <c r="A424" t="s">
+        <v>814</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D424" t="s">
+        <v>11</v>
+      </c>
+      <c r="E424" t="s">
+        <v>12</v>
+      </c>
+      <c r="F424" t="s">
+        <v>26</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H424" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8">
+      <c r="A425" t="s">
+        <v>818</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D425" t="s">
+        <v>11</v>
+      </c>
+      <c r="E425" t="s">
+        <v>12</v>
+      </c>
+      <c r="F425" t="s">
+        <v>13</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1549</v>
+      </c>
+      <c r="H425" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8">
+      <c r="A426" t="s">
+        <v>822</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D426" t="s">
+        <v>11</v>
+      </c>
+      <c r="E426" t="s">
+        <v>12</v>
+      </c>
+      <c r="F426" t="s">
+        <v>731</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1552</v>
+      </c>
+      <c r="H426" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8">
+      <c r="A427" t="s">
+        <v>826</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D427" t="s">
+        <v>11</v>
+      </c>
+      <c r="E427" t="s">
+        <v>12</v>
+      </c>
+      <c r="F427" t="s">
+        <v>162</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H427" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8">
+      <c r="A428" t="s">
+        <v>830</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D428" t="s">
+        <v>11</v>
+      </c>
+      <c r="E428" t="s">
+        <v>12</v>
+      </c>
+      <c r="F428" t="s">
+        <v>13</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1558</v>
+      </c>
+      <c r="H428" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8">
+      <c r="A429" t="s">
+        <v>834</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D429" t="s">
+        <v>11</v>
+      </c>
+      <c r="E429" t="s">
+        <v>12</v>
+      </c>
+      <c r="F429" t="s">
+        <v>731</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1561</v>
+      </c>
+      <c r="H429" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8">
+      <c r="A430" t="s">
+        <v>838</v>
+      </c>
+      <c r="B430" t="s">
+        <v>9</v>
+      </c>
+      <c r="C430" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D430" t="s">
+        <v>11</v>
+      </c>
+      <c r="E430" t="s">
+        <v>12</v>
+      </c>
+      <c r="F430" t="s">
+        <v>13</v>
+      </c>
+      <c r="G430" s="1" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H430" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8">
+      <c r="A431" t="s">
+        <v>842</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D431" t="s">
+        <v>11</v>
+      </c>
+      <c r="E431" t="s">
+        <v>12</v>
+      </c>
+      <c r="F431" t="s">
+        <v>26</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1567</v>
+      </c>
+      <c r="H431" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8">
+      <c r="A432" t="s">
+        <v>846</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D432" t="s">
+        <v>11</v>
+      </c>
+      <c r="E432" t="s">
+        <v>12</v>
+      </c>
+      <c r="F432" t="s">
+        <v>26</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1570</v>
+      </c>
+      <c r="H432" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8">
+      <c r="A433" t="s">
+        <v>850</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D433" t="s">
+        <v>11</v>
+      </c>
+      <c r="E433" t="s">
+        <v>12</v>
+      </c>
+      <c r="F433" t="s">
+        <v>128</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H433" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8">
+      <c r="A434" t="s">
+        <v>858</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D434" t="s">
+        <v>11</v>
+      </c>
+      <c r="E434" t="s">
+        <v>12</v>
+      </c>
+      <c r="F434" t="s">
+        <v>39</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1576</v>
+      </c>
+      <c r="H434" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8">
+      <c r="A435" t="s">
+        <v>862</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D435" t="s">
+        <v>11</v>
+      </c>
+      <c r="E435" t="s">
+        <v>12</v>
+      </c>
+      <c r="F435" t="s">
+        <v>39</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1579</v>
+      </c>
+      <c r="H435" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8">
+      <c r="A436" t="s">
+        <v>866</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D436" t="s">
+        <v>11</v>
+      </c>
+      <c r="E436" t="s">
+        <v>12</v>
+      </c>
+      <c r="F436" t="s">
+        <v>39</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H436" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8">
+      <c r="A437" t="s">
+        <v>898</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D437" t="s">
+        <v>11</v>
+      </c>
+      <c r="E437" t="s">
+        <v>12</v>
+      </c>
+      <c r="F437" t="s">
+        <v>94</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1585</v>
+      </c>
+      <c r="H437" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8">
+      <c r="A438" t="s">
+        <v>902</v>
+      </c>
+      <c r="B438" t="s">
+        <v>9</v>
+      </c>
+      <c r="C438" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D438" t="s">
+        <v>11</v>
+      </c>
+      <c r="E438" t="s">
+        <v>12</v>
+      </c>
+      <c r="F438" t="s">
+        <v>56</v>
+      </c>
+      <c r="G438" s="1" t="s">
+        <v>1588</v>
+      </c>
+      <c r="H438" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8">
+      <c r="A439" t="s">
+        <v>906</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D439" t="s">
+        <v>11</v>
+      </c>
+      <c r="E439" t="s">
+        <v>12</v>
+      </c>
+      <c r="F439" t="s">
+        <v>56</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1591</v>
+      </c>
+      <c r="H439" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8">
+      <c r="A440" t="s">
+        <v>910</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D440" t="s">
+        <v>11</v>
+      </c>
+      <c r="E440" t="s">
+        <v>12</v>
+      </c>
+      <c r="F440" t="s">
+        <v>77</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1594</v>
+      </c>
+      <c r="H440" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8">
+      <c r="A441" t="s">
+        <v>914</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D441" t="s">
+        <v>11</v>
+      </c>
+      <c r="E441" t="s">
+        <v>12</v>
+      </c>
+      <c r="F441" t="s">
+        <v>56</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1597</v>
+      </c>
+      <c r="H441" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8">
+      <c r="A442" t="s">
+        <v>918</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D442" t="s">
+        <v>11</v>
+      </c>
+      <c r="E442" t="s">
+        <v>12</v>
+      </c>
+      <c r="F442" t="s">
+        <v>94</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H442" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8">
+      <c r="A443" t="s">
+        <v>922</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D443" t="s">
+        <v>11</v>
+      </c>
+      <c r="E443" t="s">
+        <v>12</v>
+      </c>
+      <c r="F443" t="s">
+        <v>77</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1603</v>
+      </c>
+      <c r="H443" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8">
+      <c r="A444" t="s">
+        <v>926</v>
+      </c>
+      <c r="B444" t="s">
+        <v>9</v>
+      </c>
+      <c r="C444" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D444" t="s">
+        <v>11</v>
+      </c>
+      <c r="E444" t="s">
+        <v>12</v>
+      </c>
+      <c r="F444" t="s">
+        <v>77</v>
+      </c>
+      <c r="G444" s="1" t="s">
+        <v>1606</v>
+      </c>
+      <c r="H444" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8">
+      <c r="A445" t="s">
+        <v>930</v>
+      </c>
+      <c r="B445" t="s">
+        <v>9</v>
+      </c>
+      <c r="C445" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D445" t="s">
+        <v>11</v>
+      </c>
+      <c r="E445" t="s">
+        <v>12</v>
+      </c>
+      <c r="F445" t="s">
+        <v>77</v>
+      </c>
+      <c r="G445" s="1" t="s">
+        <v>1609</v>
+      </c>
+      <c r="H445" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8">
+      <c r="A446" t="s">
+        <v>934</v>
+      </c>
+      <c r="B446" t="s">
+        <v>9</v>
+      </c>
+      <c r="C446" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D446" t="s">
+        <v>11</v>
+      </c>
+      <c r="E446" t="s">
+        <v>12</v>
+      </c>
+      <c r="F446" t="s">
+        <v>94</v>
+      </c>
+      <c r="G446" s="1" t="s">
+        <v>1612</v>
+      </c>
+      <c r="H446" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8">
+      <c r="A447" t="s">
+        <v>937</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D447" t="s">
+        <v>11</v>
+      </c>
+      <c r="E447" t="s">
+        <v>12</v>
+      </c>
+      <c r="F447" t="s">
+        <v>56</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1615</v>
+      </c>
+      <c r="H447" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8">
+      <c r="A448" t="s">
+        <v>941</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D448" t="s">
+        <v>11</v>
+      </c>
+      <c r="E448" t="s">
+        <v>12</v>
+      </c>
+      <c r="F448" t="s">
+        <v>94</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1618</v>
+      </c>
+      <c r="H448" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8">
+      <c r="A449" t="s">
+        <v>956</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D449" t="s">
+        <v>11</v>
+      </c>
+      <c r="E449" t="s">
+        <v>12</v>
+      </c>
+      <c r="F449" t="s">
+        <v>128</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1621</v>
+      </c>
+      <c r="H449" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8">
+      <c r="A450" t="s">
+        <v>960</v>
+      </c>
+      <c r="B450" t="s">
+        <v>9</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D450" t="s">
+        <v>11</v>
+      </c>
+      <c r="E450" t="s">
+        <v>12</v>
+      </c>
+      <c r="F450" t="s">
+        <v>128</v>
+      </c>
+      <c r="G450" s="1" t="s">
+        <v>1624</v>
+      </c>
+      <c r="H450" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8">
+      <c r="A451" t="s">
+        <v>964</v>
+      </c>
+      <c r="B451" t="s">
+        <v>9</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D451" t="s">
+        <v>11</v>
+      </c>
+      <c r="E451" t="s">
+        <v>12</v>
+      </c>
+      <c r="F451" t="s">
+        <v>128</v>
+      </c>
+      <c r="G451" s="1" t="s">
+        <v>1627</v>
+      </c>
+      <c r="H451" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8">
+      <c r="A452" t="s">
+        <v>968</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D452" t="s">
+        <v>11</v>
+      </c>
+      <c r="E452" t="s">
+        <v>12</v>
+      </c>
+      <c r="F452" t="s">
+        <v>128</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1630</v>
+      </c>
+      <c r="H452" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8">
+      <c r="A453" t="s">
+        <v>976</v>
+      </c>
+      <c r="B453" t="s">
+        <v>9</v>
+      </c>
+      <c r="C453" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D453" t="s">
+        <v>11</v>
+      </c>
+      <c r="E453" t="s">
+        <v>12</v>
+      </c>
+      <c r="F453" t="s">
+        <v>162</v>
+      </c>
+      <c r="G453" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="H453" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8">
+      <c r="A454" t="s">
+        <v>980</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D454" t="s">
+        <v>11</v>
+      </c>
+      <c r="E454" t="s">
+        <v>12</v>
+      </c>
+      <c r="F454" t="s">
+        <v>167</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1636</v>
+      </c>
+      <c r="H454" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8">
+      <c r="A455" t="s">
+        <v>984</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D455" t="s">
+        <v>11</v>
+      </c>
+      <c r="E455" t="s">
+        <v>12</v>
+      </c>
+      <c r="F455" t="s">
+        <v>167</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1639</v>
+      </c>
+      <c r="H455" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8">
+      <c r="A456" t="s">
+        <v>988</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D456" t="s">
+        <v>11</v>
+      </c>
+      <c r="E456" t="s">
+        <v>12</v>
+      </c>
+      <c r="F456" t="s">
+        <v>167</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1642</v>
+      </c>
+      <c r="H456" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8">
+      <c r="A457" t="s">
+        <v>996</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D457" t="s">
+        <v>11</v>
+      </c>
+      <c r="E457" t="s">
+        <v>12</v>
+      </c>
+      <c r="F457" t="s">
+        <v>111</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1645</v>
+      </c>
+      <c r="H457" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8">
+      <c r="A458" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D458" t="s">
+        <v>11</v>
+      </c>
+      <c r="E458" t="s">
+        <v>12</v>
+      </c>
+      <c r="F458" t="s">
+        <v>111</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1648</v>
+      </c>
+      <c r="H458" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8">
+      <c r="A459" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D459" t="s">
+        <v>11</v>
+      </c>
+      <c r="E459" t="s">
+        <v>12</v>
+      </c>
+      <c r="F459" t="s">
+        <v>197</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1651</v>
+      </c>
+      <c r="H459" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8">
+      <c r="A460" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B460" t="s">
+        <v>9</v>
+      </c>
+      <c r="C460" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D460" t="s">
+        <v>11</v>
+      </c>
+      <c r="E460" t="s">
+        <v>12</v>
+      </c>
+      <c r="F460" t="s">
+        <v>197</v>
+      </c>
+      <c r="G460" s="1" t="s">
+        <v>1654</v>
+      </c>
+      <c r="H460" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8">
+      <c r="A461" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B461" t="s">
+        <v>9</v>
+      </c>
+      <c r="C461" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D461" t="s">
+        <v>11</v>
+      </c>
+      <c r="E461" t="s">
+        <v>12</v>
+      </c>
+      <c r="F461" t="s">
+        <v>197</v>
+      </c>
+      <c r="G461" s="1" t="s">
+        <v>1657</v>
+      </c>
+      <c r="H461" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8">
+      <c r="A462" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D462" t="s">
+        <v>11</v>
+      </c>
+      <c r="E462" t="s">
+        <v>12</v>
+      </c>
+      <c r="F462" t="s">
+        <v>111</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="H462" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8">
+      <c r="A463" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D463" t="s">
+        <v>11</v>
+      </c>
+      <c r="E463" t="s">
+        <v>12</v>
+      </c>
+      <c r="F463" t="s">
+        <v>111</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="H463" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8">
+      <c r="A464" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D464" t="s">
+        <v>11</v>
+      </c>
+      <c r="E464" t="s">
+        <v>12</v>
+      </c>
+      <c r="F464" t="s">
+        <v>197</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="H464" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8">
+      <c r="A465" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D465" t="s">
+        <v>11</v>
+      </c>
+      <c r="E465" t="s">
+        <v>12</v>
+      </c>
+      <c r="F465" t="s">
+        <v>180</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1669</v>
+      </c>
+      <c r="H465" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8">
+      <c r="A466" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D466" t="s">
+        <v>11</v>
+      </c>
+      <c r="E466" t="s">
+        <v>12</v>
+      </c>
+      <c r="F466" t="s">
+        <v>180</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1672</v>
+      </c>
+      <c r="H466" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8">
+      <c r="A467" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D467" t="s">
+        <v>11</v>
+      </c>
+      <c r="E467" t="s">
+        <v>12</v>
+      </c>
+      <c r="F467" t="s">
+        <v>180</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1675</v>
+      </c>
+      <c r="H467" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8">
+      <c r="A468" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D468" t="s">
+        <v>11</v>
+      </c>
+      <c r="E468" t="s">
+        <v>12</v>
+      </c>
+      <c r="F468" t="s">
+        <v>180</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1678</v>
+      </c>
+      <c r="H468" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8">
+      <c r="A469" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D469" t="s">
+        <v>11</v>
+      </c>
+      <c r="E469" t="s">
+        <v>12</v>
+      </c>
+      <c r="F469" t="s">
+        <v>253</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1681</v>
+      </c>
+      <c r="H469" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8">
+      <c r="A470" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B470" t="s">
+        <v>9</v>
+      </c>
+      <c r="C470" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D470" t="s">
+        <v>11</v>
+      </c>
+      <c r="E470" t="s">
+        <v>12</v>
+      </c>
+      <c r="F470" t="s">
+        <v>253</v>
+      </c>
+      <c r="G470" s="1" t="s">
+        <v>1684</v>
+      </c>
+      <c r="H470" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8">
+      <c r="A471" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D471" t="s">
+        <v>11</v>
+      </c>
+      <c r="E471" t="s">
+        <v>12</v>
+      </c>
+      <c r="F471" t="s">
+        <v>253</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="H471" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D472" t="s">
+        <v>11</v>
+      </c>
+      <c r="E472" t="s">
+        <v>12</v>
+      </c>
+      <c r="F472" t="s">
+        <v>214</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1690</v>
+      </c>
+      <c r="H472" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8">
+      <c r="A473" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D473" t="s">
+        <v>11</v>
+      </c>
+      <c r="E473" t="s">
+        <v>12</v>
+      </c>
+      <c r="F473" t="s">
+        <v>214</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1693</v>
+      </c>
+      <c r="H473" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8">
+      <c r="A474" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B474" t="s">
+        <v>9</v>
+      </c>
+      <c r="C474" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D474" t="s">
+        <v>11</v>
+      </c>
+      <c r="E474" t="s">
+        <v>12</v>
+      </c>
+      <c r="F474" t="s">
+        <v>214</v>
+      </c>
+      <c r="G474" s="1" t="s">
+        <v>1696</v>
+      </c>
+      <c r="H474" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8">
+      <c r="A475" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D475" t="s">
+        <v>11</v>
+      </c>
+      <c r="E475" t="s">
+        <v>12</v>
+      </c>
+      <c r="F475" t="s">
+        <v>214</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1699</v>
+      </c>
+      <c r="H475" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8">
+      <c r="A476" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D476" t="s">
+        <v>11</v>
+      </c>
+      <c r="E476" t="s">
+        <v>12</v>
+      </c>
+      <c r="F476" t="s">
+        <v>145</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1702</v>
+      </c>
+      <c r="H476" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8">
+      <c r="A477" t="s">
+        <v>1091</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D477" t="s">
+        <v>11</v>
+      </c>
+      <c r="E477" t="s">
+        <v>12</v>
+      </c>
+      <c r="F477" t="s">
+        <v>145</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1705</v>
+      </c>
+      <c r="H477" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8">
+      <c r="A478" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D478" t="s">
+        <v>11</v>
+      </c>
+      <c r="E478" t="s">
+        <v>12</v>
+      </c>
+      <c r="F478" t="s">
+        <v>145</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1708</v>
+      </c>
+      <c r="H478" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8">
+      <c r="A479" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D479" t="s">
+        <v>11</v>
+      </c>
+      <c r="E479" t="s">
+        <v>12</v>
+      </c>
+      <c r="F479" t="s">
+        <v>145</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1711</v>
+      </c>
+      <c r="H479" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8">
+      <c r="A480" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D480" t="s">
+        <v>11</v>
+      </c>
+      <c r="E480" t="s">
+        <v>12</v>
+      </c>
+      <c r="F480" t="s">
+        <v>145</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="H480" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8">
+      <c r="A481" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D481" t="s">
+        <v>11</v>
+      </c>
+      <c r="E481" t="s">
+        <v>12</v>
+      </c>
+      <c r="F481" t="s">
+        <v>162</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1717</v>
+      </c>
+      <c r="H481" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8">
+      <c r="A482" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D482" t="s">
+        <v>11</v>
+      </c>
+      <c r="E482" t="s">
+        <v>12</v>
+      </c>
+      <c r="F482" t="s">
+        <v>236</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1720</v>
+      </c>
+      <c r="H482" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8">
+      <c r="A483" t="s">
+        <v>1110</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D483" t="s">
+        <v>11</v>
+      </c>
+      <c r="E483" t="s">
+        <v>12</v>
+      </c>
+      <c r="F483" t="s">
+        <v>236</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1723</v>
+      </c>
+      <c r="H483" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8">
+      <c r="A484" t="s">
+        <v>1113</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>1725</v>
+      </c>
+      <c r="D484" t="s">
+        <v>11</v>
+      </c>
+      <c r="E484" t="s">
+        <v>12</v>
+      </c>
+      <c r="F484" t="s">
+        <v>236</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1726</v>
+      </c>
+      <c r="H484" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8">
+      <c r="A485" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D485" t="s">
+        <v>11</v>
+      </c>
+      <c r="E485" t="s">
+        <v>12</v>
+      </c>
+      <c r="F485" t="s">
+        <v>236</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H485" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8">
+      <c r="A486" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B486" t="s">
+        <v>9</v>
+      </c>
+      <c r="C486" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D486" t="s">
+        <v>11</v>
+      </c>
+      <c r="E486" t="s">
+        <v>12</v>
+      </c>
+      <c r="F486" t="s">
+        <v>13</v>
+      </c>
+      <c r="G486" s="1" t="s">
+        <v>1732</v>
+      </c>
+      <c r="H486" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8">
+      <c r="A487" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D487" t="s">
+        <v>11</v>
+      </c>
+      <c r="E487" t="s">
+        <v>12</v>
+      </c>
+      <c r="F487" t="s">
+        <v>13</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1735</v>
+      </c>
+      <c r="H487" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8">
+      <c r="A488" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>1737</v>
+      </c>
+      <c r="D488" t="s">
+        <v>11</v>
+      </c>
+      <c r="E488" t="s">
+        <v>12</v>
+      </c>
+      <c r="F488" t="s">
+        <v>26</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1738</v>
+      </c>
+      <c r="H488" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8">
+      <c r="A489" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D489" t="s">
+        <v>11</v>
+      </c>
+      <c r="E489" t="s">
+        <v>12</v>
+      </c>
+      <c r="F489" t="s">
+        <v>26</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1741</v>
+      </c>
+      <c r="H489" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8">
+      <c r="A490" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D490" t="s">
+        <v>11</v>
+      </c>
+      <c r="E490" t="s">
+        <v>12</v>
+      </c>
+      <c r="F490" t="s">
+        <v>26</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1744</v>
+      </c>
+      <c r="H490" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8">
+      <c r="A491" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>1746</v>
+      </c>
+      <c r="D491" t="s">
+        <v>11</v>
+      </c>
+      <c r="E491" t="s">
+        <v>12</v>
+      </c>
+      <c r="F491" t="s">
+        <v>26</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H491" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8">
+      <c r="A492" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D492" t="s">
+        <v>11</v>
+      </c>
+      <c r="E492" t="s">
+        <v>12</v>
+      </c>
+      <c r="F492" t="s">
+        <v>13</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1750</v>
+      </c>
+      <c r="H492" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8">
+      <c r="A493" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D493" t="s">
+        <v>11</v>
+      </c>
+      <c r="E493" t="s">
+        <v>12</v>
+      </c>
+      <c r="F493" t="s">
+        <v>13</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="H493" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8">
+      <c r="A494" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B494" t="s">
+        <v>9</v>
+      </c>
+      <c r="C494" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D494" t="s">
+        <v>11</v>
+      </c>
+      <c r="E494" t="s">
+        <v>12</v>
+      </c>
+      <c r="F494" t="s">
+        <v>731</v>
+      </c>
+      <c r="G494" s="1" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H494" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8">
+      <c r="A495" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B495" t="s">
+        <v>9</v>
+      </c>
+      <c r="C495" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D495" t="s">
+        <v>11</v>
+      </c>
+      <c r="E495" t="s">
+        <v>12</v>
+      </c>
+      <c r="F495" t="s">
+        <v>731</v>
+      </c>
+      <c r="G495" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="H495" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8">
+      <c r="A496" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D496" t="s">
+        <v>11</v>
+      </c>
+      <c r="E496" t="s">
+        <v>12</v>
+      </c>
+      <c r="F496" t="s">
+        <v>77</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1762</v>
+      </c>
+      <c r="H496" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8">
+      <c r="A497" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D497" t="s">
+        <v>11</v>
+      </c>
+      <c r="E497" t="s">
+        <v>12</v>
+      </c>
+      <c r="F497" t="s">
+        <v>77</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="H497" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8">
+      <c r="A498" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D498" t="s">
+        <v>11</v>
+      </c>
+      <c r="E498" t="s">
+        <v>12</v>
+      </c>
+      <c r="F498" t="s">
+        <v>56</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1768</v>
+      </c>
+      <c r="H498" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8">
+      <c r="A499" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D499" t="s">
+        <v>11</v>
+      </c>
+      <c r="E499" t="s">
+        <v>12</v>
+      </c>
+      <c r="F499" t="s">
+        <v>56</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H499" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8">
+      <c r="A500" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D500" t="s">
+        <v>11</v>
+      </c>
+      <c r="E500" t="s">
+        <v>12</v>
+      </c>
+      <c r="F500" t="s">
+        <v>39</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1774</v>
+      </c>
+      <c r="H500" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8">
+      <c r="A501" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D501" t="s">
+        <v>11</v>
+      </c>
+      <c r="E501" t="s">
+        <v>12</v>
+      </c>
+      <c r="F501" t="s">
+        <v>94</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="H501" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8">
+      <c r="A502" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D502" t="s">
+        <v>11</v>
+      </c>
+      <c r="E502" t="s">
+        <v>12</v>
+      </c>
+      <c r="F502" t="s">
+        <v>77</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1780</v>
+      </c>
+      <c r="H502" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8">
+      <c r="A503" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D503" t="s">
+        <v>11</v>
+      </c>
+      <c r="E503" t="s">
+        <v>12</v>
+      </c>
+      <c r="F503" t="s">
+        <v>77</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="H503" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8">
+      <c r="A504" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D504" t="s">
+        <v>11</v>
+      </c>
+      <c r="E504" t="s">
+        <v>12</v>
+      </c>
+      <c r="F504" t="s">
+        <v>56</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1786</v>
+      </c>
+      <c r="H504" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8">
+      <c r="A505" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D505" t="s">
+        <v>11</v>
+      </c>
+      <c r="E505" t="s">
+        <v>12</v>
+      </c>
+      <c r="F505" t="s">
+        <v>39</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1789</v>
+      </c>
+      <c r="H505" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8">
+      <c r="A506" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>1791</v>
+      </c>
+      <c r="D506" t="s">
+        <v>11</v>
+      </c>
+      <c r="E506" t="s">
+        <v>12</v>
+      </c>
+      <c r="F506" t="s">
+        <v>39</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H506" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8">
+      <c r="A507" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>1794</v>
+      </c>
+      <c r="D507" t="s">
+        <v>11</v>
+      </c>
+      <c r="E507" t="s">
+        <v>12</v>
+      </c>
+      <c r="F507" t="s">
+        <v>94</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="H507" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8">
+      <c r="A508" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D508" t="s">
+        <v>11</v>
+      </c>
+      <c r="E508" t="s">
+        <v>12</v>
+      </c>
+      <c r="F508" t="s">
+        <v>94</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1798</v>
+      </c>
+      <c r="H508" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8">
+      <c r="A509" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D509" t="s">
+        <v>11</v>
+      </c>
+      <c r="E509" t="s">
+        <v>12</v>
+      </c>
+      <c r="F509" t="s">
+        <v>128</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="H509" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8">
+      <c r="A510" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D510" t="s">
+        <v>11</v>
+      </c>
+      <c r="E510" t="s">
+        <v>12</v>
+      </c>
+      <c r="F510" t="s">
+        <v>128</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1804</v>
+      </c>
+      <c r="H510" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8">
+      <c r="A511" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B511" t="s">
+        <v>9</v>
+      </c>
+      <c r="C511" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D511" t="s">
+        <v>11</v>
+      </c>
+      <c r="E511" t="s">
+        <v>12</v>
+      </c>
+      <c r="F511" t="s">
+        <v>128</v>
+      </c>
+      <c r="G511" s="1" t="s">
+        <v>1807</v>
+      </c>
+      <c r="H511" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8">
+      <c r="A512" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D512" t="s">
+        <v>11</v>
+      </c>
+      <c r="E512" t="s">
+        <v>12</v>
+      </c>
+      <c r="F512" t="s">
+        <v>128</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="H512" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8">
+      <c r="A513" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>1812</v>
+      </c>
+      <c r="D513" t="s">
+        <v>11</v>
+      </c>
+      <c r="E513" t="s">
+        <v>12</v>
+      </c>
+      <c r="F513" t="s">
+        <v>94</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="H513" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8">
+      <c r="A514" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D514" t="s">
+        <v>11</v>
+      </c>
+      <c r="E514" t="s">
+        <v>12</v>
+      </c>
+      <c r="F514" t="s">
+        <v>219</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="H514" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8">
+      <c r="A515" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D515" t="s">
+        <v>11</v>
+      </c>
+      <c r="E515" t="s">
+        <v>12</v>
+      </c>
+      <c r="F515" t="s">
+        <v>219</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H515" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8">
+      <c r="A516" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D516" t="s">
+        <v>11</v>
+      </c>
+      <c r="E516" t="s">
+        <v>12</v>
+      </c>
+      <c r="F516" t="s">
+        <v>219</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H516" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8">
+      <c r="A517" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D517" t="s">
+        <v>11</v>
+      </c>
+      <c r="E517" t="s">
+        <v>12</v>
+      </c>
+      <c r="F517" t="s">
+        <v>197</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="H517" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8">
+      <c r="A518" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D518" t="s">
+        <v>11</v>
+      </c>
+      <c r="E518" t="s">
+        <v>12</v>
+      </c>
+      <c r="F518" t="s">
+        <v>197</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1826</v>
+      </c>
+      <c r="H518" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8">
+      <c r="A519" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>1828</v>
+      </c>
+      <c r="D519" t="s">
+        <v>11</v>
+      </c>
+      <c r="E519" t="s">
+        <v>12</v>
+      </c>
+      <c r="F519" t="s">
+        <v>197</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1829</v>
+      </c>
+      <c r="H519" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8">
+      <c r="A520" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D520" t="s">
+        <v>11</v>
+      </c>
+      <c r="E520" t="s">
+        <v>12</v>
+      </c>
+      <c r="F520" t="s">
+        <v>253</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1832</v>
+      </c>
+      <c r="H520" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8">
+      <c r="A521" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D521" t="s">
+        <v>11</v>
+      </c>
+      <c r="E521" t="s">
+        <v>12</v>
+      </c>
+      <c r="F521" t="s">
+        <v>253</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="H521" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8">
+      <c r="A522" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>1837</v>
+      </c>
+      <c r="D522" t="s">
+        <v>11</v>
+      </c>
+      <c r="E522" t="s">
+        <v>12</v>
+      </c>
+      <c r="F522" t="s">
+        <v>253</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H522" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8">
+      <c r="A523" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D523" t="s">
+        <v>11</v>
+      </c>
+      <c r="E523" t="s">
+        <v>12</v>
+      </c>
+      <c r="F523" t="s">
+        <v>180</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="H523" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8">
+      <c r="A524" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>1843</v>
+      </c>
+      <c r="D524" t="s">
+        <v>11</v>
+      </c>
+      <c r="E524" t="s">
+        <v>12</v>
+      </c>
+      <c r="F524" t="s">
+        <v>180</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H524" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8">
+      <c r="A525" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B525" t="s">
+        <v>9</v>
+      </c>
+      <c r="C525" t="s">
+        <v>1846</v>
+      </c>
+      <c r="D525" t="s">
+        <v>11</v>
+      </c>
+      <c r="E525" t="s">
+        <v>12</v>
+      </c>
+      <c r="F525" t="s">
+        <v>180</v>
+      </c>
+      <c r="G525" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="H525" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8">
+      <c r="A526" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D526" t="s">
+        <v>11</v>
+      </c>
+      <c r="E526" t="s">
+        <v>12</v>
+      </c>
+      <c r="F526" t="s">
+        <v>180</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="H526" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8">
+      <c r="A527" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>1852</v>
+      </c>
+      <c r="D527" t="s">
+        <v>11</v>
+      </c>
+      <c r="E527" t="s">
+        <v>12</v>
+      </c>
+      <c r="F527" t="s">
+        <v>197</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H527" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8">
+      <c r="A528" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D528" t="s">
+        <v>11</v>
+      </c>
+      <c r="E528" t="s">
+        <v>12</v>
+      </c>
+      <c r="F528" t="s">
+        <v>111</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H528" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8">
+      <c r="A529" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D529" t="s">
+        <v>11</v>
+      </c>
+      <c r="E529" t="s">
+        <v>12</v>
+      </c>
+      <c r="F529" t="s">
+        <v>111</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="H529" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8">
+      <c r="A530" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D530" t="s">
+        <v>11</v>
+      </c>
+      <c r="E530" t="s">
+        <v>12</v>
+      </c>
+      <c r="F530" t="s">
+        <v>111</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1862</v>
+      </c>
+      <c r="H530" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8">
+      <c r="A531" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D531" t="s">
+        <v>11</v>
+      </c>
+      <c r="E531" t="s">
+        <v>12</v>
+      </c>
+      <c r="F531" t="s">
+        <v>167</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="H531" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8">
+      <c r="A532" t="s">
+        <v>1300</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>1866</v>
+      </c>
+      <c r="D532" t="s">
+        <v>11</v>
+      </c>
+      <c r="E532" t="s">
+        <v>12</v>
+      </c>
+      <c r="F532" t="s">
+        <v>167</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H532" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8">
+      <c r="A533" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>1869</v>
+      </c>
+      <c r="D533" t="s">
+        <v>11</v>
+      </c>
+      <c r="E533" t="s">
+        <v>12</v>
+      </c>
+      <c r="F533" t="s">
+        <v>145</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H533" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8">
+      <c r="A534" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D534" t="s">
+        <v>11</v>
+      </c>
+      <c r="E534" t="s">
+        <v>12</v>
+      </c>
+      <c r="F534" t="s">
+        <v>145</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1873</v>
+      </c>
+      <c r="H534" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8">
+      <c r="A535" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D535" t="s">
+        <v>11</v>
+      </c>
+      <c r="E535" t="s">
+        <v>12</v>
+      </c>
+      <c r="F535" t="s">
+        <v>145</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="H535" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8">
+      <c r="A536" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D536" t="s">
+        <v>11</v>
+      </c>
+      <c r="E536" t="s">
+        <v>12</v>
+      </c>
+      <c r="F536" t="s">
+        <v>145</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1879</v>
+      </c>
+      <c r="H536" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8">
+      <c r="A537" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D537" t="s">
+        <v>11</v>
+      </c>
+      <c r="E537" t="s">
+        <v>12</v>
+      </c>
+      <c r="F537" t="s">
+        <v>214</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H537" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8">
+      <c r="A538" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D538" t="s">
+        <v>11</v>
+      </c>
+      <c r="E538" t="s">
+        <v>12</v>
+      </c>
+      <c r="F538" t="s">
+        <v>214</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1885</v>
+      </c>
+      <c r="H538" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8">
+      <c r="A539" t="s">
+        <v>1328</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>1887</v>
+      </c>
+      <c r="D539" t="s">
+        <v>11</v>
+      </c>
+      <c r="E539" t="s">
+        <v>12</v>
+      </c>
+      <c r="F539" t="s">
+        <v>214</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H539" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8">
+      <c r="A540" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D540" t="s">
+        <v>11</v>
+      </c>
+      <c r="E540" t="s">
+        <v>12</v>
+      </c>
+      <c r="F540" t="s">
+        <v>214</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H540" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D541" t="s">
+        <v>11</v>
+      </c>
+      <c r="E541" t="s">
+        <v>12</v>
+      </c>
+      <c r="F541" t="s">
+        <v>253</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H541" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D542" t="s">
+        <v>11</v>
+      </c>
+      <c r="E542" t="s">
+        <v>12</v>
+      </c>
+      <c r="F542" t="s">
+        <v>167</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H542" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D543" t="s">
+        <v>11</v>
+      </c>
+      <c r="E543" t="s">
+        <v>12</v>
+      </c>
+      <c r="F543" t="s">
+        <v>466</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H543" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>1355</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D544" t="s">
+        <v>11</v>
+      </c>
+      <c r="E544" t="s">
+        <v>12</v>
+      </c>
+      <c r="F544" t="s">
+        <v>236</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1903</v>
+      </c>
+      <c r="H544" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D545" t="s">
+        <v>11</v>
+      </c>
+      <c r="E545" t="s">
+        <v>12</v>
+      </c>
+      <c r="F545" t="s">
+        <v>236</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H545" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D546" t="s">
+        <v>11</v>
+      </c>
+      <c r="E546" t="s">
+        <v>12</v>
+      </c>
+      <c r="F546" t="s">
+        <v>219</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="H546" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D547" t="s">
+        <v>11</v>
+      </c>
+      <c r="E547" t="s">
+        <v>12</v>
+      </c>
+      <c r="F547" t="s">
+        <v>56</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="H547" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D548" t="s">
+        <v>11</v>
+      </c>
+      <c r="E548" t="s">
+        <v>12</v>
+      </c>
+      <c r="F548" t="s">
+        <v>13</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="H548" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D549" t="s">
+        <v>11</v>
+      </c>
+      <c r="E549" t="s">
+        <v>12</v>
+      </c>
+      <c r="F549" t="s">
+        <v>13</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="H549" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D550" t="s">
+        <v>11</v>
+      </c>
+      <c r="E550" t="s">
+        <v>12</v>
+      </c>
+      <c r="F550" t="s">
+        <v>13</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="H550" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D551" t="s">
+        <v>11</v>
+      </c>
+      <c r="E551" t="s">
+        <v>12</v>
+      </c>
+      <c r="F551" t="s">
+        <v>26</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="H551" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>1385</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D552" t="s">
+        <v>11</v>
+      </c>
+      <c r="E552" t="s">
+        <v>12</v>
+      </c>
+      <c r="F552" t="s">
+        <v>26</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="H552" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D553" t="s">
+        <v>11</v>
+      </c>
+      <c r="E553" t="s">
+        <v>12</v>
+      </c>
+      <c r="F553" t="s">
+        <v>26</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H553" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D554" t="s">
+        <v>11</v>
+      </c>
+      <c r="E554" t="s">
+        <v>12</v>
+      </c>
+      <c r="F554" t="s">
+        <v>26</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H554" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D555" t="s">
+        <v>11</v>
+      </c>
+      <c r="E555" t="s">
+        <v>12</v>
+      </c>
+      <c r="F555" t="s">
+        <v>13</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H555" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D556" t="s">
+        <v>11</v>
+      </c>
+      <c r="E556" t="s">
+        <v>12</v>
+      </c>
+      <c r="F556" t="s">
+        <v>162</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="H556" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D557" t="s">
+        <v>11</v>
+      </c>
+      <c r="E557" t="s">
+        <v>12</v>
+      </c>
+      <c r="F557" t="s">
+        <v>94</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="H557" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>1403</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D558" t="s">
+        <v>11</v>
+      </c>
+      <c r="E558" t="s">
+        <v>12</v>
+      </c>
+      <c r="F558" t="s">
+        <v>39</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="H558" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D559" t="s">
+        <v>11</v>
+      </c>
+      <c r="E559" t="s">
+        <v>12</v>
+      </c>
+      <c r="F559" t="s">
+        <v>39</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="H559" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D560" t="s">
+        <v>11</v>
+      </c>
+      <c r="E560" t="s">
+        <v>12</v>
+      </c>
+      <c r="F560" t="s">
+        <v>39</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="H560" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D561" t="s">
+        <v>11</v>
+      </c>
+      <c r="E561" t="s">
+        <v>12</v>
+      </c>
+      <c r="F561" t="s">
+        <v>77</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="H561" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D562" t="s">
+        <v>11</v>
+      </c>
+      <c r="E562" t="s">
+        <v>12</v>
+      </c>
+      <c r="F562" t="s">
+        <v>77</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="H562" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D563" t="s">
+        <v>11</v>
+      </c>
+      <c r="E563" t="s">
+        <v>12</v>
+      </c>
+      <c r="F563" t="s">
+        <v>77</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="H563" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>1962</v>
+      </c>
+      <c r="D564" t="s">
+        <v>11</v>
+      </c>
+      <c r="E564" t="s">
+        <v>12</v>
+      </c>
+      <c r="F564" t="s">
+        <v>77</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="H564" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>1965</v>
+      </c>
+      <c r="D565" t="s">
+        <v>11</v>
+      </c>
+      <c r="E565" t="s">
+        <v>12</v>
+      </c>
+      <c r="F565" t="s">
+        <v>56</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="H565" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8">
+      <c r="A566" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1968</v>
+      </c>
+      <c r="D566" t="s">
+        <v>11</v>
+      </c>
+      <c r="E566" t="s">
+        <v>12</v>
+      </c>
+      <c r="F566" t="s">
+        <v>94</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="H566" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8">
+      <c r="A567" t="s">
+        <v>1430</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>1971</v>
+      </c>
+      <c r="D567" t="s">
+        <v>11</v>
+      </c>
+      <c r="E567" t="s">
+        <v>12</v>
+      </c>
+      <c r="F567" t="s">
+        <v>94</v>
+      </c>
+      <c r="G567" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H567" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8">
+      <c r="A568" t="s">
+        <v>1433</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D568" t="s">
+        <v>11</v>
+      </c>
+      <c r="E568" t="s">
+        <v>12</v>
+      </c>
+      <c r="F568" t="s">
+        <v>731</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>1975</v>
+      </c>
+      <c r="H568" t="s">
+        <v>1976</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8">
+      <c r="A569" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1977</v>
+      </c>
+      <c r="D569" t="s">
+        <v>11</v>
+      </c>
+      <c r="E569" t="s">
+        <v>12</v>
+      </c>
+      <c r="F569" t="s">
+        <v>731</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>1978</v>
+      </c>
+      <c r="H569" t="s">
+        <v>1979</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8">
+      <c r="A570" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D570" t="s">
+        <v>11</v>
+      </c>
+      <c r="E570" t="s">
+        <v>12</v>
+      </c>
+      <c r="F570" t="s">
+        <v>56</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="H570" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8">
+      <c r="A571" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1983</v>
+      </c>
+      <c r="D571" t="s">
+        <v>11</v>
+      </c>
+      <c r="E571" t="s">
+        <v>12</v>
+      </c>
+      <c r="F571" t="s">
+        <v>56</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>1984</v>
+      </c>
+      <c r="H571" t="s">
+        <v>1985</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8">
+      <c r="A572" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B572" t="s">
+        <v>9</v>
+      </c>
+      <c r="C572" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D572" t="s">
+        <v>11</v>
+      </c>
+      <c r="E572" t="s">
+        <v>12</v>
+      </c>
+      <c r="F572" t="s">
+        <v>128</v>
+      </c>
+      <c r="G572" s="1" t="s">
+        <v>1987</v>
+      </c>
+      <c r="H572" t="s">
+        <v>1988</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8">
+      <c r="A573" t="s">
+        <v>1447</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1989</v>
+      </c>
+      <c r="D573" t="s">
+        <v>11</v>
+      </c>
+      <c r="E573" t="s">
+        <v>12</v>
+      </c>
+      <c r="F573" t="s">
+        <v>128</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>1990</v>
+      </c>
+      <c r="H573" t="s">
+        <v>1991</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8">
+      <c r="A574" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D574" t="s">
+        <v>11</v>
+      </c>
+      <c r="E574" t="s">
+        <v>12</v>
+      </c>
+      <c r="F574" t="s">
+        <v>128</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>1993</v>
+      </c>
+      <c r="H574" t="s">
+        <v>1994</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8">
+      <c r="A575" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B575" t="s">
+        <v>9</v>
+      </c>
+      <c r="C575" t="s">
+        <v>1995</v>
+      </c>
+      <c r="D575" t="s">
+        <v>11</v>
+      </c>
+      <c r="E575" t="s">
+        <v>12</v>
+      </c>
+      <c r="F575" t="s">
+        <v>128</v>
+      </c>
+      <c r="G575" s="1" t="s">
+        <v>1996</v>
+      </c>
+      <c r="H575" t="s">
+        <v>1997</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8">
+      <c r="A576" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D576" t="s">
+        <v>11</v>
+      </c>
+      <c r="E576" t="s">
+        <v>12</v>
+      </c>
+      <c r="F576" t="s">
+        <v>417</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>1999</v>
+      </c>
+      <c r="H576" t="s">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8">
+      <c r="A577" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D577" t="s">
+        <v>11</v>
+      </c>
+      <c r="E577" t="s">
+        <v>12</v>
+      </c>
+      <c r="F577" t="s">
+        <v>417</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>2002</v>
+      </c>
+      <c r="H577" t="s">
+        <v>2003</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8">
+      <c r="A578" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D578" t="s">
+        <v>11</v>
+      </c>
+      <c r="E578" t="s">
+        <v>12</v>
+      </c>
+      <c r="F578" t="s">
+        <v>417</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>2005</v>
+      </c>
+      <c r="H578" t="s">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8">
+      <c r="A579" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D579" t="s">
+        <v>11</v>
+      </c>
+      <c r="E579" t="s">
+        <v>12</v>
+      </c>
+      <c r="F579" t="s">
+        <v>94</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H579" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8">
+      <c r="A580" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D580" t="s">
+        <v>11</v>
+      </c>
+      <c r="E580" t="s">
+        <v>12</v>
+      </c>
+      <c r="F580" t="s">
+        <v>167</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H580" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8">
+      <c r="A581" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D581" t="s">
+        <v>11</v>
+      </c>
+      <c r="E581" t="s">
+        <v>12</v>
+      </c>
+      <c r="F581" t="s">
+        <v>167</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>2014</v>
+      </c>
+      <c r="H581" t="s">
+        <v>2015</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8">
+      <c r="A582" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>2016</v>
+      </c>
+      <c r="D582" t="s">
+        <v>11</v>
+      </c>
+      <c r="E582" t="s">
+        <v>12</v>
+      </c>
+      <c r="F582" t="s">
+        <v>111</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>2017</v>
+      </c>
+      <c r="H582" t="s">
+        <v>2018</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8">
+      <c r="A583" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D583" t="s">
+        <v>11</v>
+      </c>
+      <c r="E583" t="s">
+        <v>12</v>
+      </c>
+      <c r="F583" t="s">
+        <v>167</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>2020</v>
+      </c>
+      <c r="H583" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8">
+      <c r="A584" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B584" t="s">
+        <v>9</v>
+      </c>
+      <c r="C584" t="s">
+        <v>2021</v>
+      </c>
+      <c r="D584" t="s">
+        <v>11</v>
+      </c>
+      <c r="E584" t="s">
+        <v>12</v>
+      </c>
+      <c r="F584" t="s">
+        <v>111</v>
+      </c>
+      <c r="G584" s="1" t="s">
+        <v>2022</v>
+      </c>
+      <c r="H584" t="s">
+        <v>2023</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8">
+      <c r="A585" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D585" t="s">
+        <v>11</v>
+      </c>
+      <c r="E585" t="s">
+        <v>12</v>
+      </c>
+      <c r="F585" t="s">
+        <v>180</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>2025</v>
+      </c>
+      <c r="H585" t="s">
+        <v>2026</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8">
+      <c r="A586" t="s">
+        <v>1494</v>
+      </c>
+      <c r="B586" t="s">
+        <v>9</v>
+      </c>
+      <c r="C586" t="s">
+        <v>2027</v>
+      </c>
+      <c r="D586" t="s">
+        <v>11</v>
+      </c>
+      <c r="E586" t="s">
+        <v>12</v>
+      </c>
+      <c r="F586" t="s">
+        <v>180</v>
+      </c>
+      <c r="G586" s="1" t="s">
+        <v>2028</v>
+      </c>
+      <c r="H586" t="s">
+        <v>2029</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8">
+      <c r="A587" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D587" t="s">
+        <v>11</v>
+      </c>
+      <c r="E587" t="s">
+        <v>12</v>
+      </c>
+      <c r="F587" t="s">
+        <v>180</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>2031</v>
+      </c>
+      <c r="H587" t="s">
+        <v>2032</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8">
+      <c r="A588" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D588" t="s">
+        <v>11</v>
+      </c>
+      <c r="E588" t="s">
+        <v>12</v>
+      </c>
+      <c r="F588" t="s">
+        <v>180</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="H588" t="s">
+        <v>2035</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8">
+      <c r="A589" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>2036</v>
+      </c>
+      <c r="D589" t="s">
+        <v>11</v>
+      </c>
+      <c r="E589" t="s">
+        <v>12</v>
+      </c>
+      <c r="F589" t="s">
+        <v>111</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>2037</v>
+      </c>
+      <c r="H589" t="s">
+        <v>2038</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8">
+      <c r="A590" t="s">
+        <v>1506</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D590" t="s">
+        <v>11</v>
+      </c>
+      <c r="E590" t="s">
+        <v>12</v>
+      </c>
+      <c r="F590" t="s">
+        <v>167</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>2040</v>
+      </c>
+      <c r="H590" t="s">
+        <v>2041</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8">
+      <c r="A591" t="s">
+        <v>1521</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D591" t="s">
+        <v>11</v>
+      </c>
+      <c r="E591" t="s">
+        <v>12</v>
+      </c>
+      <c r="F591" t="s">
+        <v>26</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>2043</v>
+      </c>
+      <c r="H591" t="s">
+        <v>2044</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8">
+      <c r="A592" t="s">
+        <v>1530</v>
+      </c>
+      <c r="B592" t="s">
+        <v>9</v>
+      </c>
+      <c r="C592" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D592" t="s">
+        <v>11</v>
+      </c>
+      <c r="E592" t="s">
+        <v>12</v>
+      </c>
+      <c r="F592" t="s">
+        <v>219</v>
+      </c>
+      <c r="G592" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="H592" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8">
+      <c r="A593" t="s">
+        <v>1536</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D593" t="s">
+        <v>11</v>
+      </c>
+      <c r="E593" t="s">
+        <v>12</v>
+      </c>
+      <c r="F593" t="s">
+        <v>219</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>2048</v>
+      </c>
+      <c r="H593" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8">
+      <c r="A594" t="s">
+        <v>1539</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D594" t="s">
+        <v>11</v>
+      </c>
+      <c r="E594" t="s">
+        <v>12</v>
+      </c>
+      <c r="F594" t="s">
+        <v>253</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="H594" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8">
+      <c r="A595" t="s">
+        <v>1542</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D595" t="s">
+        <v>11</v>
+      </c>
+      <c r="E595" t="s">
+        <v>12</v>
+      </c>
+      <c r="F595" t="s">
+        <v>253</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="H595" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8">
+      <c r="A596" t="s">
+        <v>1545</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>2055</v>
+      </c>
+      <c r="D596" t="s">
+        <v>11</v>
+      </c>
+      <c r="E596" t="s">
+        <v>12</v>
+      </c>
+      <c r="F596" t="s">
+        <v>253</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="H596" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8">
+      <c r="A597" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D597" t="s">
+        <v>11</v>
+      </c>
+      <c r="E597" t="s">
+        <v>12</v>
+      </c>
+      <c r="F597" t="s">
+        <v>253</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="H597" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8">
+      <c r="A598" t="s">
+        <v>1551</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D598" t="s">
+        <v>11</v>
+      </c>
+      <c r="E598" t="s">
+        <v>12</v>
+      </c>
+      <c r="F598" t="s">
+        <v>197</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="H598" t="s">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8">
+      <c r="A599" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B599" t="s">
+        <v>9</v>
+      </c>
+      <c r="C599" t="s">
+        <v>2064</v>
+      </c>
+      <c r="D599" t="s">
+        <v>11</v>
+      </c>
+      <c r="E599" t="s">
+        <v>12</v>
+      </c>
+      <c r="F599" t="s">
+        <v>197</v>
+      </c>
+      <c r="G599" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="H599" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8">
+      <c r="A600" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>2067</v>
+      </c>
+      <c r="D600" t="s">
+        <v>11</v>
+      </c>
+      <c r="E600" t="s">
+        <v>12</v>
+      </c>
+      <c r="F600" t="s">
+        <v>197</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H600" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8">
+      <c r="A601" t="s">
+        <v>1560</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D601" t="s">
+        <v>11</v>
+      </c>
+      <c r="E601" t="s">
+        <v>12</v>
+      </c>
+      <c r="F601" t="s">
+        <v>197</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="H601" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8">
+      <c r="A602" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D602" t="s">
+        <v>11</v>
+      </c>
+      <c r="E602" t="s">
+        <v>12</v>
+      </c>
+      <c r="F602" t="s">
+        <v>214</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H602" t="s">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8">
+      <c r="A603" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>2076</v>
+      </c>
+      <c r="D603" t="s">
+        <v>11</v>
+      </c>
+      <c r="E603" t="s">
+        <v>12</v>
+      </c>
+      <c r="F603" t="s">
+        <v>214</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="H603" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8">
+      <c r="A604" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>2079</v>
+      </c>
+      <c r="D604" t="s">
+        <v>11</v>
+      </c>
+      <c r="E604" t="s">
+        <v>12</v>
+      </c>
+      <c r="F604" t="s">
+        <v>214</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H604" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8">
+      <c r="A605" t="s">
+        <v>1572</v>
+      </c>
+      <c r="B605" t="s">
+        <v>9</v>
+      </c>
+      <c r="C605" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D605" t="s">
+        <v>11</v>
+      </c>
+      <c r="E605" t="s">
+        <v>12</v>
+      </c>
+      <c r="F605" t="s">
+        <v>214</v>
+      </c>
+      <c r="G605" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="H605" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8">
+      <c r="A606" t="s">
+        <v>1575</v>
+      </c>
+      <c r="B606" t="s">
+        <v>9</v>
+      </c>
+      <c r="C606" t="s">
+        <v>2085</v>
+      </c>
+      <c r="D606" t="s">
+        <v>11</v>
+      </c>
+      <c r="E606" t="s">
+        <v>12</v>
+      </c>
+      <c r="F606" t="s">
+        <v>145</v>
+      </c>
+      <c r="G606" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="H606" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8">
+      <c r="A607" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B607" t="s">
+        <v>9</v>
+      </c>
+      <c r="C607" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D607" t="s">
+        <v>11</v>
+      </c>
+      <c r="E607" t="s">
+        <v>12</v>
+      </c>
+      <c r="F607" t="s">
+        <v>145</v>
+      </c>
+      <c r="G607" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="H607" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8">
+      <c r="A608" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B608" t="s">
+        <v>9</v>
+      </c>
+      <c r="C608" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D608" t="s">
+        <v>11</v>
+      </c>
+      <c r="E608" t="s">
+        <v>12</v>
+      </c>
+      <c r="F608" t="s">
+        <v>145</v>
+      </c>
+      <c r="G608" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D609" t="s">
+        <v>11</v>
+      </c>
+      <c r="E609" t="s">
+        <v>12</v>
+      </c>
+      <c r="F609" t="s">
+        <v>145</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>1587</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D610" t="s">
+        <v>11</v>
+      </c>
+      <c r="E610" t="s">
+        <v>12</v>
+      </c>
+      <c r="F610" t="s">
+        <v>417</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H610" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8">
+      <c r="A611" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B611" t="s">
+        <v>9</v>
+      </c>
+      <c r="C611" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D611" t="s">
+        <v>11</v>
+      </c>
+      <c r="E611" t="s">
+        <v>12</v>
+      </c>
+      <c r="F611" t="s">
+        <v>236</v>
+      </c>
+      <c r="G611" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="H611" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8">
+      <c r="A612" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B612" t="s">
+        <v>9</v>
+      </c>
+      <c r="C612" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D612" t="s">
+        <v>11</v>
+      </c>
+      <c r="E612" t="s">
+        <v>12</v>
+      </c>
+      <c r="F612" t="s">
+        <v>236</v>
+      </c>
+      <c r="G612" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H612" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8">
+      <c r="A613" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B613" t="s">
+        <v>9</v>
+      </c>
+      <c r="C613" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D613" t="s">
+        <v>11</v>
+      </c>
+      <c r="E613" t="s">
+        <v>12</v>
+      </c>
+      <c r="F613" t="s">
+        <v>236</v>
+      </c>
+      <c r="G613" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="H613" t="s">
+        <v>2108</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8">
+      <c r="A614" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B614" t="s">
+        <v>9</v>
+      </c>
+      <c r="C614" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D614" t="s">
+        <v>11</v>
+      </c>
+      <c r="E614" t="s">
+        <v>12</v>
+      </c>
+      <c r="F614" t="s">
+        <v>236</v>
+      </c>
+      <c r="G614" s="1" t="s">
+        <v>2110</v>
+      </c>
+      <c r="H614" t="s">
+        <v>2111</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8">
+      <c r="A615" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B615" t="s">
+        <v>9</v>
+      </c>
+      <c r="C615" t="s">
+        <v>2112</v>
+      </c>
+      <c r="D615" t="s">
+        <v>11</v>
+      </c>
+      <c r="E615" t="s">
+        <v>12</v>
+      </c>
+      <c r="F615" t="s">
+        <v>219</v>
+      </c>
+      <c r="G615" s="1" t="s">
+        <v>2113</v>
+      </c>
+      <c r="H615" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8">
+      <c r="A616" t="s">
+        <v>1653</v>
+      </c>
+      <c r="B616" t="s">
+        <v>9</v>
+      </c>
+      <c r="C616" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D616" t="s">
+        <v>11</v>
+      </c>
+      <c r="E616" t="s">
+        <v>12</v>
+      </c>
+      <c r="F616" t="s">
+        <v>26</v>
+      </c>
+      <c r="G616" s="1" t="s">
+        <v>2115</v>
+      </c>
+      <c r="H616" t="s">
+        <v>2116</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8">
+      <c r="A617" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B617" t="s">
+        <v>9</v>
+      </c>
+      <c r="C617" t="s">
+        <v>2117</v>
+      </c>
+      <c r="D617" t="s">
+        <v>11</v>
+      </c>
+      <c r="E617" t="s">
+        <v>12</v>
+      </c>
+      <c r="F617" t="s">
+        <v>26</v>
+      </c>
+      <c r="G617" s="1" t="s">
+        <v>2118</v>
+      </c>
+      <c r="H617" t="s">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8">
+      <c r="A618" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B618" t="s">
+        <v>9</v>
+      </c>
+      <c r="C618" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D618" t="s">
+        <v>11</v>
+      </c>
+      <c r="E618" t="s">
+        <v>12</v>
+      </c>
+      <c r="F618" t="s">
+        <v>13</v>
+      </c>
+      <c r="G618" s="1" t="s">
+        <v>2121</v>
+      </c>
+      <c r="H618" t="s">
+        <v>2122</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8">
+      <c r="A619" t="s">
+        <v>1668</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D619" t="s">
+        <v>11</v>
+      </c>
+      <c r="E619" t="s">
+        <v>12</v>
+      </c>
+      <c r="F619" t="s">
+        <v>13</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2124</v>
+      </c>
+      <c r="H619" t="s">
+        <v>2125</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8">
+      <c r="A620" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B620" t="s">
+        <v>9</v>
+      </c>
+      <c r="C620" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D620" t="s">
+        <v>11</v>
+      </c>
+      <c r="E620" t="s">
+        <v>12</v>
+      </c>
+      <c r="F620" t="s">
+        <v>162</v>
+      </c>
+      <c r="G620" s="1" t="s">
+        <v>2127</v>
+      </c>
+      <c r="H620" t="s">
+        <v>2128</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8">
+      <c r="A621" t="s">
+        <v>1674</v>
+      </c>
+      <c r="B621" t="s">
+        <v>9</v>
+      </c>
+      <c r="C621" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D621" t="s">
+        <v>11</v>
+      </c>
+      <c r="E621" t="s">
+        <v>12</v>
+      </c>
+      <c r="F621" t="s">
+        <v>56</v>
+      </c>
+      <c r="G621" s="1" t="s">
+        <v>2130</v>
+      </c>
+      <c r="H621" t="s">
+        <v>2131</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8">
+      <c r="A622" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>2132</v>
+      </c>
+      <c r="D622" t="s">
+        <v>11</v>
+      </c>
+      <c r="E622" t="s">
+        <v>12</v>
+      </c>
+      <c r="F622" t="s">
+        <v>56</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2133</v>
+      </c>
+      <c r="H622" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8">
+      <c r="A623" t="s">
+        <v>1680</v>
+      </c>
+      <c r="B623" t="s">
+        <v>9</v>
+      </c>
+      <c r="C623" t="s">
+        <v>2135</v>
+      </c>
+      <c r="D623" t="s">
+        <v>11</v>
+      </c>
+      <c r="E623" t="s">
+        <v>12</v>
+      </c>
+      <c r="F623" t="s">
+        <v>56</v>
+      </c>
+      <c r="G623" s="1" t="s">
+        <v>2136</v>
+      </c>
+      <c r="H623" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8">
+      <c r="A624" t="s">
+        <v>1683</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D624" t="s">
+        <v>11</v>
+      </c>
+      <c r="E624" t="s">
+        <v>12</v>
+      </c>
+      <c r="F624" t="s">
+        <v>56</v>
+      </c>
+      <c r="G624" s="1" t="s">
+        <v>2139</v>
+      </c>
+      <c r="H624" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8">
+      <c r="A625" t="s">
+        <v>1686</v>
+      </c>
+      <c r="B625" t="s">
+        <v>9</v>
+      </c>
+      <c r="C625" t="s">
+        <v>2141</v>
+      </c>
+      <c r="D625" t="s">
+        <v>11</v>
+      </c>
+      <c r="E625" t="s">
+        <v>12</v>
+      </c>
+      <c r="F625" t="s">
+        <v>26</v>
+      </c>
+      <c r="G625" s="1" t="s">
+        <v>2142</v>
+      </c>
+      <c r="H625" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8">
+      <c r="A626" t="s">
+        <v>1689</v>
+      </c>
+      <c r="B626" t="s">
+        <v>9</v>
+      </c>
+      <c r="C626" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D626" t="s">
+        <v>11</v>
+      </c>
+      <c r="E626" t="s">
+        <v>12</v>
+      </c>
+      <c r="F626" t="s">
+        <v>39</v>
+      </c>
+      <c r="G626" s="1" t="s">
+        <v>2145</v>
+      </c>
+      <c r="H626" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8">
+      <c r="A627" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>2147</v>
+      </c>
+      <c r="D627" t="s">
+        <v>11</v>
+      </c>
+      <c r="E627" t="s">
+        <v>12</v>
+      </c>
+      <c r="F627" t="s">
+        <v>39</v>
+      </c>
+      <c r="G627" s="1" t="s">
+        <v>2148</v>
+      </c>
+      <c r="H627" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8">
+      <c r="A628" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B628" t="s">
+        <v>9</v>
+      </c>
+      <c r="C628" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D628" t="s">
+        <v>11</v>
+      </c>
+      <c r="E628" t="s">
+        <v>12</v>
+      </c>
+      <c r="F628" t="s">
+        <v>39</v>
+      </c>
+      <c r="G628" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="H628" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8">
+      <c r="A629" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D629" t="s">
+        <v>11</v>
+      </c>
+      <c r="E629" t="s">
+        <v>12</v>
+      </c>
+      <c r="F629" t="s">
+        <v>219</v>
+      </c>
+      <c r="G629" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="H629" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8">
+      <c r="A630" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>2155</v>
+      </c>
+      <c r="D630" t="s">
+        <v>11</v>
+      </c>
+      <c r="E630" t="s">
+        <v>12</v>
+      </c>
+      <c r="F630" t="s">
+        <v>77</v>
+      </c>
+      <c r="G630" s="1" t="s">
+        <v>2156</v>
+      </c>
+      <c r="H630" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8">
+      <c r="A631" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>2158</v>
+      </c>
+      <c r="D631" t="s">
+        <v>11</v>
+      </c>
+      <c r="E631" t="s">
+        <v>12</v>
+      </c>
+      <c r="F631" t="s">
+        <v>77</v>
+      </c>
+      <c r="G631" s="1" t="s">
+        <v>2159</v>
+      </c>
+      <c r="H631" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8">
+      <c r="A632" t="s">
+        <v>1710</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D632" t="s">
+        <v>11</v>
+      </c>
+      <c r="E632" t="s">
+        <v>12</v>
+      </c>
+      <c r="F632" t="s">
+        <v>77</v>
+      </c>
+      <c r="G632" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="H632" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8">
+      <c r="A633" t="s">
+        <v>1713</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D633" t="s">
+        <v>11</v>
+      </c>
+      <c r="E633" t="s">
+        <v>12</v>
+      </c>
+      <c r="F633" t="s">
+        <v>94</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2165</v>
+      </c>
+      <c r="H633" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8">
+      <c r="A634" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D634" t="s">
+        <v>11</v>
+      </c>
+      <c r="E634" t="s">
+        <v>12</v>
+      </c>
+      <c r="F634" t="s">
+        <v>94</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H634" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8">
+      <c r="A635" t="s">
+        <v>1719</v>
+      </c>
+      <c r="B635" t="s">
+        <v>9</v>
+      </c>
+      <c r="C635" t="s">
+        <v>2170</v>
+      </c>
+      <c r="D635" t="s">
+        <v>11</v>
+      </c>
+      <c r="E635" t="s">
+        <v>12</v>
+      </c>
+      <c r="F635" t="s">
+        <v>77</v>
+      </c>
+      <c r="G635" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="H635" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8">
+      <c r="A636" t="s">
+        <v>1728</v>
+      </c>
+      <c r="B636" t="s">
+        <v>9</v>
+      </c>
+      <c r="C636" t="s">
+        <v>2173</v>
+      </c>
+      <c r="D636" t="s">
+        <v>11</v>
+      </c>
+      <c r="E636" t="s">
+        <v>12</v>
+      </c>
+      <c r="F636" t="s">
+        <v>417</v>
+      </c>
+      <c r="G636" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="H636" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8">
+      <c r="A637" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B637" t="s">
+        <v>9</v>
+      </c>
+      <c r="C637" t="s">
+        <v>2176</v>
+      </c>
+      <c r="D637" t="s">
+        <v>11</v>
+      </c>
+      <c r="E637" t="s">
+        <v>12</v>
+      </c>
+      <c r="F637" t="s">
+        <v>417</v>
+      </c>
+      <c r="G637" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="H637" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8">
+      <c r="A638" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B638" t="s">
+        <v>9</v>
+      </c>
+      <c r="C638" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D638" t="s">
+        <v>11</v>
+      </c>
+      <c r="E638" t="s">
+        <v>12</v>
+      </c>
+      <c r="F638" t="s">
+        <v>219</v>
+      </c>
+      <c r="G638" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="H638" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8">
+      <c r="A639" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B639" t="s">
+        <v>9</v>
+      </c>
+      <c r="C639" t="s">
+        <v>2182</v>
+      </c>
+      <c r="D639" t="s">
+        <v>11</v>
+      </c>
+      <c r="E639" t="s">
+        <v>12</v>
+      </c>
+      <c r="F639" t="s">
+        <v>219</v>
+      </c>
+      <c r="G639" s="1" t="s">
+        <v>2183</v>
+      </c>
+      <c r="H639" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8">
+      <c r="A640" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B640" t="s">
+        <v>9</v>
+      </c>
+      <c r="C640" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D640" t="s">
+        <v>11</v>
+      </c>
+      <c r="E640" t="s">
+        <v>12</v>
+      </c>
+      <c r="F640" t="s">
+        <v>219</v>
+      </c>
+      <c r="G640" s="1" t="s">
+        <v>2186</v>
+      </c>
+      <c r="H640" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8">
+      <c r="A641" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B641" t="s">
+        <v>9</v>
+      </c>
+      <c r="C641" t="s">
+        <v>2188</v>
+      </c>
+      <c r="D641" t="s">
+        <v>11</v>
+      </c>
+      <c r="E641" t="s">
+        <v>12</v>
+      </c>
+      <c r="F641" t="s">
+        <v>417</v>
+      </c>
+      <c r="G641" s="1" t="s">
+        <v>2189</v>
+      </c>
+      <c r="H641" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8">
+      <c r="A642" t="s">
+        <v>1746</v>
+      </c>
+      <c r="B642" t="s">
+        <v>9</v>
+      </c>
+      <c r="C642" t="s">
+        <v>2191</v>
+      </c>
+      <c r="D642" t="s">
+        <v>11</v>
+      </c>
+      <c r="E642" t="s">
+        <v>12</v>
+      </c>
+      <c r="F642" t="s">
+        <v>94</v>
+      </c>
+      <c r="G642" s="1" t="s">
+        <v>2192</v>
+      </c>
+      <c r="H642" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8">
+      <c r="A643" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B643" t="s">
+        <v>9</v>
+      </c>
+      <c r="C643" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D643" t="s">
+        <v>11</v>
+      </c>
+      <c r="E643" t="s">
+        <v>12</v>
+      </c>
+      <c r="F643" t="s">
+        <v>417</v>
+      </c>
+      <c r="G643" s="1" t="s">
+        <v>2195</v>
+      </c>
+      <c r="H643" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8">
+      <c r="A644" t="s">
+        <v>1755</v>
+      </c>
+      <c r="B644" t="s">
+        <v>9</v>
+      </c>
+      <c r="C644" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D644" t="s">
+        <v>11</v>
+      </c>
+      <c r="E644" t="s">
+        <v>12</v>
+      </c>
+      <c r="F644" t="s">
+        <v>253</v>
+      </c>
+      <c r="G644" s="1" t="s">
+        <v>2198</v>
+      </c>
+      <c r="H644" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8">
+      <c r="A645" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B645" t="s">
+        <v>9</v>
+      </c>
+      <c r="C645" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D645" t="s">
+        <v>11</v>
+      </c>
+      <c r="E645" t="s">
+        <v>12</v>
+      </c>
+      <c r="F645" t="s">
+        <v>253</v>
+      </c>
+      <c r="G645" s="1" t="s">
+        <v>2201</v>
+      </c>
+      <c r="H645" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8">
+      <c r="A646" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B646" t="s">
+        <v>9</v>
+      </c>
+      <c r="C646" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D646" t="s">
+        <v>11</v>
+      </c>
+      <c r="E646" t="s">
+        <v>12</v>
+      </c>
+      <c r="F646" t="s">
+        <v>253</v>
+      </c>
+      <c r="G646" s="1" t="s">
+        <v>2204</v>
+      </c>
+      <c r="H646" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8">
+      <c r="A647" t="s">
+        <v>1764</v>
+      </c>
+      <c r="B647" t="s">
+        <v>9</v>
+      </c>
+      <c r="C647" t="s">
+        <v>2206</v>
+      </c>
+      <c r="D647" t="s">
+        <v>11</v>
+      </c>
+      <c r="E647" t="s">
+        <v>12</v>
+      </c>
+      <c r="F647" t="s">
+        <v>253</v>
+      </c>
+      <c r="G647" s="1" t="s">
+        <v>2207</v>
+      </c>
+      <c r="H647" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8">
+      <c r="A648" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B648" t="s">
+        <v>9</v>
+      </c>
+      <c r="C648" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D648" t="s">
+        <v>11</v>
+      </c>
+      <c r="E648" t="s">
+        <v>12</v>
+      </c>
+      <c r="F648" t="s">
+        <v>111</v>
+      </c>
+      <c r="G648" s="1" t="s">
+        <v>2210</v>
+      </c>
+      <c r="H648" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8">
+      <c r="A649" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B649" t="s">
+        <v>9</v>
+      </c>
+      <c r="C649" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D649" t="s">
+        <v>11</v>
+      </c>
+      <c r="E649" t="s">
+        <v>12</v>
+      </c>
+      <c r="F649" t="s">
+        <v>111</v>
+      </c>
+      <c r="G649" s="1" t="s">
+        <v>2213</v>
+      </c>
+      <c r="H649" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8">
+      <c r="A650" t="s">
+        <v>1779</v>
+      </c>
+      <c r="B650" t="s">
+        <v>9</v>
+      </c>
+      <c r="C650" t="s">
+        <v>2215</v>
+      </c>
+      <c r="D650" t="s">
+        <v>11</v>
+      </c>
+      <c r="E650" t="s">
+        <v>12</v>
+      </c>
+      <c r="F650" t="s">
+        <v>111</v>
+      </c>
+      <c r="G650" s="1" t="s">
+        <v>2216</v>
+      </c>
+      <c r="H650" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8">
+      <c r="A651" t="s">
+        <v>1782</v>
+      </c>
+      <c r="B651" t="s">
+        <v>9</v>
+      </c>
+      <c r="C651" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D651" t="s">
+        <v>11</v>
+      </c>
+      <c r="E651" t="s">
+        <v>12</v>
+      </c>
+      <c r="F651" t="s">
+        <v>197</v>
+      </c>
+      <c r="G651" s="1" t="s">
+        <v>2219</v>
+      </c>
+      <c r="H651" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8">
+      <c r="A652" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B652" t="s">
+        <v>9</v>
+      </c>
+      <c r="C652" t="s">
+        <v>2221</v>
+      </c>
+      <c r="D652" t="s">
+        <v>11</v>
+      </c>
+      <c r="E652" t="s">
+        <v>12</v>
+      </c>
+      <c r="F652" t="s">
+        <v>197</v>
+      </c>
+      <c r="G652" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="H652" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8">
+      <c r="A653" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B653" t="s">
+        <v>9</v>
+      </c>
+      <c r="C653" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D653" t="s">
+        <v>11</v>
+      </c>
+      <c r="E653" t="s">
+        <v>12</v>
+      </c>
+      <c r="F653" t="s">
+        <v>197</v>
+      </c>
+      <c r="G653" s="1" t="s">
+        <v>2225</v>
+      </c>
+      <c r="H653" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8">
+      <c r="A654" t="s">
+        <v>1794</v>
+      </c>
+      <c r="B654" t="s">
+        <v>9</v>
+      </c>
+      <c r="C654" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D654" t="s">
+        <v>11</v>
+      </c>
+      <c r="E654" t="s">
+        <v>12</v>
+      </c>
+      <c r="F654" t="s">
+        <v>145</v>
+      </c>
+      <c r="G654" s="1" t="s">
+        <v>2228</v>
+      </c>
+      <c r="H654" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8">
+      <c r="A655" t="s">
+        <v>1797</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D655" t="s">
+        <v>11</v>
+      </c>
+      <c r="E655" t="s">
+        <v>12</v>
+      </c>
+      <c r="F655" t="s">
+        <v>145</v>
+      </c>
+      <c r="G655" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="H655" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8">
+      <c r="A656" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B656" t="s">
+        <v>9</v>
+      </c>
+      <c r="C656" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D656" t="s">
+        <v>11</v>
+      </c>
+      <c r="E656" t="s">
+        <v>12</v>
+      </c>
+      <c r="F656" t="s">
+        <v>145</v>
+      </c>
+      <c r="G656" s="1" t="s">
+        <v>2234</v>
+      </c>
+      <c r="H656" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8">
+      <c r="A657" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B657" t="s">
+        <v>9</v>
+      </c>
+      <c r="C657" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D657" t="s">
+        <v>11</v>
+      </c>
+      <c r="E657" t="s">
+        <v>12</v>
+      </c>
+      <c r="F657" t="s">
+        <v>145</v>
+      </c>
+      <c r="G657" s="1" t="s">
+        <v>2237</v>
+      </c>
+      <c r="H657" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8">
+      <c r="A658" t="s">
+        <v>1806</v>
+      </c>
+      <c r="B658" t="s">
+        <v>9</v>
+      </c>
+      <c r="C658" t="s">
+        <v>2239</v>
+      </c>
+      <c r="D658" t="s">
+        <v>11</v>
+      </c>
+      <c r="E658" t="s">
+        <v>12</v>
+      </c>
+      <c r="F658" t="s">
+        <v>236</v>
+      </c>
+      <c r="G658" s="1" t="s">
+        <v>2240</v>
+      </c>
+      <c r="H658" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8">
+      <c r="A659" t="s">
+        <v>1809</v>
+      </c>
+      <c r="B659" t="s">
+        <v>9</v>
+      </c>
+      <c r="C659" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D659" t="s">
+        <v>11</v>
+      </c>
+      <c r="E659" t="s">
+        <v>12</v>
+      </c>
+      <c r="F659" t="s">
+        <v>128</v>
+      </c>
+      <c r="G659" s="1" t="s">
+        <v>2243</v>
+      </c>
+      <c r="H659" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8">
+      <c r="A660" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B660" t="s">
+        <v>9</v>
+      </c>
+      <c r="C660" t="s">
+        <v>2245</v>
+      </c>
+      <c r="D660" t="s">
+        <v>11</v>
+      </c>
+      <c r="E660" t="s">
+        <v>12</v>
+      </c>
+      <c r="F660" t="s">
+        <v>128</v>
+      </c>
+      <c r="G660" s="1" t="s">
+        <v>2246</v>
+      </c>
+      <c r="H660" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8">
+      <c r="A661" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B661" t="s">
+        <v>9</v>
+      </c>
+      <c r="C661" t="s">
+        <v>2248</v>
+      </c>
+      <c r="D661" t="s">
+        <v>11</v>
+      </c>
+      <c r="E661" t="s">
+        <v>12</v>
+      </c>
+      <c r="F661" t="s">
+        <v>128</v>
+      </c>
+      <c r="G661" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="H661" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8">
+      <c r="A662" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B662" t="s">
+        <v>9</v>
+      </c>
+      <c r="C662" t="s">
+        <v>2251</v>
+      </c>
+      <c r="D662" t="s">
+        <v>11</v>
+      </c>
+      <c r="E662" t="s">
+        <v>12</v>
+      </c>
+      <c r="F662" t="s">
+        <v>128</v>
+      </c>
+      <c r="G662" s="1" t="s">
+        <v>2252</v>
+      </c>
+      <c r="H662" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8">
+      <c r="A663" t="s">
+        <v>1819</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>2254</v>
+      </c>
+      <c r="D663" t="s">
+        <v>11</v>
+      </c>
+      <c r="E663" t="s">
+        <v>12</v>
+      </c>
+      <c r="F663" t="s">
+        <v>180</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2255</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D664" t="s">
+        <v>11</v>
+      </c>
+      <c r="E664" t="s">
+        <v>12</v>
+      </c>
+      <c r="F664" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2258</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>1825</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>2260</v>
+      </c>
+      <c r="D665" t="s">
+        <v>11</v>
+      </c>
+      <c r="E665" t="s">
+        <v>12</v>
+      </c>
+      <c r="F665" t="s">
+        <v>180</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2261</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D666" t="s">
+        <v>11</v>
+      </c>
+      <c r="E666" t="s">
+        <v>12</v>
+      </c>
+      <c r="F666" t="s">
+        <v>180</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2264</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>1831</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>2266</v>
+      </c>
+      <c r="D667" t="s">
+        <v>11</v>
+      </c>
+      <c r="E667" t="s">
+        <v>12</v>
+      </c>
+      <c r="F667" t="s">
+        <v>180</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2267</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>1834</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D668" t="s">
+        <v>11</v>
+      </c>
+      <c r="E668" t="s">
+        <v>12</v>
+      </c>
+      <c r="F668" t="s">
+        <v>236</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2270</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D669" t="s">
+        <v>11</v>
+      </c>
+      <c r="E669" t="s">
+        <v>12</v>
+      </c>
+      <c r="F669" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2273</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D670" t="s">
+        <v>11</v>
+      </c>
+      <c r="E670" t="s">
+        <v>12</v>
+      </c>
+      <c r="F670" t="s">
+        <v>236</v>
+      </c>
+      <c r="G670" s="1" t="s">
+        <v>2276</v>
+      </c>
+      <c r="H670" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D671" t="s">
+        <v>11</v>
+      </c>
+      <c r="E671" t="s">
+        <v>12</v>
+      </c>
+      <c r="F671" t="s">
+        <v>214</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2279</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
+        <v>2281</v>
+      </c>
+      <c r="D672" t="s">
+        <v>11</v>
+      </c>
+      <c r="E672" t="s">
+        <v>12</v>
+      </c>
+      <c r="F672" t="s">
+        <v>214</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2282</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8">
+      <c r="A673" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B673" t="s">
+        <v>9</v>
+      </c>
+      <c r="C673" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D673" t="s">
+        <v>11</v>
+      </c>
+      <c r="E673" t="s">
+        <v>12</v>
+      </c>
+      <c r="F673" t="s">
+        <v>214</v>
+      </c>
+      <c r="G673" s="1" t="s">
+        <v>2285</v>
+      </c>
+      <c r="H673" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8">
+      <c r="A674" t="s">
+        <v>1858</v>
+      </c>
+      <c r="B674" t="s">
+        <v>9</v>
+      </c>
+      <c r="C674" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D674" t="s">
+        <v>11</v>
+      </c>
+      <c r="E674" t="s">
+        <v>12</v>
+      </c>
+      <c r="F674" t="s">
+        <v>214</v>
+      </c>
+      <c r="G674" s="1" t="s">
+        <v>2288</v>
+      </c>
+      <c r="H674" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8">
+      <c r="A675" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B675" t="s">
+        <v>9</v>
+      </c>
+      <c r="C675" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D675" t="s">
+        <v>11</v>
+      </c>
+      <c r="E675" t="s">
+        <v>12</v>
+      </c>
+      <c r="F675" t="s">
+        <v>466</v>
+      </c>
+      <c r="G675" s="1" t="s">
+        <v>2291</v>
+      </c>
+      <c r="H675" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8">
+      <c r="A676" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B676" t="s">
+        <v>9</v>
+      </c>
+      <c r="C676" t="s">
+        <v>2293</v>
+      </c>
+      <c r="D676" t="s">
+        <v>11</v>
+      </c>
+      <c r="E676" t="s">
+        <v>12</v>
+      </c>
+      <c r="F676" t="s">
+        <v>162</v>
+      </c>
+      <c r="G676" s="1" t="s">
+        <v>2294</v>
+      </c>
+      <c r="H676" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8">
+      <c r="A677" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B677" t="s">
+        <v>9</v>
+      </c>
+      <c r="C677" t="s">
+        <v>2296</v>
+      </c>
+      <c r="D677" t="s">
+        <v>11</v>
+      </c>
+      <c r="E677" t="s">
+        <v>12</v>
+      </c>
+      <c r="F677" t="s">
+        <v>13</v>
+      </c>
+      <c r="G677" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="H677" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8">
+      <c r="A678" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B678" t="s">
+        <v>9</v>
+      </c>
+      <c r="C678" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D678" t="s">
+        <v>11</v>
+      </c>
+      <c r="E678" t="s">
+        <v>12</v>
+      </c>
+      <c r="F678" t="s">
+        <v>13</v>
+      </c>
+      <c r="G678" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="H678" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8">
+      <c r="A679" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B679" t="s">
+        <v>9</v>
+      </c>
+      <c r="C679" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D679" t="s">
+        <v>11</v>
+      </c>
+      <c r="E679" t="s">
+        <v>12</v>
+      </c>
+      <c r="F679" t="s">
+        <v>13</v>
+      </c>
+      <c r="G679" s="1" t="s">
+        <v>2303</v>
+      </c>
+      <c r="H679" t="s">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8">
+      <c r="A680" t="s">
+        <v>1929</v>
+      </c>
+      <c r="B680" t="s">
+        <v>9</v>
+      </c>
+      <c r="C680" t="s">
+        <v>2305</v>
+      </c>
+      <c r="D680" t="s">
+        <v>11</v>
+      </c>
+      <c r="E680" t="s">
+        <v>12</v>
+      </c>
+      <c r="F680" t="s">
+        <v>162</v>
+      </c>
+      <c r="G680" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="H680" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8">
+      <c r="A681" t="s">
+        <v>1935</v>
+      </c>
+      <c r="B681" t="s">
+        <v>9</v>
+      </c>
+      <c r="C681" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D681" t="s">
+        <v>11</v>
+      </c>
+      <c r="E681" t="s">
+        <v>12</v>
+      </c>
+      <c r="F681" t="s">
+        <v>13</v>
+      </c>
+      <c r="G681" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="H681" t="s">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8">
+      <c r="A682" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B682" t="s">
+        <v>9</v>
+      </c>
+      <c r="C682" t="s">
+        <v>2311</v>
+      </c>
+      <c r="D682" t="s">
+        <v>11</v>
+      </c>
+      <c r="E682" t="s">
+        <v>12</v>
+      </c>
+      <c r="F682" t="s">
+        <v>26</v>
+      </c>
+      <c r="G682" s="1" t="s">
+        <v>2312</v>
+      </c>
+      <c r="H682" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8">
+      <c r="A683" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B683" t="s">
+        <v>9</v>
+      </c>
+      <c r="C683" t="s">
+        <v>2314</v>
+      </c>
+      <c r="D683" t="s">
+        <v>11</v>
+      </c>
+      <c r="E683" t="s">
+        <v>12</v>
+      </c>
+      <c r="F683" t="s">
+        <v>26</v>
+      </c>
+      <c r="G683" s="1" t="s">
+        <v>2315</v>
+      </c>
+      <c r="H683" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8">
+      <c r="A684" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B684" t="s">
+        <v>9</v>
+      </c>
+      <c r="C684" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D684" t="s">
+        <v>11</v>
+      </c>
+      <c r="E684" t="s">
+        <v>12</v>
+      </c>
+      <c r="F684" t="s">
+        <v>26</v>
+      </c>
+      <c r="G684" s="1" t="s">
+        <v>2318</v>
+      </c>
+      <c r="H684" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8">
+      <c r="A685" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B685" t="s">
+        <v>9</v>
+      </c>
+      <c r="C685" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D685" t="s">
+        <v>11</v>
+      </c>
+      <c r="E685" t="s">
+        <v>12</v>
+      </c>
+      <c r="F685" t="s">
+        <v>26</v>
+      </c>
+      <c r="G685" s="1" t="s">
+        <v>2321</v>
+      </c>
+      <c r="H685" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8">
+      <c r="A686" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B686" t="s">
+        <v>9</v>
+      </c>
+      <c r="C686" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D686" t="s">
+        <v>11</v>
+      </c>
+      <c r="E686" t="s">
+        <v>12</v>
+      </c>
+      <c r="F686" t="s">
+        <v>39</v>
+      </c>
+      <c r="G686" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="H686" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8">
+      <c r="A687" t="s">
+        <v>1953</v>
+      </c>
+      <c r="B687" t="s">
+        <v>9</v>
+      </c>
+      <c r="C687" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D687" t="s">
+        <v>11</v>
+      </c>
+      <c r="E687" t="s">
+        <v>12</v>
+      </c>
+      <c r="F687" t="s">
+        <v>39</v>
+      </c>
+      <c r="G687" s="1" t="s">
+        <v>2327</v>
+      </c>
+      <c r="H687" t="s">
+        <v>2328</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8">
+      <c r="A688" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B688" t="s">
+        <v>9</v>
+      </c>
+      <c r="C688" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D688" t="s">
+        <v>11</v>
+      </c>
+      <c r="E688" t="s">
+        <v>12</v>
+      </c>
+      <c r="F688" t="s">
+        <v>39</v>
+      </c>
+      <c r="G688" s="1" t="s">
+        <v>2330</v>
+      </c>
+      <c r="H688" t="s">
+        <v>2331</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8">
+      <c r="A689" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B689" t="s">
+        <v>9</v>
+      </c>
+      <c r="C689" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D689" t="s">
+        <v>11</v>
+      </c>
+      <c r="E689" t="s">
+        <v>12</v>
+      </c>
+      <c r="F689" t="s">
+        <v>56</v>
+      </c>
+      <c r="G689" s="1" t="s">
+        <v>2333</v>
+      </c>
+      <c r="H689" t="s">
+        <v>2334</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8">
+      <c r="A690" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B690" t="s">
+        <v>9</v>
+      </c>
+      <c r="C690" t="s">
+        <v>2335</v>
+      </c>
+      <c r="D690" t="s">
+        <v>11</v>
+      </c>
+      <c r="E690" t="s">
+        <v>12</v>
+      </c>
+      <c r="F690" t="s">
+        <v>56</v>
+      </c>
+      <c r="G690" s="1" t="s">
+        <v>2336</v>
+      </c>
+      <c r="H690" t="s">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8">
+      <c r="A691" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B691" t="s">
+        <v>9</v>
+      </c>
+      <c r="C691" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D691" t="s">
+        <v>11</v>
+      </c>
+      <c r="E691" t="s">
+        <v>12</v>
+      </c>
+      <c r="F691" t="s">
+        <v>94</v>
+      </c>
+      <c r="G691" s="1" t="s">
+        <v>2339</v>
+      </c>
+      <c r="H691" t="s">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8">
+      <c r="A692" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B692" t="s">
+        <v>9</v>
+      </c>
+      <c r="C692" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D692" t="s">
+        <v>11</v>
+      </c>
+      <c r="E692" t="s">
+        <v>12</v>
+      </c>
+      <c r="F692" t="s">
+        <v>94</v>
+      </c>
+      <c r="G692" s="1" t="s">
+        <v>2342</v>
+      </c>
+      <c r="H692" t="s">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8">
+      <c r="A693" t="s">
+        <v>1974</v>
+      </c>
+      <c r="B693" t="s">
+        <v>9</v>
+      </c>
+      <c r="C693" t="s">
+        <v>2344</v>
+      </c>
+      <c r="D693" t="s">
+        <v>11</v>
+      </c>
+      <c r="E693" t="s">
+        <v>12</v>
+      </c>
+      <c r="F693" t="s">
+        <v>77</v>
+      </c>
+      <c r="G693" s="1" t="s">
+        <v>2345</v>
+      </c>
+      <c r="H693" t="s">
+        <v>2346</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8">
+      <c r="A694" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B694" t="s">
+        <v>9</v>
+      </c>
+      <c r="C694" t="s">
+        <v>2347</v>
+      </c>
+      <c r="D694" t="s">
+        <v>11</v>
+      </c>
+      <c r="E694" t="s">
+        <v>12</v>
+      </c>
+      <c r="F694" t="s">
+        <v>77</v>
+      </c>
+      <c r="G694" s="1" t="s">
+        <v>2348</v>
+      </c>
+      <c r="H694" t="s">
+        <v>2349</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8">
+      <c r="A695" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B695" t="s">
+        <v>9</v>
+      </c>
+      <c r="C695" t="s">
+        <v>2350</v>
+      </c>
+      <c r="D695" t="s">
+        <v>11</v>
+      </c>
+      <c r="E695" t="s">
+        <v>12</v>
+      </c>
+      <c r="F695" t="s">
+        <v>77</v>
+      </c>
+      <c r="G695" s="1" t="s">
+        <v>2351</v>
+      </c>
+      <c r="H695" t="s">
+        <v>2352</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8">
+      <c r="A696" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B696" t="s">
+        <v>9</v>
+      </c>
+      <c r="C696" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D696" t="s">
+        <v>11</v>
+      </c>
+      <c r="E696" t="s">
+        <v>12</v>
+      </c>
+      <c r="F696" t="s">
+        <v>77</v>
+      </c>
+      <c r="G696" s="1" t="s">
+        <v>2354</v>
+      </c>
+      <c r="H696" t="s">
+        <v>2355</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8">
+      <c r="A697" t="s">
+        <v>1992</v>
+      </c>
+      <c r="B697" t="s">
+        <v>9</v>
+      </c>
+      <c r="C697" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D697" t="s">
+        <v>11</v>
+      </c>
+      <c r="E697" t="s">
+        <v>12</v>
+      </c>
+      <c r="F697" t="s">
+        <v>13</v>
+      </c>
+      <c r="G697" s="1" t="s">
+        <v>2357</v>
+      </c>
+      <c r="H697" t="s">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8">
+      <c r="A698" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B698" t="s">
+        <v>9</v>
+      </c>
+      <c r="C698" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D698" t="s">
+        <v>11</v>
+      </c>
+      <c r="E698" t="s">
+        <v>12</v>
+      </c>
+      <c r="F698" t="s">
+        <v>56</v>
+      </c>
+      <c r="G698" s="1" t="s">
+        <v>2360</v>
+      </c>
+      <c r="H698" t="s">
+        <v>2361</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8">
+      <c r="A699" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B699" t="s">
+        <v>9</v>
+      </c>
+      <c r="C699" t="s">
+        <v>2362</v>
+      </c>
+      <c r="D699" t="s">
+        <v>11</v>
+      </c>
+      <c r="E699" t="s">
+        <v>12</v>
+      </c>
+      <c r="F699" t="s">
+        <v>94</v>
+      </c>
+      <c r="G699" s="1" t="s">
+        <v>2363</v>
+      </c>
+      <c r="H699" t="s">
+        <v>2364</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8">
+      <c r="A700" t="s">
+        <v>2001</v>
+      </c>
+      <c r="B700" t="s">
+        <v>9</v>
+      </c>
+      <c r="C700" t="s">
+        <v>2365</v>
+      </c>
+      <c r="D700" t="s">
+        <v>11</v>
+      </c>
+      <c r="E700" t="s">
+        <v>12</v>
+      </c>
+      <c r="F700" t="s">
+        <v>94</v>
+      </c>
+      <c r="G700" s="1" t="s">
+        <v>2366</v>
+      </c>
+      <c r="H700" t="s">
+        <v>2367</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8">
+      <c r="A701" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B701" t="s">
+        <v>9</v>
+      </c>
+      <c r="C701" t="s">
+        <v>2368</v>
+      </c>
+      <c r="D701" t="s">
+        <v>11</v>
+      </c>
+      <c r="E701" t="s">
+        <v>12</v>
+      </c>
+      <c r="F701" t="s">
+        <v>56</v>
+      </c>
+      <c r="G701" s="1" t="s">
+        <v>2369</v>
+      </c>
+      <c r="H701" t="s">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8">
+      <c r="A702" t="s">
+        <v>2007</v>
+      </c>
+      <c r="B702" t="s">
+        <v>9</v>
+      </c>
+      <c r="C702" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D702" t="s">
+        <v>11</v>
+      </c>
+      <c r="E702" t="s">
+        <v>12</v>
+      </c>
+      <c r="F702" t="s">
+        <v>417</v>
+      </c>
+      <c r="G702" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="H702" t="s">
+        <v>2373</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8">
+      <c r="A703" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B703" t="s">
+        <v>9</v>
+      </c>
+      <c r="C703" t="s">
+        <v>2374</v>
+      </c>
+      <c r="D703" t="s">
+        <v>11</v>
+      </c>
+      <c r="E703" t="s">
+        <v>12</v>
+      </c>
+      <c r="F703" t="s">
+        <v>180</v>
+      </c>
+      <c r="G703" s="1" t="s">
+        <v>2375</v>
+      </c>
+      <c r="H703" t="s">
+        <v>2376</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8">
+      <c r="A704" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B704" t="s">
+        <v>9</v>
+      </c>
+      <c r="C704" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D704" t="s">
+        <v>11</v>
+      </c>
+      <c r="E704" t="s">
+        <v>12</v>
+      </c>
+      <c r="F704" t="s">
+        <v>417</v>
+      </c>
+      <c r="G704" s="1" t="s">
+        <v>2378</v>
+      </c>
+      <c r="H704" t="s">
+        <v>2379</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8">
+      <c r="A705" t="s">
+        <v>2016</v>
+      </c>
+      <c r="B705" t="s">
+        <v>9</v>
+      </c>
+      <c r="C705" t="s">
+        <v>2380</v>
+      </c>
+      <c r="D705" t="s">
+        <v>11</v>
+      </c>
+      <c r="E705" t="s">
+        <v>12</v>
+      </c>
+      <c r="F705" t="s">
+        <v>180</v>
+      </c>
+      <c r="G705" s="1" t="s">
+        <v>2381</v>
+      </c>
+      <c r="H705" t="s">
+        <v>2382</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8">
+      <c r="A706" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B706" t="s">
+        <v>9</v>
+      </c>
+      <c r="C706" t="s">
+        <v>2383</v>
+      </c>
+      <c r="D706" t="s">
+        <v>11</v>
+      </c>
+      <c r="E706" t="s">
+        <v>12</v>
+      </c>
+      <c r="F706" t="s">
+        <v>180</v>
+      </c>
+      <c r="G706" s="1" t="s">
+        <v>2384</v>
+      </c>
+      <c r="H706" t="s">
+        <v>2385</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8">
+      <c r="A707" t="s">
+        <v>2021</v>
+      </c>
+      <c r="B707" t="s">
+        <v>9</v>
+      </c>
+      <c r="C707" t="s">
+        <v>2386</v>
+      </c>
+      <c r="D707" t="s">
+        <v>11</v>
+      </c>
+      <c r="E707" t="s">
+        <v>12</v>
+      </c>
+      <c r="F707" t="s">
+        <v>180</v>
+      </c>
+      <c r="G707" s="1" t="s">
+        <v>2387</v>
+      </c>
+      <c r="H707" t="s">
+        <v>2388</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8">
+      <c r="A708" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B708" t="s">
+        <v>9</v>
+      </c>
+      <c r="C708" t="s">
+        <v>2389</v>
+      </c>
+      <c r="D708" t="s">
+        <v>11</v>
+      </c>
+      <c r="E708" t="s">
+        <v>12</v>
+      </c>
+      <c r="F708" t="s">
+        <v>417</v>
+      </c>
+      <c r="G708" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="H708" t="s">
+        <v>2391</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8">
+      <c r="A709" t="s">
+        <v>2027</v>
+      </c>
+      <c r="B709" t="s">
+        <v>9</v>
+      </c>
+      <c r="C709" t="s">
+        <v>2392</v>
+      </c>
+      <c r="D709" t="s">
+        <v>11</v>
+      </c>
+      <c r="E709" t="s">
+        <v>12</v>
+      </c>
+      <c r="F709" t="s">
+        <v>417</v>
+      </c>
+      <c r="G709" s="1" t="s">
+        <v>2393</v>
+      </c>
+      <c r="H709" t="s">
+        <v>2394</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8">
+      <c r="A710" t="s">
+        <v>2030</v>
+      </c>
+      <c r="B710" t="s">
+        <v>9</v>
+      </c>
+      <c r="C710" t="s">
+        <v>2395</v>
+      </c>
+      <c r="D710" t="s">
+        <v>11</v>
+      </c>
+      <c r="E710" t="s">
+        <v>12</v>
+      </c>
+      <c r="F710" t="s">
+        <v>219</v>
+      </c>
+      <c r="G710" s="1" t="s">
+        <v>2396</v>
+      </c>
+      <c r="H710" t="s">
+        <v>2397</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8">
+      <c r="A711" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B711" t="s">
+        <v>9</v>
+      </c>
+      <c r="C711" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D711" t="s">
+        <v>11</v>
+      </c>
+      <c r="E711" t="s">
+        <v>12</v>
+      </c>
+      <c r="F711" t="s">
+        <v>219</v>
+      </c>
+      <c r="G711" s="1" t="s">
+        <v>2399</v>
+      </c>
+      <c r="H711" t="s">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8">
+      <c r="A712" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B712" t="s">
+        <v>9</v>
+      </c>
+      <c r="C712" t="s">
+        <v>2401</v>
+      </c>
+      <c r="D712" t="s">
+        <v>11</v>
+      </c>
+      <c r="E712" t="s">
+        <v>12</v>
+      </c>
+      <c r="F712" t="s">
+        <v>219</v>
+      </c>
+      <c r="G712" s="1" t="s">
+        <v>2402</v>
+      </c>
+      <c r="H712" t="s">
+        <v>2403</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8">
+      <c r="A713" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B713" t="s">
+        <v>9</v>
+      </c>
+      <c r="C713" t="s">
+        <v>2404</v>
+      </c>
+      <c r="D713" t="s">
+        <v>11</v>
+      </c>
+      <c r="E713" t="s">
+        <v>12</v>
+      </c>
+      <c r="F713" t="s">
+        <v>219</v>
+      </c>
+      <c r="G713" s="1" t="s">
+        <v>2405</v>
+      </c>
+      <c r="H713" t="s">
+        <v>2406</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8">
+      <c r="A714" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B714" t="s">
+        <v>9</v>
+      </c>
+      <c r="C714" t="s">
+        <v>2407</v>
+      </c>
+      <c r="D714" t="s">
+        <v>11</v>
+      </c>
+      <c r="E714" t="s">
+        <v>12</v>
+      </c>
+      <c r="F714" t="s">
+        <v>253</v>
+      </c>
+      <c r="G714" s="1" t="s">
+        <v>2408</v>
+      </c>
+      <c r="H714" t="s">
+        <v>2409</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8">
+      <c r="A715" t="s">
+        <v>2047</v>
+      </c>
+      <c r="B715" t="s">
+        <v>9</v>
+      </c>
+      <c r="C715" t="s">
+        <v>2410</v>
+      </c>
+      <c r="D715" t="s">
+        <v>11</v>
+      </c>
+      <c r="E715" t="s">
+        <v>12</v>
+      </c>
+      <c r="F715" t="s">
+        <v>253</v>
+      </c>
+      <c r="G715" s="1" t="s">
+        <v>2411</v>
+      </c>
+      <c r="H715" t="s">
+        <v>2412</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8">
+      <c r="A716" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B716" t="s">
+        <v>9</v>
+      </c>
+      <c r="C716" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D716" t="s">
+        <v>11</v>
+      </c>
+      <c r="E716" t="s">
+        <v>12</v>
+      </c>
+      <c r="F716" t="s">
+        <v>253</v>
+      </c>
+      <c r="G716" s="1" t="s">
+        <v>2414</v>
+      </c>
+      <c r="H716" t="s">
+        <v>2415</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8">
+      <c r="A717" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B717" t="s">
+        <v>9</v>
+      </c>
+      <c r="C717" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D717" t="s">
+        <v>11</v>
+      </c>
+      <c r="E717" t="s">
+        <v>12</v>
+      </c>
+      <c r="F717" t="s">
+        <v>253</v>
+      </c>
+      <c r="G717" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="H717" t="s">
+        <v>2418</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8">
+      <c r="A718" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B718" t="s">
+        <v>9</v>
+      </c>
+      <c r="C718" t="s">
+        <v>2419</v>
+      </c>
+      <c r="D718" t="s">
+        <v>11</v>
+      </c>
+      <c r="E718" t="s">
+        <v>12</v>
+      </c>
+      <c r="F718" t="s">
+        <v>111</v>
+      </c>
+      <c r="G718" s="1" t="s">
+        <v>2420</v>
+      </c>
+      <c r="H718" t="s">
+        <v>2421</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8">
+      <c r="A719" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B719" t="s">
+        <v>9</v>
+      </c>
+      <c r="C719" t="s">
+        <v>2422</v>
+      </c>
+      <c r="D719" t="s">
+        <v>11</v>
+      </c>
+      <c r="E719" t="s">
+        <v>12</v>
+      </c>
+      <c r="F719" t="s">
+        <v>111</v>
+      </c>
+      <c r="G719" s="1" t="s">
+        <v>2423</v>
+      </c>
+      <c r="H719" t="s">
+        <v>2424</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8">
+      <c r="A720" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B720" t="s">
+        <v>9</v>
+      </c>
+      <c r="C720" t="s">
+        <v>2425</v>
+      </c>
+      <c r="D720" t="s">
+        <v>11</v>
+      </c>
+      <c r="E720" t="s">
+        <v>12</v>
+      </c>
+      <c r="F720" t="s">
+        <v>111</v>
+      </c>
+      <c r="G720" s="1" t="s">
+        <v>2426</v>
+      </c>
+      <c r="H720" t="s">
+        <v>2427</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8">
+      <c r="A721" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B721" t="s">
+        <v>9</v>
+      </c>
+      <c r="C721" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D721" t="s">
+        <v>11</v>
+      </c>
+      <c r="E721" t="s">
+        <v>12</v>
+      </c>
+      <c r="F721" t="s">
+        <v>111</v>
+      </c>
+      <c r="G721" s="1" t="s">
+        <v>2429</v>
+      </c>
+      <c r="H721" t="s">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8">
+      <c r="A722" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B722" t="s">
+        <v>9</v>
+      </c>
+      <c r="C722" t="s">
+        <v>2431</v>
+      </c>
+      <c r="D722" t="s">
+        <v>11</v>
+      </c>
+      <c r="E722" t="s">
+        <v>12</v>
+      </c>
+      <c r="F722" t="s">
+        <v>197</v>
+      </c>
+      <c r="G722" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="H722" t="s">
+        <v>2433</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8">
+      <c r="A723" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B723" t="s">
+        <v>9</v>
+      </c>
+      <c r="C723" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D723" t="s">
+        <v>11</v>
+      </c>
+      <c r="E723" t="s">
+        <v>12</v>
+      </c>
+      <c r="F723" t="s">
+        <v>197</v>
+      </c>
+      <c r="G723" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="H723" t="s">
+        <v>2436</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8">
+      <c r="A724" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B724" t="s">
+        <v>9</v>
+      </c>
+      <c r="C724" t="s">
+        <v>2437</v>
+      </c>
+      <c r="D724" t="s">
+        <v>11</v>
+      </c>
+      <c r="E724" t="s">
+        <v>12</v>
+      </c>
+      <c r="F724" t="s">
+        <v>197</v>
+      </c>
+      <c r="G724" s="1" t="s">
+        <v>2438</v>
+      </c>
+      <c r="H724" t="s">
+        <v>2439</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8">
+      <c r="A725" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B725" t="s">
+        <v>9</v>
+      </c>
+      <c r="C725" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D725" t="s">
+        <v>11</v>
+      </c>
+      <c r="E725" t="s">
+        <v>12</v>
+      </c>
+      <c r="F725" t="s">
+        <v>197</v>
+      </c>
+      <c r="G725" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="H725" t="s">
+        <v>2442</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8">
+      <c r="A726" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B726" t="s">
+        <v>9</v>
+      </c>
+      <c r="C726" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D726" t="s">
+        <v>11</v>
+      </c>
+      <c r="E726" t="s">
+        <v>12</v>
+      </c>
+      <c r="F726" t="s">
+        <v>145</v>
+      </c>
+      <c r="G726" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="H726" t="s">
+        <v>2445</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8">
+      <c r="A727" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B727" t="s">
+        <v>9</v>
+      </c>
+      <c r="C727" t="s">
+        <v>2446</v>
+      </c>
+      <c r="D727" t="s">
+        <v>11</v>
+      </c>
+      <c r="E727" t="s">
+        <v>12</v>
+      </c>
+      <c r="F727" t="s">
+        <v>145</v>
+      </c>
+      <c r="G727" s="1" t="s">
+        <v>2447</v>
+      </c>
+      <c r="H727" t="s">
+        <v>2448</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8">
+      <c r="A728" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B728" t="s">
+        <v>9</v>
+      </c>
+      <c r="C728" t="s">
+        <v>2449</v>
+      </c>
+      <c r="D728" t="s">
+        <v>11</v>
+      </c>
+      <c r="E728" t="s">
+        <v>12</v>
+      </c>
+      <c r="F728" t="s">
+        <v>128</v>
+      </c>
+      <c r="G728" s="1" t="s">
+        <v>2450</v>
+      </c>
+      <c r="H728" t="s">
+        <v>2451</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8">
+      <c r="A729" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B729" t="s">
+        <v>9</v>
+      </c>
+      <c r="C729" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D729" t="s">
+        <v>11</v>
+      </c>
+      <c r="E729" t="s">
+        <v>12</v>
+      </c>
+      <c r="F729" t="s">
+        <v>236</v>
+      </c>
+      <c r="G729" s="1" t="s">
+        <v>2453</v>
+      </c>
+      <c r="H729" t="s">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8">
+      <c r="A730" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B730" t="s">
+        <v>9</v>
+      </c>
+      <c r="C730" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D730" t="s">
+        <v>11</v>
+      </c>
+      <c r="E730" t="s">
+        <v>12</v>
+      </c>
+      <c r="F730" t="s">
+        <v>128</v>
+      </c>
+      <c r="G730" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="H730" t="s">
+        <v>2457</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8">
+      <c r="A731" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B731" t="s">
+        <v>9</v>
+      </c>
+      <c r="C731" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D731" t="s">
+        <v>11</v>
+      </c>
+      <c r="E731" t="s">
+        <v>12</v>
+      </c>
+      <c r="F731" t="s">
+        <v>145</v>
+      </c>
+      <c r="G731" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="H731" t="s">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8">
+      <c r="A732" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B732" t="s">
+        <v>9</v>
+      </c>
+      <c r="C732" t="s">
+        <v>2461</v>
+      </c>
+      <c r="D732" t="s">
+        <v>11</v>
+      </c>
+      <c r="E732" t="s">
+        <v>12</v>
+      </c>
+      <c r="F732" t="s">
+        <v>145</v>
+      </c>
+      <c r="G732" s="1" t="s">
+        <v>2462</v>
+      </c>
+      <c r="H732" t="s">
+        <v>2463</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8">
+      <c r="A733" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B733" t="s">
+        <v>9</v>
+      </c>
+      <c r="C733" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D733" t="s">
+        <v>11</v>
+      </c>
+      <c r="E733" t="s">
+        <v>12</v>
+      </c>
+      <c r="F733" t="s">
+        <v>128</v>
+      </c>
+      <c r="G733" s="1" t="s">
+        <v>2465</v>
+      </c>
+      <c r="H733" t="s">
+        <v>2466</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8">
+      <c r="A734" t="s">
+        <v>2114</v>
+      </c>
+      <c r="B734" t="s">
+        <v>9</v>
+      </c>
+      <c r="C734" t="s">
+        <v>2467</v>
+      </c>
+      <c r="D734" t="s">
+        <v>11</v>
+      </c>
+      <c r="E734" t="s">
+        <v>12</v>
+      </c>
+      <c r="F734" t="s">
+        <v>236</v>
+      </c>
+      <c r="G734" s="1" t="s">
+        <v>2468</v>
+      </c>
+      <c r="H734" t="s">
+        <v>2469</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8">
+      <c r="A735" t="s">
+        <v>2117</v>
+      </c>
+      <c r="B735" t="s">
+        <v>9</v>
+      </c>
+      <c r="C735" t="s">
+        <v>2470</v>
+      </c>
+      <c r="D735" t="s">
+        <v>11</v>
+      </c>
+      <c r="E735" t="s">
+        <v>12</v>
+      </c>
+      <c r="F735" t="s">
+        <v>236</v>
+      </c>
+      <c r="G735" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="H735" t="s">
+        <v>2472</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8">
+      <c r="A736" t="s">
+        <v>2120</v>
+      </c>
+      <c r="B736" t="s">
+        <v>9</v>
+      </c>
+      <c r="C736" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D736" t="s">
+        <v>11</v>
+      </c>
+      <c r="E736" t="s">
+        <v>12</v>
+      </c>
+      <c r="F736" t="s">
+        <v>128</v>
+      </c>
+      <c r="G736" s="1" t="s">
+        <v>2474</v>
+      </c>
+      <c r="H736" t="s">
+        <v>2475</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8">
+      <c r="A737" t="s">
+        <v>2123</v>
+      </c>
+      <c r="B737" t="s">
+        <v>9</v>
+      </c>
+      <c r="C737" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D737" t="s">
+        <v>11</v>
+      </c>
+      <c r="E737" t="s">
+        <v>12</v>
+      </c>
+      <c r="F737" t="s">
+        <v>214</v>
+      </c>
+      <c r="G737" s="1" t="s">
+        <v>2477</v>
+      </c>
+      <c r="H737" t="s">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8">
+      <c r="A738" t="s">
+        <v>2132</v>
+      </c>
+      <c r="B738" t="s">
+        <v>9</v>
+      </c>
+      <c r="C738" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D738" t="s">
+        <v>11</v>
+      </c>
+      <c r="E738" t="s">
+        <v>12</v>
+      </c>
+      <c r="F738" t="s">
+        <v>167</v>
+      </c>
+      <c r="G738" s="1" t="s">
+        <v>2480</v>
+      </c>
+      <c r="H738" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8">
+      <c r="A739" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B739" t="s">
+        <v>9</v>
+      </c>
+      <c r="C739" t="s">
+        <v>2481</v>
+      </c>
+      <c r="D739" t="s">
+        <v>11</v>
+      </c>
+      <c r="E739" t="s">
+        <v>12</v>
+      </c>
+      <c r="F739" t="s">
+        <v>167</v>
+      </c>
+      <c r="G739" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="H739" t="s">
+        <v>2483</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8">
+      <c r="A740" t="s">
+        <v>2138</v>
+      </c>
+      <c r="B740" t="s">
+        <v>9</v>
+      </c>
+      <c r="C740" t="s">
+        <v>2484</v>
+      </c>
+      <c r="D740" t="s">
+        <v>11</v>
+      </c>
+      <c r="E740" t="s">
+        <v>12</v>
+      </c>
+      <c r="F740" t="s">
+        <v>13</v>
+      </c>
+      <c r="G740" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="H740" t="s">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8">
+      <c r="A741" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B741" t="s">
+        <v>9</v>
+      </c>
+      <c r="C741" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D741" t="s">
+        <v>11</v>
+      </c>
+      <c r="E741" t="s">
+        <v>12</v>
+      </c>
+      <c r="F741" t="s">
+        <v>13</v>
+      </c>
+      <c r="G741" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="H741" t="s">
+        <v>2488</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8">
+      <c r="A742" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B742" t="s">
+        <v>9</v>
+      </c>
+      <c r="C742" t="s">
+        <v>2489</v>
+      </c>
+      <c r="D742" t="s">
+        <v>11</v>
+      </c>
+      <c r="E742" t="s">
+        <v>12</v>
+      </c>
+      <c r="F742" t="s">
+        <v>13</v>
+      </c>
+      <c r="G742" s="1" t="s">
+        <v>2490</v>
+      </c>
+      <c r="H742" t="s">
+        <v>2491</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8">
+      <c r="A743" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B743" t="s">
+        <v>9</v>
+      </c>
+      <c r="C743" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D743" t="s">
+        <v>11</v>
+      </c>
+      <c r="E743" t="s">
+        <v>12</v>
+      </c>
+      <c r="F743" t="s">
+        <v>13</v>
+      </c>
+      <c r="G743" s="1" t="s">
+        <v>2493</v>
+      </c>
+      <c r="H743" t="s">
+        <v>2494</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8">
+      <c r="A744" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B744" t="s">
+        <v>9</v>
+      </c>
+      <c r="C744" t="s">
+        <v>2495</v>
+      </c>
+      <c r="D744" t="s">
+        <v>11</v>
+      </c>
+      <c r="E744" t="s">
+        <v>12</v>
+      </c>
+      <c r="F744" t="s">
+        <v>26</v>
+      </c>
+      <c r="G744" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="H744" t="s">
+        <v>2497</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8">
+      <c r="A745" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B745" t="s">
+        <v>9</v>
+      </c>
+      <c r="C745" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D745" t="s">
+        <v>11</v>
+      </c>
+      <c r="E745" t="s">
+        <v>12</v>
+      </c>
+      <c r="F745" t="s">
+        <v>26</v>
+      </c>
+      <c r="G745" s="1" t="s">
+        <v>2499</v>
+      </c>
+      <c r="H745" t="s">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8">
+      <c r="A746" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B746" t="s">
+        <v>9</v>
+      </c>
+      <c r="C746" t="s">
+        <v>2501</v>
+      </c>
+      <c r="D746" t="s">
+        <v>11</v>
+      </c>
+      <c r="E746" t="s">
+        <v>12</v>
+      </c>
+      <c r="F746" t="s">
+        <v>26</v>
+      </c>
+      <c r="G746" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="H746" t="s">
+        <v>2503</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8">
+      <c r="A747" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B747" t="s">
+        <v>9</v>
+      </c>
+      <c r="C747" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D747" t="s">
+        <v>11</v>
+      </c>
+      <c r="E747" t="s">
+        <v>12</v>
+      </c>
+      <c r="F747" t="s">
+        <v>26</v>
+      </c>
+      <c r="G747" s="1" t="s">
+        <v>2505</v>
+      </c>
+      <c r="H747" t="s">
+        <v>2506</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8">
+      <c r="A748" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B748" t="s">
+        <v>9</v>
+      </c>
+      <c r="C748" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D748" t="s">
+        <v>11</v>
+      </c>
+      <c r="E748" t="s">
+        <v>12</v>
+      </c>
+      <c r="F748" t="s">
+        <v>94</v>
+      </c>
+      <c r="G748" s="1" t="s">
+        <v>2508</v>
+      </c>
+      <c r="H748" t="s">
+        <v>2509</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8">
+      <c r="A749" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B749" t="s">
+        <v>9</v>
+      </c>
+      <c r="C749" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D749" t="s">
+        <v>11</v>
+      </c>
+      <c r="E749" t="s">
+        <v>12</v>
+      </c>
+      <c r="F749" t="s">
+        <v>94</v>
+      </c>
+      <c r="G749" s="1" t="s">
+        <v>2511</v>
+      </c>
+      <c r="H749" t="s">
+        <v>2512</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8">
+      <c r="A750" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B750" t="s">
+        <v>9</v>
+      </c>
+      <c r="C750" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D750" t="s">
+        <v>11</v>
+      </c>
+      <c r="E750" t="s">
+        <v>12</v>
+      </c>
+      <c r="F750" t="s">
+        <v>39</v>
+      </c>
+      <c r="G750" s="1" t="s">
+        <v>2514</v>
+      </c>
+      <c r="H750" t="s">
+        <v>2515</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8">
+      <c r="A751" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B751" t="s">
+        <v>9</v>
+      </c>
+      <c r="C751" t="s">
+        <v>2516</v>
+      </c>
+      <c r="D751" t="s">
+        <v>11</v>
+      </c>
+      <c r="E751" t="s">
+        <v>12</v>
+      </c>
+      <c r="F751" t="s">
+        <v>39</v>
+      </c>
+      <c r="G751" s="1" t="s">
+        <v>2517</v>
+      </c>
+      <c r="H751" t="s">
+        <v>2518</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8">
+      <c r="A752" t="s">
+        <v>2176</v>
+      </c>
+      <c r="B752" t="s">
+        <v>9</v>
+      </c>
+      <c r="C752" t="s">
+        <v>2519</v>
+      </c>
+      <c r="D752" t="s">
+        <v>11</v>
+      </c>
+      <c r="E752" t="s">
+        <v>12</v>
+      </c>
+      <c r="F752" t="s">
+        <v>39</v>
+      </c>
+      <c r="G752" s="1" t="s">
+        <v>2520</v>
+      </c>
+      <c r="H752" t="s">
+        <v>2521</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8">
+      <c r="A753" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B753" t="s">
+        <v>9</v>
+      </c>
+      <c r="C753" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D753" t="s">
+        <v>11</v>
+      </c>
+      <c r="E753" t="s">
+        <v>12</v>
+      </c>
+      <c r="F753" t="s">
+        <v>94</v>
+      </c>
+      <c r="G753" s="1" t="s">
+        <v>2523</v>
+      </c>
+      <c r="H753" t="s">
+        <v>2524</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8">
+      <c r="A754" t="s">
+        <v>2185</v>
+      </c>
+      <c r="B754" t="s">
+        <v>9</v>
+      </c>
+      <c r="C754" t="s">
+        <v>2525</v>
+      </c>
+      <c r="D754" t="s">
+        <v>11</v>
+      </c>
+      <c r="E754" t="s">
+        <v>12</v>
+      </c>
+      <c r="F754" t="s">
+        <v>128</v>
+      </c>
+      <c r="G754" s="1" t="s">
+        <v>2526</v>
+      </c>
+      <c r="H754" t="s">
+        <v>2527</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8">
+      <c r="A755" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B755" t="s">
+        <v>9</v>
+      </c>
+      <c r="C755" t="s">
+        <v>2528</v>
+      </c>
+      <c r="D755" t="s">
+        <v>11</v>
+      </c>
+      <c r="E755" t="s">
+        <v>12</v>
+      </c>
+      <c r="F755" t="s">
+        <v>128</v>
+      </c>
+      <c r="G755" s="1" t="s">
+        <v>2529</v>
+      </c>
+      <c r="H755" t="s">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8">
+      <c r="A756" t="s">
+        <v>2191</v>
+      </c>
+      <c r="B756" t="s">
+        <v>9</v>
+      </c>
+      <c r="C756" t="s">
+        <v>2531</v>
+      </c>
+      <c r="D756" t="s">
+        <v>11</v>
+      </c>
+      <c r="E756" t="s">
+        <v>12</v>
+      </c>
+      <c r="F756" t="s">
+        <v>128</v>
+      </c>
+      <c r="G756" s="1" t="s">
+        <v>2532</v>
+      </c>
+      <c r="H756" t="s">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8">
+      <c r="A757" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B757" t="s">
+        <v>9</v>
+      </c>
+      <c r="C757" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D757" t="s">
+        <v>11</v>
+      </c>
+      <c r="E757" t="s">
+        <v>12</v>
+      </c>
+      <c r="F757" t="s">
+        <v>128</v>
+      </c>
+      <c r="G757" s="1" t="s">
+        <v>2535</v>
+      </c>
+      <c r="H757" t="s">
+        <v>2536</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8">
+      <c r="A758" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B758" t="s">
+        <v>9</v>
+      </c>
+      <c r="C758" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D758" t="s">
+        <v>11</v>
+      </c>
+      <c r="E758" t="s">
+        <v>12</v>
+      </c>
+      <c r="F758" t="s">
+        <v>77</v>
+      </c>
+      <c r="G758" s="1" t="s">
+        <v>2538</v>
+      </c>
+      <c r="H758" t="s">
+        <v>2539</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8">
+      <c r="A759" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B759" t="s">
+        <v>9</v>
+      </c>
+      <c r="C759" t="s">
+        <v>2540</v>
+      </c>
+      <c r="D759" t="s">
+        <v>11</v>
+      </c>
+      <c r="E759" t="s">
+        <v>12</v>
+      </c>
+      <c r="F759" t="s">
+        <v>77</v>
+      </c>
+      <c r="G759" s="1" t="s">
+        <v>2541</v>
+      </c>
+      <c r="H759" t="s">
+        <v>2542</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8">
+      <c r="A760" t="s">
+        <v>2209</v>
+      </c>
+      <c r="B760" t="s">
+        <v>9</v>
+      </c>
+      <c r="C760" t="s">
+        <v>2543</v>
+      </c>
+      <c r="D760" t="s">
+        <v>11</v>
+      </c>
+      <c r="E760" t="s">
+        <v>12</v>
+      </c>
+      <c r="F760" t="s">
+        <v>77</v>
+      </c>
+      <c r="G760" s="1" t="s">
+        <v>2544</v>
+      </c>
+      <c r="H760" t="s">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8">
+      <c r="A761" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B761" t="s">
+        <v>9</v>
+      </c>
+      <c r="C761" t="s">
+        <v>2546</v>
+      </c>
+      <c r="D761" t="s">
+        <v>11</v>
+      </c>
+      <c r="E761" t="s">
+        <v>12</v>
+      </c>
+      <c r="F761" t="s">
+        <v>77</v>
+      </c>
+      <c r="G761" s="1" t="s">
+        <v>2547</v>
+      </c>
+      <c r="H761" t="s">
+        <v>2548</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8">
+      <c r="A762" t="s">
+        <v>2233</v>
+      </c>
+      <c r="B762" t="s">
+        <v>9</v>
+      </c>
+      <c r="C762" t="s">
+        <v>2549</v>
+      </c>
+      <c r="D762" t="s">
+        <v>11</v>
+      </c>
+      <c r="E762" t="s">
+        <v>12</v>
+      </c>
+      <c r="F762" t="s">
+        <v>94</v>
+      </c>
+      <c r="G762" s="1" t="s">
+        <v>2550</v>
+      </c>
+      <c r="H762" t="s">
+        <v>2551</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8">
+      <c r="A763" t="s">
+        <v>2236</v>
+      </c>
+      <c r="B763" t="s">
+        <v>9</v>
+      </c>
+      <c r="C763" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D763" t="s">
+        <v>11</v>
+      </c>
+      <c r="E763" t="s">
+        <v>12</v>
+      </c>
+      <c r="F763" t="s">
+        <v>417</v>
+      </c>
+      <c r="G763" s="1" t="s">
+        <v>2553</v>
+      </c>
+      <c r="H763" t="s">
+        <v>2554</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8">
+      <c r="A764" t="s">
+        <v>2239</v>
+      </c>
+      <c r="B764" t="s">
+        <v>9</v>
+      </c>
+      <c r="C764" t="s">
+        <v>2555</v>
+      </c>
+      <c r="D764" t="s">
+        <v>11</v>
+      </c>
+      <c r="E764" t="s">
+        <v>12</v>
+      </c>
+      <c r="F764" t="s">
+        <v>417</v>
+      </c>
+      <c r="G764" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="H764" t="s">
+        <v>2557</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8">
+      <c r="A765" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B765" t="s">
+        <v>9</v>
+      </c>
+      <c r="C765" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D765" t="s">
+        <v>11</v>
+      </c>
+      <c r="E765" t="s">
+        <v>12</v>
+      </c>
+      <c r="F765" t="s">
+        <v>417</v>
+      </c>
+      <c r="G765" s="1" t="s">
+        <v>2559</v>
+      </c>
+      <c r="H765" t="s">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8">
+      <c r="A766" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B766" t="s">
+        <v>9</v>
+      </c>
+      <c r="C766" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D766" t="s">
+        <v>11</v>
+      </c>
+      <c r="E766" t="s">
+        <v>12</v>
+      </c>
+      <c r="F766" t="s">
+        <v>56</v>
+      </c>
+      <c r="G766" s="1" t="s">
+        <v>2562</v>
+      </c>
+      <c r="H766" t="s">
+        <v>2563</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8">
+      <c r="A767" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B767" t="s">
+        <v>9</v>
+      </c>
+      <c r="C767" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D767" t="s">
+        <v>11</v>
+      </c>
+      <c r="E767" t="s">
+        <v>12</v>
+      </c>
+      <c r="F767" t="s">
+        <v>56</v>
+      </c>
+      <c r="G767" s="1" t="s">
+        <v>2565</v>
+      </c>
+      <c r="H767" t="s">
+        <v>2566</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8">
+      <c r="A768" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B768" t="s">
+        <v>9</v>
+      </c>
+      <c r="C768" t="s">
+        <v>2567</v>
+      </c>
+      <c r="D768" t="s">
+        <v>11</v>
+      </c>
+      <c r="E768" t="s">
+        <v>12</v>
+      </c>
+      <c r="F768" t="s">
+        <v>111</v>
+      </c>
+      <c r="G768" s="1" t="s">
+        <v>2568</v>
+      </c>
+      <c r="H768" t="s">
+        <v>2569</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8">
+      <c r="A769" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B769" t="s">
+        <v>9</v>
+      </c>
+      <c r="C769" t="s">
+        <v>2570</v>
+      </c>
+      <c r="D769" t="s">
+        <v>11</v>
+      </c>
+      <c r="E769" t="s">
+        <v>12</v>
+      </c>
+      <c r="F769" t="s">
+        <v>111</v>
+      </c>
+      <c r="G769" s="1" t="s">
+        <v>2571</v>
+      </c>
+      <c r="H769" t="s">
+        <v>2572</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8">
+      <c r="A770" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B770" t="s">
+        <v>9</v>
+      </c>
+      <c r="C770" t="s">
+        <v>2573</v>
+      </c>
+      <c r="D770" t="s">
+        <v>11</v>
+      </c>
+      <c r="E770" t="s">
+        <v>12</v>
+      </c>
+      <c r="F770" t="s">
+        <v>56</v>
+      </c>
+      <c r="G770" s="1" t="s">
+        <v>2574</v>
+      </c>
+      <c r="H770" t="s">
+        <v>2575</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8">
+      <c r="A771" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B771" t="s">
+        <v>9</v>
+      </c>
+      <c r="C771" t="s">
+        <v>2576</v>
+      </c>
+      <c r="D771" t="s">
+        <v>11</v>
+      </c>
+      <c r="E771" t="s">
+        <v>12</v>
+      </c>
+      <c r="F771" t="s">
+        <v>111</v>
+      </c>
+      <c r="G771" s="1" t="s">
+        <v>2577</v>
+      </c>
+      <c r="H771" t="s">
+        <v>2578</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8">
+      <c r="A772" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D772" t="s">
+        <v>11</v>
+      </c>
+      <c r="E772" t="s">
+        <v>12</v>
+      </c>
+      <c r="F772" t="s">
+        <v>253</v>
+      </c>
+      <c r="G772" s="1" t="s">
+        <v>2580</v>
+      </c>
+      <c r="H772" t="s">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8">
+      <c r="A773" t="s">
+        <v>2266</v>
+      </c>
+      <c r="B773" t="s">
+        <v>9</v>
+      </c>
+      <c r="C773" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D773" t="s">
+        <v>11</v>
+      </c>
+      <c r="E773" t="s">
+        <v>12</v>
+      </c>
+      <c r="F773" t="s">
+        <v>253</v>
+      </c>
+      <c r="G773" s="1" t="s">
+        <v>2583</v>
+      </c>
+      <c r="H773" t="s">
+        <v>2584</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8">
+      <c r="A774" t="s">
+        <v>2269</v>
+      </c>
+      <c r="B774" t="s">
+        <v>9</v>
+      </c>
+      <c r="C774" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D774" t="s">
+        <v>11</v>
+      </c>
+      <c r="E774" t="s">
+        <v>12</v>
+      </c>
+      <c r="F774" t="s">
+        <v>253</v>
+      </c>
+      <c r="G774" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="H774" t="s">
+        <v>2587</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8">
+      <c r="A775" t="s">
+        <v>2272</v>
+      </c>
+      <c r="B775" t="s">
+        <v>9</v>
+      </c>
+      <c r="C775" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D775" t="s">
+        <v>11</v>
+      </c>
+      <c r="E775" t="s">
+        <v>12</v>
+      </c>
+      <c r="F775" t="s">
+        <v>253</v>
+      </c>
+      <c r="G775" s="1" t="s">
+        <v>2589</v>
+      </c>
+      <c r="H775" t="s">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8">
+      <c r="A776" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B776" t="s">
+        <v>9</v>
+      </c>
+      <c r="C776" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D776" t="s">
+        <v>11</v>
+      </c>
+      <c r="E776" t="s">
+        <v>12</v>
+      </c>
+      <c r="F776" t="s">
+        <v>56</v>
+      </c>
+      <c r="G776" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="H776" t="s">
+        <v>2593</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8">
+      <c r="A777" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B777" t="s">
+        <v>9</v>
+      </c>
+      <c r="C777" t="s">
+        <v>2594</v>
+      </c>
+      <c r="D777" t="s">
+        <v>11</v>
+      </c>
+      <c r="E777" t="s">
+        <v>12</v>
+      </c>
+      <c r="F777" t="s">
+        <v>180</v>
+      </c>
+      <c r="G777" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="H777" t="s">
+        <v>2596</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8">
+      <c r="A778" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B778" t="s">
+        <v>9</v>
+      </c>
+      <c r="C778" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D778" t="s">
+        <v>11</v>
+      </c>
+      <c r="E778" t="s">
+        <v>12</v>
+      </c>
+      <c r="F778" t="s">
+        <v>180</v>
+      </c>
+      <c r="G778" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="H778" t="s">
+        <v>2599</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8">
+      <c r="A779" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B779" t="s">
+        <v>9</v>
+      </c>
+      <c r="C779" t="s">
+        <v>2600</v>
+      </c>
+      <c r="D779" t="s">
+        <v>11</v>
+      </c>
+      <c r="E779" t="s">
+        <v>12</v>
+      </c>
+      <c r="F779" t="s">
+        <v>180</v>
+      </c>
+      <c r="G779" s="1" t="s">
+        <v>2601</v>
+      </c>
+      <c r="H779" t="s">
+        <v>2602</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8">
+      <c r="A780" t="s">
+        <v>2287</v>
+      </c>
+      <c r="B780" t="s">
+        <v>9</v>
+      </c>
+      <c r="C780" t="s">
+        <v>2603</v>
+      </c>
+      <c r="D780" t="s">
+        <v>11</v>
+      </c>
+      <c r="E780" t="s">
+        <v>12</v>
+      </c>
+      <c r="F780" t="s">
+        <v>180</v>
+      </c>
+      <c r="G780" s="1" t="s">
+        <v>2604</v>
+      </c>
+      <c r="H780" t="s">
+        <v>2605</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8">
+      <c r="A781" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B781" t="s">
+        <v>9</v>
+      </c>
+      <c r="C781" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D781" t="s">
+        <v>11</v>
+      </c>
+      <c r="E781" t="s">
+        <v>12</v>
+      </c>
+      <c r="F781" t="s">
+        <v>167</v>
+      </c>
+      <c r="G781" s="1" t="s">
+        <v>2607</v>
+      </c>
+      <c r="H781" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8">
+      <c r="A782" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B782" t="s">
+        <v>9</v>
+      </c>
+      <c r="C782" t="s">
+        <v>2608</v>
+      </c>
+      <c r="D782" t="s">
+        <v>11</v>
+      </c>
+      <c r="E782" t="s">
+        <v>12</v>
+      </c>
+      <c r="F782" t="s">
+        <v>167</v>
+      </c>
+      <c r="G782" s="1" t="s">
+        <v>2609</v>
+      </c>
+      <c r="H782" t="s">
+        <v>2610</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8">
+      <c r="A783" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B783" t="s">
+        <v>9</v>
+      </c>
+      <c r="C783" t="s">
+        <v>2611</v>
+      </c>
+      <c r="D783" t="s">
+        <v>11</v>
+      </c>
+      <c r="E783" t="s">
+        <v>12</v>
+      </c>
+      <c r="F783" t="s">
+        <v>167</v>
+      </c>
+      <c r="G783" s="1" t="s">
+        <v>2612</v>
+      </c>
+      <c r="H783" t="s">
+        <v>2012</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8">
+      <c r="A784" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B784" t="s">
+        <v>9</v>
+      </c>
+      <c r="C784" t="s">
+        <v>2613</v>
+      </c>
+      <c r="D784" t="s">
+        <v>11</v>
+      </c>
+      <c r="E784" t="s">
+        <v>12</v>
+      </c>
+      <c r="F784" t="s">
+        <v>167</v>
+      </c>
+      <c r="G784" s="1" t="s">
+        <v>2614</v>
+      </c>
+      <c r="H784" t="s">
+        <v>2615</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8">
+      <c r="A785" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B785" t="s">
+        <v>9</v>
+      </c>
+      <c r="C785" t="s">
+        <v>2616</v>
+      </c>
+      <c r="D785" t="s">
+        <v>11</v>
+      </c>
+      <c r="E785" t="s">
+        <v>12</v>
+      </c>
+      <c r="F785" t="s">
+        <v>236</v>
+      </c>
+      <c r="G785" s="1" t="s">
+        <v>2617</v>
+      </c>
+      <c r="H785" t="s">
+        <v>2618</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8">
+      <c r="A786" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B786" t="s">
+        <v>9</v>
+      </c>
+      <c r="C786" t="s">
+        <v>2619</v>
+      </c>
+      <c r="D786" t="s">
+        <v>11</v>
+      </c>
+      <c r="E786" t="s">
+        <v>12</v>
+      </c>
+      <c r="F786" t="s">
+        <v>236</v>
+      </c>
+      <c r="G786" s="1" t="s">
+        <v>2620</v>
+      </c>
+      <c r="H786" t="s">
+        <v>2621</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8">
+      <c r="A787" t="s">
+        <v>2308</v>
+      </c>
+      <c r="B787" t="s">
+        <v>9</v>
+      </c>
+      <c r="C787" t="s">
+        <v>2622</v>
+      </c>
+      <c r="D787" t="s">
+        <v>11</v>
+      </c>
+      <c r="E787" t="s">
+        <v>12</v>
+      </c>
+      <c r="F787" t="s">
+        <v>162</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>2623</v>
+      </c>
+      <c r="H787" t="s">
+        <v>2624</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D788" t="s">
+        <v>11</v>
+      </c>
+      <c r="E788" t="s">
+        <v>12</v>
+      </c>
+      <c r="F788" t="s">
+        <v>111</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>2626</v>
+      </c>
+      <c r="H788" t="s">
+        <v>2627</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>2314</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>2628</v>
+      </c>
+      <c r="D789" t="s">
+        <v>11</v>
+      </c>
+      <c r="E789" t="s">
+        <v>12</v>
+      </c>
+      <c r="F789" t="s">
+        <v>145</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="H789" t="s">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>2631</v>
+      </c>
+      <c r="D790" t="s">
+        <v>11</v>
+      </c>
+      <c r="E790" t="s">
+        <v>12</v>
+      </c>
+      <c r="F790" t="s">
+        <v>145</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="H790" t="s">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>2634</v>
+      </c>
+      <c r="D791" t="s">
+        <v>11</v>
+      </c>
+      <c r="E791" t="s">
+        <v>12</v>
+      </c>
+      <c r="F791" t="s">
+        <v>145</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>2635</v>
+      </c>
+      <c r="H791" t="s">
+        <v>2636</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D792" t="s">
+        <v>11</v>
+      </c>
+      <c r="E792" t="s">
+        <v>12</v>
+      </c>
+      <c r="F792" t="s">
+        <v>145</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>2638</v>
+      </c>
+      <c r="H792" t="s">
+        <v>2639</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D793" t="s">
+        <v>11</v>
+      </c>
+      <c r="E793" t="s">
+        <v>12</v>
+      </c>
+      <c r="F793" t="s">
+        <v>197</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="H793" t="s">
+        <v>2642</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>2329</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>2643</v>
+      </c>
+      <c r="D794" t="s">
+        <v>11</v>
+      </c>
+      <c r="E794" t="s">
+        <v>12</v>
+      </c>
+      <c r="F794" t="s">
+        <v>197</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>2644</v>
+      </c>
+      <c r="H794" t="s">
+        <v>2645</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D795" t="s">
+        <v>11</v>
+      </c>
+      <c r="E795" t="s">
+        <v>12</v>
+      </c>
+      <c r="F795" t="s">
+        <v>197</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>2647</v>
+      </c>
+      <c r="H795" t="s">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D796" t="s">
+        <v>11</v>
+      </c>
+      <c r="E796" t="s">
+        <v>12</v>
+      </c>
+      <c r="F796" t="s">
+        <v>197</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>2650</v>
+      </c>
+      <c r="H796" t="s">
+        <v>2651</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>2341</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>2652</v>
+      </c>
+      <c r="D797" t="s">
+        <v>11</v>
+      </c>
+      <c r="E797" t="s">
+        <v>12</v>
+      </c>
+      <c r="F797" t="s">
+        <v>214</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>2653</v>
+      </c>
+      <c r="H797" t="s">
+        <v>2654</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>2344</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>2655</v>
+      </c>
+      <c r="D798" t="s">
+        <v>11</v>
+      </c>
+      <c r="E798" t="s">
+        <v>12</v>
+      </c>
+      <c r="F798" t="s">
+        <v>214</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>2656</v>
+      </c>
+      <c r="H798" t="s">
+        <v>2657</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>2658</v>
+      </c>
+      <c r="D799" t="s">
+        <v>11</v>
+      </c>
+      <c r="E799" t="s">
+        <v>12</v>
+      </c>
+      <c r="F799" t="s">
+        <v>219</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>2659</v>
+      </c>
+      <c r="H799" t="s">
+        <v>2660</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>2661</v>
+      </c>
+      <c r="D800" t="s">
+        <v>11</v>
+      </c>
+      <c r="E800" t="s">
+        <v>12</v>
+      </c>
+      <c r="F800" t="s">
+        <v>219</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>2662</v>
+      </c>
+      <c r="H800" t="s">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>2664</v>
+      </c>
+      <c r="D801" t="s">
+        <v>11</v>
+      </c>
+      <c r="E801" t="s">
+        <v>12</v>
+      </c>
+      <c r="F801" t="s">
+        <v>219</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="H801" t="s">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D802" t="s">
+        <v>11</v>
+      </c>
+      <c r="E802" t="s">
+        <v>12</v>
+      </c>
+      <c r="F802" t="s">
+        <v>219</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="H802" t="s">
+        <v>2669</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D803" t="s">
+        <v>11</v>
+      </c>
+      <c r="E803" t="s">
+        <v>12</v>
+      </c>
+      <c r="F803" t="s">
+        <v>466</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="H803" t="s">
+        <v>2672</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D804" t="s">
+        <v>11</v>
+      </c>
+      <c r="E804" t="s">
+        <v>12</v>
+      </c>
+      <c r="F804" t="s">
+        <v>162</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="H804" t="s">
+        <v>2675</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D805" t="s">
+        <v>11</v>
+      </c>
+      <c r="E805" t="s">
+        <v>12</v>
+      </c>
+      <c r="F805" t="s">
+        <v>466</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>2677</v>
+      </c>
+      <c r="H805" t="s">
+        <v>2678</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>2368</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D806" t="s">
+        <v>11</v>
+      </c>
+      <c r="E806" t="s">
+        <v>12</v>
+      </c>
+      <c r="F806" t="s">
+        <v>466</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>2680</v>
+      </c>
+      <c r="H806" t="s">
+        <v>2681</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D807" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E807" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F807" t="s">
+        <v>253</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="H807" t="s">
+        <v>2687</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>97</v>
+      </c>
+      <c r="D808" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E808" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F808" t="s">
+        <v>214</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>2689</v>
+      </c>
+      <c r="H808" t="s">
+        <v>2690</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>101</v>
+      </c>
+      <c r="D809" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E809" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F809" t="s">
+        <v>214</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>2692</v>
+      </c>
+      <c r="H809" t="s">
+        <v>2693</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>105</v>
+      </c>
+      <c r="D810" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E810" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F810" t="s">
+        <v>214</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>2695</v>
+      </c>
+      <c r="H810" t="s">
+        <v>2696</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>109</v>
+      </c>
+      <c r="D811" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E811" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F811" t="s">
+        <v>214</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>2698</v>
+      </c>
+      <c r="H811" t="s">
+        <v>2699</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>114</v>
+      </c>
+      <c r="D812" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E812" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F812" t="s">
+        <v>26</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>2701</v>
+      </c>
+      <c r="H812" t="s">
+        <v>2702</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D813" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E813" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F813" t="s">
+        <v>94</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>2705</v>
+      </c>
+      <c r="H813" t="s">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>2707</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>122</v>
+      </c>
+      <c r="D814" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E814" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F814" t="s">
+        <v>253</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>2708</v>
+      </c>
+      <c r="H814" t="s">
+        <v>2709</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>126</v>
+      </c>
+      <c r="D815" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E815" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F815" t="s">
+        <v>214</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="H815" t="s">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>2713</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>131</v>
+      </c>
+      <c r="D816" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E816" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F816" t="s">
+        <v>214</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>2714</v>
+      </c>
+      <c r="H816" t="s">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>135</v>
+      </c>
+      <c r="D817" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E817" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F817" t="s">
+        <v>253</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>2717</v>
+      </c>
+      <c r="H817" t="s">
+        <v>2718</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>2719</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>139</v>
+      </c>
+      <c r="D818" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E818" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F818" t="s">
+        <v>94</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="H818" t="s">
+        <v>2721</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D819" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E819" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F819" t="s">
+        <v>13</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="H819" t="s">
+        <v>2725</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D820" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E820" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F820" t="s">
+        <v>253</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="H820" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D821" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E821" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F821" t="s">
+        <v>253</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="H821" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D822" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E822" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F822" t="s">
+        <v>214</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="H822" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D823" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E823" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F823" t="s">
+        <v>214</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="H823" t="s">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D824" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E824" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F824" t="s">
+        <v>26</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>2741</v>
+      </c>
+      <c r="H824" t="s">
+        <v>2742</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>2743</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D825" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E825" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F825" t="s">
+        <v>26</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>2745</v>
+      </c>
+      <c r="H825" t="s">
+        <v>2746</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>2747</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>143</v>
+      </c>
+      <c r="D826" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E826" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F826" t="s">
+        <v>253</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>2748</v>
+      </c>
+      <c r="H826" t="s">
+        <v>2749</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>148</v>
+      </c>
+      <c r="D827" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E827" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F827" t="s">
+        <v>253</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>2751</v>
+      </c>
+      <c r="H827" t="s">
+        <v>2752</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>441</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>156</v>
+      </c>
+      <c r="D828" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E828" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F828" t="s">
+        <v>214</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>2753</v>
+      </c>
+      <c r="H828" t="s">
+        <v>2754</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>626</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>160</v>
+      </c>
+      <c r="D829" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E829" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F829" t="s">
+        <v>253</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="H829" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>630</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>165</v>
+      </c>
+      <c r="D830" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E830" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F830" t="s">
+        <v>253</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>2757</v>
+      </c>
+      <c r="H830" t="s">
+        <v>2758</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>702</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>170</v>
+      </c>
+      <c r="D831" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E831" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F831" t="s">
+        <v>214</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="H831" t="s">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>706</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>174</v>
+      </c>
+      <c r="D832" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E832" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F832" t="s">
+        <v>214</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="H832" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>178</v>
+      </c>
+      <c r="D833" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E833" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F833" t="s">
+        <v>180</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>2763</v>
+      </c>
+      <c r="H833" t="s">
+        <v>2764</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>183</v>
+      </c>
+      <c r="D834" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E834" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F834" t="s">
+        <v>253</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>2765</v>
+      </c>
+      <c r="H834" t="s">
+        <v>2766</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>187</v>
+      </c>
+      <c r="D835" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E835" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F835" t="s">
+        <v>253</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="H835" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>191</v>
+      </c>
+      <c r="D836" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E836" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F836" t="s">
+        <v>214</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>2769</v>
+      </c>
+      <c r="H836" t="s">
+        <v>2770</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D837" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E837" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F837" t="s">
+        <v>214</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="H837" t="s">
+        <v>2773</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>195</v>
+      </c>
+      <c r="D838" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E838" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F838" t="s">
+        <v>236</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="H838" t="s">
+        <v>2775</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>200</v>
+      </c>
+      <c r="D839" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E839" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F839" t="s">
+        <v>180</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="H839" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>1488</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>204</v>
+      </c>
+      <c r="D840" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E840" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F840" t="s">
+        <v>111</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>2778</v>
+      </c>
+      <c r="H840" t="s">
+        <v>2779</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>208</v>
+      </c>
+      <c r="D841" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E841" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F841" t="s">
+        <v>253</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="H841" t="s">
+        <v>2781</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>212</v>
+      </c>
+      <c r="D842" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E842" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F842" t="s">
+        <v>253</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="H842" t="s">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>217</v>
+      </c>
+      <c r="D843" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E843" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F843" t="s">
+        <v>236</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>2784</v>
+      </c>
+      <c r="H843" t="s">
+        <v>2785</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>222</v>
+      </c>
+      <c r="D844" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E844" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F844" t="s">
+        <v>466</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>2786</v>
+      </c>
+      <c r="H844" t="s">
+        <v>2787</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>226</v>
+      </c>
+      <c r="D845" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E845" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F845" t="s">
+        <v>253</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="H845" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>230</v>
+      </c>
+      <c r="D846" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E846" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F846" t="s">
+        <v>236</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>2790</v>
+      </c>
+      <c r="H846" t="s">
+        <v>2791</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>234</v>
+      </c>
+      <c r="D847" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E847" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F847" t="s">
+        <v>111</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="H847" t="s">
+        <v>2793</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>239</v>
+      </c>
+      <c r="D848" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E848" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F848" t="s">
+        <v>214</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="H848" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>243</v>
+      </c>
+      <c r="D849" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E849" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F849" t="s">
+        <v>214</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>2796</v>
+      </c>
+      <c r="H849" t="s">
+        <v>2797</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>247</v>
+      </c>
+      <c r="D850" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E850" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F850" t="s">
+        <v>111</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="H850" t="s">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>251</v>
+      </c>
+      <c r="D851" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E851" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F851" t="s">
+        <v>26</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="H851" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>256</v>
+      </c>
+      <c r="D852" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E852" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F852" t="s">
+        <v>253</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>2802</v>
+      </c>
+      <c r="H852" t="s">
+        <v>2803</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>260</v>
+      </c>
+      <c r="D853" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E853" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F853" t="s">
+        <v>253</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>2804</v>
+      </c>
+      <c r="H853" t="s">
+        <v>2805</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>264</v>
+      </c>
+      <c r="D854" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E854" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F854" t="s">
+        <v>214</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="H854" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>2129</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D855" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E855" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F855" t="s">
+        <v>214</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="H855" t="s">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>268</v>
+      </c>
+      <c r="D856" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E856" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F856" t="s">
+        <v>180</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>2811</v>
+      </c>
+      <c r="H856" t="s">
+        <v>2812</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D857" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E857" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F857" t="s">
+        <v>253</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>2814</v>
+      </c>
+      <c r="H857" t="s">
+        <v>2815</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>2816</v>
+      </c>
+      <c r="D858" t="s">
+        <v>2684</v>
+      </c>
+      <c r="E858" t="s">
+        <v>2685</v>
+      </c>
+      <c r="F858" t="s">
+        <v>253</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>2817</v>
+      </c>
+      <c r="H858" t="s">
+        <v>2818</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>59</v>
+      </c>
+      <c r="D859" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E859" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F859" t="s">
+        <v>197</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>2822</v>
+      </c>
+      <c r="H859" t="s">
+        <v>2823</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D860" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E860" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F860" t="s">
+        <v>56</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>2826</v>
+      </c>
+      <c r="H860" t="s">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D861" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E861" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F861" t="s">
+        <v>197</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="H861" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D862" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E862" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F862" t="s">
+        <v>253</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>2834</v>
+      </c>
+      <c r="H862" t="s">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D863" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E863" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F863" t="s">
+        <v>77</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="H863" t="s">
+        <v>2838</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D864" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E864" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F864" t="s">
+        <v>56</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>2840</v>
+      </c>
+      <c r="H864" t="s">
+        <v>2841</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>2727</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>97</v>
+      </c>
+      <c r="D865" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E865" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F865" t="s">
+        <v>13</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>2842</v>
+      </c>
+      <c r="H865" t="s">
+        <v>2843</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B866" t="s">
+        <v>9</v>
+      </c>
+      <c r="C866" t="s">
+        <v>101</v>
+      </c>
+      <c r="D866" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E866" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F866" t="s">
+        <v>197</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>2844</v>
+      </c>
+      <c r="H866" t="s">
+        <v>2845</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B867" t="s">
+        <v>9</v>
+      </c>
+      <c r="C867" t="s">
+        <v>105</v>
+      </c>
+      <c r="D867" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E867" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F867" t="s">
+        <v>197</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="H867" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B868" t="s">
+        <v>9</v>
+      </c>
+      <c r="C868" t="s">
+        <v>109</v>
+      </c>
+      <c r="D868" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E868" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F868" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="H868" t="s">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B869" t="s">
+        <v>9</v>
+      </c>
+      <c r="C869" t="s">
+        <v>114</v>
+      </c>
+      <c r="D869" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E869" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F869" t="s">
+        <v>214</v>
+      </c>
+      <c r="G869" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="H869" t="s">
+        <v>2852</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B870" t="s">
+        <v>9</v>
+      </c>
+      <c r="C870" t="s">
+        <v>118</v>
+      </c>
+      <c r="D870" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E870" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F870" t="s">
+        <v>214</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>2854</v>
+      </c>
+      <c r="H870" t="s">
+        <v>2855</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B871" t="s">
+        <v>9</v>
+      </c>
+      <c r="C871" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D871" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E871" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F871" t="s">
+        <v>214</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>2857</v>
+      </c>
+      <c r="H871" t="s">
+        <v>2858</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B872" t="s">
+        <v>9</v>
+      </c>
+      <c r="C872" t="s">
+        <v>122</v>
+      </c>
+      <c r="D872" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E872" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F872" t="s">
+        <v>214</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>2860</v>
+      </c>
+      <c r="H872" t="s">
+        <v>2861</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D873" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E873" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F873" t="s">
+        <v>214</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>2863</v>
+      </c>
+      <c r="H873" t="s">
+        <v>2864</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>126</v>
+      </c>
+      <c r="D874" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E874" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F874" t="s">
+        <v>214</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="H874" t="s">
+        <v>2867</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>131</v>
+      </c>
+      <c r="D875" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E875" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F875" t="s">
+        <v>56</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="H875" t="s">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>2871</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>135</v>
+      </c>
+      <c r="D876" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E876" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F876" t="s">
+        <v>26</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>2872</v>
+      </c>
+      <c r="H876" t="s">
+        <v>2873</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>139</v>
+      </c>
+      <c r="D877" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E877" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F877" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="H877" t="s">
+        <v>2876</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D878" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E878" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F878" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>2878</v>
+      </c>
+      <c r="H878" t="s">
+        <v>2879</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B879" t="s">
+        <v>9</v>
+      </c>
+      <c r="C879" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D879" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E879" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F879" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>2881</v>
+      </c>
+      <c r="H879" t="s">
+        <v>2882</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D880" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E880" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F880" t="s">
+        <v>466</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>2884</v>
+      </c>
+      <c r="H880" t="s">
+        <v>2885</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D881" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E881" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F881" t="s">
+        <v>162</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>2887</v>
+      </c>
+      <c r="H881" t="s">
+        <v>2888</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D882" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E882" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F882" t="s">
+        <v>162</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>2890</v>
+      </c>
+      <c r="H882" t="s">
+        <v>2891</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D883" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E883" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F883" t="s">
+        <v>253</v>
+      </c>
+      <c r="G883" s="1" t="s">
+        <v>2893</v>
+      </c>
+      <c r="H883" t="s">
+        <v>2894</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>2895</v>
+      </c>
+      <c r="B884" t="s">
+        <v>9</v>
+      </c>
+      <c r="C884" t="s">
+        <v>143</v>
+      </c>
+      <c r="D884" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E884" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F884" t="s">
+        <v>26</v>
+      </c>
+      <c r="G884" s="1" t="s">
+        <v>2896</v>
+      </c>
+      <c r="H884" t="s">
+        <v>2897</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>148</v>
+      </c>
+      <c r="D885" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E885" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F885" t="s">
+        <v>56</v>
+      </c>
+      <c r="G885" s="1" t="s">
+        <v>2899</v>
+      </c>
+      <c r="H885" t="s">
+        <v>2900</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>152</v>
+      </c>
+      <c r="D886" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E886" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F886" t="s">
+        <v>56</v>
+      </c>
+      <c r="G886" s="1" t="s">
+        <v>2902</v>
+      </c>
+      <c r="H886" t="s">
+        <v>2903</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>156</v>
+      </c>
+      <c r="D887" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E887" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F887" t="s">
+        <v>214</v>
+      </c>
+      <c r="G887" s="1" t="s">
+        <v>2905</v>
+      </c>
+      <c r="H887" t="s">
+        <v>2906</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>2907</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>160</v>
+      </c>
+      <c r="D888" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E888" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F888" t="s">
+        <v>111</v>
+      </c>
+      <c r="G888" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="H888" t="s">
+        <v>2909</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B889" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" t="s">
+        <v>165</v>
+      </c>
+      <c r="D889" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E889" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F889" t="s">
+        <v>111</v>
+      </c>
+      <c r="G889" s="1" t="s">
+        <v>2911</v>
+      </c>
+      <c r="H889" t="s">
+        <v>2912</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890" t="s">
+        <v>445</v>
+      </c>
+      <c r="B890" t="s">
+        <v>9</v>
+      </c>
+      <c r="C890" t="s">
+        <v>170</v>
+      </c>
+      <c r="D890" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E890" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F890" t="s">
+        <v>77</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>2913</v>
+      </c>
+      <c r="H890" t="s">
+        <v>2914</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891" t="s">
+        <v>470</v>
+      </c>
+      <c r="B891" t="s">
+        <v>9</v>
+      </c>
+      <c r="C891" t="s">
+        <v>174</v>
+      </c>
+      <c r="D891" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E891" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F891" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="H891" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892" t="s">
+        <v>522</v>
+      </c>
+      <c r="B892" t="s">
+        <v>9</v>
+      </c>
+      <c r="C892" t="s">
+        <v>178</v>
+      </c>
+      <c r="D892" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E892" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F892" t="s">
+        <v>236</v>
+      </c>
+      <c r="G892" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="H892" t="s">
+        <v>2918</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893" t="s">
+        <v>874</v>
+      </c>
+      <c r="B893" t="s">
+        <v>9</v>
+      </c>
+      <c r="C893" t="s">
+        <v>183</v>
+      </c>
+      <c r="D893" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E893" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F893" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G893" s="1" t="s">
+        <v>2919</v>
+      </c>
+      <c r="H893" t="s">
+        <v>2920</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894" t="s">
+        <v>882</v>
+      </c>
+      <c r="B894" t="s">
+        <v>9</v>
+      </c>
+      <c r="C894" t="s">
+        <v>187</v>
+      </c>
+      <c r="D894" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E894" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F894" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G894" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="H894" t="s">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B895" t="s">
+        <v>9</v>
+      </c>
+      <c r="C895" t="s">
+        <v>191</v>
+      </c>
+      <c r="D895" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E895" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F895" t="s">
+        <v>731</v>
+      </c>
+      <c r="G895" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="H895" t="s">
+        <v>2924</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896" t="s">
+        <v>1125</v>
+      </c>
+      <c r="B896" t="s">
+        <v>9</v>
+      </c>
+      <c r="C896" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D896" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E896" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F896" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G896" s="1" t="s">
+        <v>2925</v>
+      </c>
+      <c r="H896" t="s">
+        <v>2926</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897" t="s">
+        <v>1128</v>
+      </c>
+      <c r="B897" t="s">
+        <v>9</v>
+      </c>
+      <c r="C897" t="s">
+        <v>195</v>
+      </c>
+      <c r="D897" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E897" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F897" t="s">
+        <v>253</v>
+      </c>
+      <c r="G897" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="H897" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B898" t="s">
+        <v>9</v>
+      </c>
+      <c r="C898" t="s">
+        <v>200</v>
+      </c>
+      <c r="D898" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E898" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F898" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G898" s="1" t="s">
+        <v>2929</v>
+      </c>
+      <c r="H898" t="s">
+        <v>2930</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B899" t="s">
+        <v>9</v>
+      </c>
+      <c r="C899" t="s">
+        <v>204</v>
+      </c>
+      <c r="D899" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E899" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F899" t="s">
+        <v>167</v>
+      </c>
+      <c r="G899" s="1" t="s">
+        <v>2931</v>
+      </c>
+      <c r="H899" t="s">
+        <v>2932</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B900" t="s">
+        <v>9</v>
+      </c>
+      <c r="C900" t="s">
+        <v>208</v>
+      </c>
+      <c r="D900" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E900" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F900" t="s">
+        <v>111</v>
+      </c>
+      <c r="G900" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H900" t="s">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B901" t="s">
+        <v>9</v>
+      </c>
+      <c r="C901" t="s">
+        <v>212</v>
+      </c>
+      <c r="D901" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E901" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F901" t="s">
+        <v>180</v>
+      </c>
+      <c r="G901" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="H901" t="s">
+        <v>2936</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B902" t="s">
+        <v>9</v>
+      </c>
+      <c r="C902" t="s">
+        <v>217</v>
+      </c>
+      <c r="D902" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E902" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F902" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G902" s="1" t="s">
+        <v>2937</v>
+      </c>
+      <c r="H902" t="s">
+        <v>2938</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B903" t="s">
+        <v>9</v>
+      </c>
+      <c r="C903" t="s">
+        <v>222</v>
+      </c>
+      <c r="D903" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E903" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F903" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G903" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="H903" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904" t="s">
+        <v>1767</v>
+      </c>
+      <c r="B904" t="s">
+        <v>9</v>
+      </c>
+      <c r="C904" t="s">
+        <v>226</v>
+      </c>
+      <c r="D904" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E904" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F904" t="s">
+        <v>197</v>
+      </c>
+      <c r="G904" s="1" t="s">
+        <v>2941</v>
+      </c>
+      <c r="H904" t="s">
+        <v>2942</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B905" t="s">
+        <v>9</v>
+      </c>
+      <c r="C905" t="s">
+        <v>230</v>
+      </c>
+      <c r="D905" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E905" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F905" t="s">
+        <v>466</v>
+      </c>
+      <c r="G905" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="H905" t="s">
+        <v>2944</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B906" t="s">
+        <v>9</v>
+      </c>
+      <c r="C906" t="s">
+        <v>234</v>
+      </c>
+      <c r="D906" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E906" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F906" t="s">
+        <v>167</v>
+      </c>
+      <c r="G906" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="H906" t="s">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B907" t="s">
+        <v>9</v>
+      </c>
+      <c r="C907" t="s">
+        <v>239</v>
+      </c>
+      <c r="D907" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E907" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F907" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G907" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="H907" t="s">
+        <v>2948</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B908" t="s">
+        <v>9</v>
+      </c>
+      <c r="C908" t="s">
+        <v>243</v>
+      </c>
+      <c r="D908" t="s">
+        <v>2820</v>
+      </c>
+      <c r="E908" t="s">
+        <v>2821</v>
+      </c>
+      <c r="F908" t="s">
+        <v>466</v>
+      </c>
+      <c r="G908" s="1" t="s">
+        <v>2949</v>
+      </c>
+      <c r="H908" t="s">
+        <v>2950</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909" t="s">
+        <v>2951</v>
+      </c>
+      <c r="B909" t="s">
+        <v>9</v>
+      </c>
+      <c r="C909" t="s">
+        <v>29</v>
+      </c>
+      <c r="D909" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E909" t="s">
+        <v>2953</v>
+      </c>
+      <c r="F909" t="s">
+        <v>253</v>
+      </c>
+      <c r="G909" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="H909" t="s">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B910" t="s">
+        <v>9</v>
+      </c>
+      <c r="C910" t="s">
+        <v>33</v>
+      </c>
+      <c r="D910" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E910" t="s">
+        <v>2953</v>
+      </c>
+      <c r="F910" t="s">
+        <v>253</v>
+      </c>
+      <c r="G910" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="H910" t="s">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B911" t="s">
+        <v>9</v>
+      </c>
+      <c r="C911" t="s">
+        <v>37</v>
+      </c>
+      <c r="D911" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E911" t="s">
+        <v>2953</v>
+      </c>
+      <c r="F911" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G911" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="H911" t="s">
+        <v>2961</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912" t="s">
+        <v>618</v>
+      </c>
+      <c r="B912" t="s">
+        <v>9</v>
+      </c>
+      <c r="C912" t="s">
+        <v>42</v>
+      </c>
+      <c r="D912" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E912" t="s">
+        <v>2953</v>
+      </c>
+      <c r="F912" t="s">
+        <v>167</v>
+      </c>
+      <c r="G912" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="H912" t="s">
+        <v>2963</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913" t="s">
+        <v>870</v>
+      </c>
+      <c r="B913" t="s">
+        <v>9</v>
+      </c>
+      <c r="C913" t="s">
+        <v>46</v>
+      </c>
+      <c r="D913" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E913" t="s">
+        <v>2953</v>
+      </c>
+      <c r="F913" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G913" s="1" t="s">
+        <v>2964</v>
+      </c>
+      <c r="H913" t="s">
+        <v>2965</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B914" t="s">
+        <v>9</v>
+      </c>
+      <c r="C914" t="s">
+        <v>50</v>
+      </c>
+      <c r="D914" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E914" t="s">
+        <v>2953</v>
+      </c>
+      <c r="F914" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G914" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="H914" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B915" t="s">
+        <v>9</v>
+      </c>
+      <c r="C915" t="s">
+        <v>54</v>
+      </c>
+      <c r="D915" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E915" t="s">
+        <v>2953</v>
+      </c>
+      <c r="F915" t="s">
+        <v>236</v>
+      </c>
+      <c r="G915" s="1" t="s">
+        <v>2968</v>
+      </c>
+      <c r="H915" t="s">
+        <v>2969</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916" t="s">
+        <v>1722</v>
+      </c>
+      <c r="B916" t="s">
+        <v>9</v>
+      </c>
+      <c r="C916" t="s">
+        <v>59</v>
+      </c>
+      <c r="D916" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E916" t="s">
+        <v>2953</v>
+      </c>
+      <c r="F916" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G916" s="1" t="s">
+        <v>2970</v>
+      </c>
+      <c r="H916" t="s">
+        <v>2971</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B917" t="s">
+        <v>9</v>
+      </c>
+      <c r="C917" t="s">
+        <v>63</v>
+      </c>
+      <c r="D917" t="s">
+        <v>2952</v>
+      </c>
+      <c r="E917" t="s">
+        <v>2953</v>
+      </c>
+      <c r="F917" t="s">
+        <v>2972</v>
+      </c>
+      <c r="G917" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="H917" t="s">
+        <v>2974</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B918" t="s">
+        <v>9</v>
+      </c>
+      <c r="C918" t="s">
+        <v>16</v>
+      </c>
+      <c r="D918" t="s">
+        <v>2976</v>
+      </c>
+      <c r="E918" t="s">
+        <v>2977</v>
+      </c>
+      <c r="F918" t="s">
+        <v>2848</v>
+      </c>
+      <c r="G918" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="H918" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B919" t="s">
+        <v>9</v>
+      </c>
+      <c r="C919" t="s">
+        <v>24</v>
+      </c>
+      <c r="D919" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E919" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F919" t="s">
+        <v>26</v>
+      </c>
+      <c r="G919" s="1" t="s">
+        <v>2983</v>
+      </c>
+      <c r="H919" t="s">
+        <v>2984</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B920" t="s">
+        <v>9</v>
+      </c>
+      <c r="C920" t="s">
+        <v>42</v>
+      </c>
+      <c r="D920" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E920" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F920" t="s">
+        <v>56</v>
+      </c>
+      <c r="G920" s="1" t="s">
+        <v>2986</v>
+      </c>
+      <c r="H920" t="s">
+        <v>2987</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921" t="s">
+        <v>2988</v>
+      </c>
+      <c r="B921" t="s">
+        <v>9</v>
+      </c>
+      <c r="C921" t="s">
+        <v>46</v>
+      </c>
+      <c r="D921" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E921" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F921" t="s">
+        <v>56</v>
+      </c>
+      <c r="G921" s="1" t="s">
+        <v>2989</v>
+      </c>
+      <c r="H921" t="s">
+        <v>2990</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B922" t="s">
+        <v>9</v>
+      </c>
+      <c r="C922" t="s">
+        <v>50</v>
+      </c>
+      <c r="D922" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E922" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F922" t="s">
+        <v>56</v>
+      </c>
+      <c r="G922" s="1" t="s">
+        <v>2991</v>
+      </c>
+      <c r="H922" t="s">
+        <v>2992</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B923" t="s">
+        <v>9</v>
+      </c>
+      <c r="C923" t="s">
+        <v>54</v>
+      </c>
+      <c r="D923" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E923" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F923" t="s">
+        <v>219</v>
+      </c>
+      <c r="G923" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="H923" t="s">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924" t="s">
+        <v>2995</v>
+      </c>
+      <c r="B924" t="s">
+        <v>9</v>
+      </c>
+      <c r="C924" t="s">
+        <v>59</v>
+      </c>
+      <c r="D924" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E924" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F924" t="s">
+        <v>214</v>
+      </c>
+      <c r="G924" s="1" t="s">
+        <v>2996</v>
+      </c>
+      <c r="H924" t="s">
+        <v>2997</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B925" t="s">
+        <v>9</v>
+      </c>
+      <c r="C925" t="s">
+        <v>63</v>
+      </c>
+      <c r="D925" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E925" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F925" t="s">
+        <v>77</v>
+      </c>
+      <c r="G925" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="H925" t="s">
+        <v>3000</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B926" t="s">
+        <v>9</v>
+      </c>
+      <c r="C926" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D926" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E926" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F926" t="s">
+        <v>26</v>
+      </c>
+      <c r="G926" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="H926" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B927" t="s">
+        <v>9</v>
+      </c>
+      <c r="C927" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D927" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E927" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F927" t="s">
+        <v>77</v>
+      </c>
+      <c r="G927" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="H927" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B928" t="s">
+        <v>9</v>
+      </c>
+      <c r="C928" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D928" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E928" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F928" t="s">
+        <v>77</v>
+      </c>
+      <c r="G928" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="H928" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929" t="s">
+        <v>3012</v>
+      </c>
+      <c r="B929" t="s">
+        <v>9</v>
+      </c>
+      <c r="C929" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D929" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E929" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F929" t="s">
+        <v>77</v>
+      </c>
+      <c r="G929" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="H929" t="s">
+        <v>3008</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B930" t="s">
+        <v>9</v>
+      </c>
+      <c r="C930" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D930" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E930" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F930" t="s">
+        <v>26</v>
+      </c>
+      <c r="G930" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="H930" t="s">
+        <v>3017</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931" t="s">
+        <v>3018</v>
+      </c>
+      <c r="B931" t="s">
+        <v>9</v>
+      </c>
+      <c r="C931" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D931" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E931" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F931" t="s">
+        <v>26</v>
+      </c>
+      <c r="G931" s="1" t="s">
+        <v>3019</v>
+      </c>
+      <c r="H931" t="s">
+        <v>3020</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B932" t="s">
+        <v>9</v>
+      </c>
+      <c r="C932" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D932" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E932" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F932" t="s">
+        <v>77</v>
+      </c>
+      <c r="G932" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="H932" t="s">
+        <v>3023</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B933" t="s">
+        <v>9</v>
+      </c>
+      <c r="C933" t="s">
+        <v>3025</v>
+      </c>
+      <c r="D933" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E933" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F933" t="s">
+        <v>180</v>
+      </c>
+      <c r="G933" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="H933" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B934" t="s">
+        <v>9</v>
+      </c>
+      <c r="C934" t="s">
+        <v>67</v>
+      </c>
+      <c r="D934" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E934" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F934" t="s">
+        <v>26</v>
+      </c>
+      <c r="G934" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="H934" t="s">
+        <v>3030</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935" t="s">
+        <v>3031</v>
+      </c>
+      <c r="B935" t="s">
+        <v>9</v>
+      </c>
+      <c r="C935" t="s">
+        <v>71</v>
+      </c>
+      <c r="D935" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E935" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F935" t="s">
+        <v>26</v>
+      </c>
+      <c r="G935" s="1" t="s">
+        <v>3032</v>
+      </c>
+      <c r="H935" t="s">
+        <v>3033</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B936" t="s">
+        <v>9</v>
+      </c>
+      <c r="C936" t="s">
+        <v>75</v>
+      </c>
+      <c r="D936" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E936" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F936" t="s">
+        <v>26</v>
+      </c>
+      <c r="G936" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="H936" t="s">
+        <v>3036</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B937" t="s">
+        <v>9</v>
+      </c>
+      <c r="C937" t="s">
+        <v>80</v>
+      </c>
+      <c r="D937" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E937" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F937" t="s">
+        <v>219</v>
+      </c>
+      <c r="G937" s="1" t="s">
+        <v>3038</v>
+      </c>
+      <c r="H937" t="s">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938" t="s">
+        <v>3040</v>
+      </c>
+      <c r="B938" t="s">
+        <v>9</v>
+      </c>
+      <c r="C938" t="s">
+        <v>84</v>
+      </c>
+      <c r="D938" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E938" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F938" t="s">
+        <v>77</v>
+      </c>
+      <c r="G938" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="H938" t="s">
+        <v>3042</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939" t="s">
+        <v>449</v>
+      </c>
+      <c r="B939" t="s">
+        <v>9</v>
+      </c>
+      <c r="C939" t="s">
+        <v>88</v>
+      </c>
+      <c r="D939" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E939" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F939" t="s">
+        <v>3043</v>
+      </c>
+      <c r="G939" s="1" t="s">
+        <v>3044</v>
+      </c>
+      <c r="H939" t="s">
+        <v>3045</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940" t="s">
+        <v>453</v>
+      </c>
+      <c r="B940" t="s">
+        <v>9</v>
+      </c>
+      <c r="C940" t="s">
+        <v>92</v>
+      </c>
+      <c r="D940" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E940" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F940" t="s">
+        <v>3043</v>
+      </c>
+      <c r="G940" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="H940" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941" t="s">
+        <v>457</v>
+      </c>
+      <c r="B941" t="s">
+        <v>9</v>
+      </c>
+      <c r="C941" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D941" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E941" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F941" t="s">
+        <v>3043</v>
+      </c>
+      <c r="G941" s="1" t="s">
+        <v>3048</v>
+      </c>
+      <c r="H941" t="s">
+        <v>3049</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942" t="s">
+        <v>461</v>
+      </c>
+      <c r="B942" t="s">
+        <v>9</v>
+      </c>
+      <c r="C942" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D942" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E942" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F942" t="s">
+        <v>3043</v>
+      </c>
+      <c r="G942" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="H942" t="s">
+        <v>3051</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943" t="s">
+        <v>465</v>
+      </c>
+      <c r="B943" t="s">
+        <v>9</v>
+      </c>
+      <c r="C943" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D943" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E943" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F943" t="s">
+        <v>3043</v>
+      </c>
+      <c r="G943" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="H943" t="s">
+        <v>3053</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944" t="s">
+        <v>550</v>
+      </c>
+      <c r="B944" t="s">
+        <v>9</v>
+      </c>
+      <c r="C944" t="s">
+        <v>2683</v>
+      </c>
+      <c r="D944" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E944" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F944" t="s">
+        <v>77</v>
+      </c>
+      <c r="G944" s="1" t="s">
+        <v>3054</v>
+      </c>
+      <c r="H944" t="s">
+        <v>3055</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945" t="s">
+        <v>554</v>
+      </c>
+      <c r="B945" t="s">
+        <v>9</v>
+      </c>
+      <c r="C945" t="s">
+        <v>97</v>
+      </c>
+      <c r="D945" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E945" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F945" t="s">
+        <v>417</v>
+      </c>
+      <c r="G945" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="H945" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946" t="s">
+        <v>558</v>
+      </c>
+      <c r="B946" t="s">
+        <v>9</v>
+      </c>
+      <c r="C946" t="s">
+        <v>101</v>
+      </c>
+      <c r="D946" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E946" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F946" t="s">
+        <v>13</v>
+      </c>
+      <c r="G946" s="1" t="s">
+        <v>3058</v>
+      </c>
+      <c r="H946" t="s">
+        <v>3059</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947" t="s">
+        <v>562</v>
+      </c>
+      <c r="B947" t="s">
+        <v>9</v>
+      </c>
+      <c r="C947" t="s">
+        <v>105</v>
+      </c>
+      <c r="D947" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E947" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F947" t="s">
+        <v>417</v>
+      </c>
+      <c r="G947" s="1" t="s">
+        <v>3060</v>
+      </c>
+      <c r="H947" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948" t="s">
+        <v>566</v>
+      </c>
+      <c r="B948" t="s">
+        <v>9</v>
+      </c>
+      <c r="C948" t="s">
+        <v>109</v>
+      </c>
+      <c r="D948" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E948" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F948" t="s">
+        <v>180</v>
+      </c>
+      <c r="G948" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="H948" t="s">
+        <v>3062</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949" t="s">
+        <v>570</v>
+      </c>
+      <c r="B949" t="s">
+        <v>9</v>
+      </c>
+      <c r="C949" t="s">
+        <v>114</v>
+      </c>
+      <c r="D949" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E949" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F949" t="s">
+        <v>180</v>
+      </c>
+      <c r="G949" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="H949" t="s">
+        <v>3064</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950" t="s">
+        <v>574</v>
+      </c>
+      <c r="B950" t="s">
+        <v>9</v>
+      </c>
+      <c r="C950" t="s">
+        <v>118</v>
+      </c>
+      <c r="D950" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E950" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F950" t="s">
+        <v>77</v>
+      </c>
+      <c r="G950" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="H950" t="s">
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951" t="s">
+        <v>682</v>
+      </c>
+      <c r="B951" t="s">
+        <v>9</v>
+      </c>
+      <c r="C951" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D951" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E951" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F951" t="s">
+        <v>56</v>
+      </c>
+      <c r="G951" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="H951" t="s">
+        <v>3068</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952" t="s">
+        <v>798</v>
+      </c>
+      <c r="B952" t="s">
+        <v>9</v>
+      </c>
+      <c r="C952" t="s">
+        <v>122</v>
+      </c>
+      <c r="D952" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E952" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F952" t="s">
+        <v>56</v>
+      </c>
+      <c r="G952" s="1" t="s">
+        <v>3069</v>
+      </c>
+      <c r="H952" t="s">
+        <v>3070</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953" t="s">
+        <v>854</v>
+      </c>
+      <c r="B953" t="s">
+        <v>9</v>
+      </c>
+      <c r="C953" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D953" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E953" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F953" t="s">
+        <v>94</v>
+      </c>
+      <c r="G953" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="H953" t="s">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954" t="s">
+        <v>890</v>
+      </c>
+      <c r="B954" t="s">
+        <v>9</v>
+      </c>
+      <c r="C954" t="s">
+        <v>126</v>
+      </c>
+      <c r="D954" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E954" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F954" t="s">
+        <v>253</v>
+      </c>
+      <c r="G954" s="1" t="s">
+        <v>3073</v>
+      </c>
+      <c r="H954" t="s">
+        <v>3074</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955" t="s">
+        <v>894</v>
+      </c>
+      <c r="B955" t="s">
+        <v>9</v>
+      </c>
+      <c r="C955" t="s">
+        <v>131</v>
+      </c>
+      <c r="D955" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E955" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F955" t="s">
+        <v>253</v>
+      </c>
+      <c r="G955" s="1" t="s">
+        <v>3075</v>
+      </c>
+      <c r="H955" t="s">
+        <v>3076</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956" t="s">
+        <v>945</v>
+      </c>
+      <c r="B956" t="s">
+        <v>9</v>
+      </c>
+      <c r="C956" t="s">
+        <v>135</v>
+      </c>
+      <c r="D956" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E956" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F956" t="s">
+        <v>167</v>
+      </c>
+      <c r="G956" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="H956" t="s">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957" t="s">
+        <v>949</v>
+      </c>
+      <c r="B957" t="s">
+        <v>9</v>
+      </c>
+      <c r="C957" t="s">
+        <v>139</v>
+      </c>
+      <c r="D957" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E957" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F957" t="s">
+        <v>167</v>
+      </c>
+      <c r="G957" s="1" t="s">
+        <v>3079</v>
+      </c>
+      <c r="H957" t="s">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958" t="s">
+        <v>952</v>
+      </c>
+      <c r="B958" t="s">
+        <v>9</v>
+      </c>
+      <c r="C958" t="s">
+        <v>2723</v>
+      </c>
+      <c r="D958" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E958" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F958" t="s">
+        <v>39</v>
+      </c>
+      <c r="G958" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="H958" t="s">
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959" t="s">
+        <v>972</v>
+      </c>
+      <c r="B959" t="s">
+        <v>9</v>
+      </c>
+      <c r="C959" t="s">
+        <v>2727</v>
+      </c>
+      <c r="D959" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E959" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F959" t="s">
+        <v>162</v>
+      </c>
+      <c r="G959" s="1" t="s">
+        <v>3082</v>
+      </c>
+      <c r="H959" t="s">
+        <v>3083</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B960" t="s">
+        <v>9</v>
+      </c>
+      <c r="C960" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D960" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E960" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F960" t="s">
+        <v>26</v>
+      </c>
+      <c r="G960" s="1" t="s">
+        <v>3084</v>
+      </c>
+      <c r="H960" t="s">
+        <v>3085</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B961" t="s">
+        <v>9</v>
+      </c>
+      <c r="C961" t="s">
+        <v>2688</v>
+      </c>
+      <c r="D961" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E961" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F961" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G961" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="H961" t="s">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B962" t="s">
+        <v>9</v>
+      </c>
+      <c r="C962" t="s">
+        <v>2691</v>
+      </c>
+      <c r="D962" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E962" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F962" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G962" s="1" t="s">
+        <v>3088</v>
+      </c>
+      <c r="H962" t="s">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B963" t="s">
+        <v>9</v>
+      </c>
+      <c r="C963" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D963" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E963" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F963" t="s">
+        <v>77</v>
+      </c>
+      <c r="G963" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="H963" t="s">
+        <v>3090</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B964" t="s">
+        <v>9</v>
+      </c>
+      <c r="C964" t="s">
+        <v>2744</v>
+      </c>
+      <c r="D964" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E964" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F964" t="s">
+        <v>77</v>
+      </c>
+      <c r="G964" s="1" t="s">
+        <v>3091</v>
+      </c>
+      <c r="H964" t="s">
+        <v>3092</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965" t="s">
+        <v>1146</v>
+      </c>
+      <c r="B965" t="s">
+        <v>9</v>
+      </c>
+      <c r="C965" t="s">
+        <v>143</v>
+      </c>
+      <c r="D965" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E965" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F965" t="s">
+        <v>167</v>
+      </c>
+      <c r="G965" s="1" t="s">
+        <v>3093</v>
+      </c>
+      <c r="H965" t="s">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B966" t="s">
+        <v>9</v>
+      </c>
+      <c r="C966" t="s">
+        <v>148</v>
+      </c>
+      <c r="D966" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E966" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F966" t="s">
+        <v>167</v>
+      </c>
+      <c r="G966" s="1" t="s">
+        <v>3094</v>
+      </c>
+      <c r="H966" t="s">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B967" t="s">
+        <v>9</v>
+      </c>
+      <c r="C967" t="s">
+        <v>152</v>
+      </c>
+      <c r="D967" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E967" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F967" t="s">
+        <v>167</v>
+      </c>
+      <c r="G967" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="H967" t="s">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B968" t="s">
+        <v>9</v>
+      </c>
+      <c r="C968" t="s">
+        <v>156</v>
+      </c>
+      <c r="D968" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E968" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F968" t="s">
+        <v>167</v>
+      </c>
+      <c r="G968" s="1" t="s">
+        <v>3096</v>
+      </c>
+      <c r="H968" t="s">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B969" t="s">
+        <v>9</v>
+      </c>
+      <c r="C969" t="s">
+        <v>160</v>
+      </c>
+      <c r="D969" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E969" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F969" t="s">
+        <v>167</v>
+      </c>
+      <c r="G969" s="1" t="s">
+        <v>3097</v>
+      </c>
+      <c r="H969" t="s">
+        <v>3098</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B970" t="s">
+        <v>9</v>
+      </c>
+      <c r="C970" t="s">
+        <v>165</v>
+      </c>
+      <c r="D970" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E970" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F970" t="s">
+        <v>162</v>
+      </c>
+      <c r="G970" s="1" t="s">
+        <v>3099</v>
+      </c>
+      <c r="H970" t="s">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971" t="s">
+        <v>1605</v>
+      </c>
+      <c r="B971" t="s">
+        <v>9</v>
+      </c>
+      <c r="C971" t="s">
+        <v>170</v>
+      </c>
+      <c r="D971" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E971" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F971" t="s">
+        <v>466</v>
+      </c>
+      <c r="G971" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="H971" t="s">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B972" t="s">
+        <v>9</v>
+      </c>
+      <c r="C972" t="s">
+        <v>174</v>
+      </c>
+      <c r="D972" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E972" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F972" t="s">
+        <v>236</v>
+      </c>
+      <c r="G972" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="H972" t="s">
+        <v>3104</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B973" t="s">
+        <v>9</v>
+      </c>
+      <c r="C973" t="s">
+        <v>178</v>
+      </c>
+      <c r="D973" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E973" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F973" t="s">
+        <v>180</v>
+      </c>
+      <c r="G973" s="1" t="s">
+        <v>3105</v>
+      </c>
+      <c r="H973" t="s">
+        <v>3106</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B974" t="s">
+        <v>9</v>
+      </c>
+      <c r="C974" t="s">
+        <v>183</v>
+      </c>
+      <c r="D974" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E974" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F974" t="s">
+        <v>167</v>
+      </c>
+      <c r="G974" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="H974" t="s">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B975" t="s">
+        <v>9</v>
+      </c>
+      <c r="C975" t="s">
+        <v>187</v>
+      </c>
+      <c r="D975" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E975" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F975" t="s">
+        <v>1301</v>
+      </c>
+      <c r="G975" s="1" t="s">
+        <v>3109</v>
+      </c>
+      <c r="H975" t="s">
+        <v>3100</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976" t="s">
+        <v>1989</v>
+      </c>
+      <c r="B976" t="s">
+        <v>9</v>
+      </c>
+      <c r="C976" t="s">
+        <v>191</v>
+      </c>
+      <c r="D976" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E976" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F976" t="s">
+        <v>219</v>
+      </c>
+      <c r="G976" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="H976" t="s">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B977" t="s">
+        <v>9</v>
+      </c>
+      <c r="C977" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D977" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E977" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F977" t="s">
+        <v>466</v>
+      </c>
+      <c r="G977" s="1" t="s">
+        <v>3112</v>
+      </c>
+      <c r="H977" t="s">
+        <v>3113</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B978" t="s">
+        <v>9</v>
+      </c>
+      <c r="C978" t="s">
+        <v>195</v>
+      </c>
+      <c r="D978" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E978" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F978" t="s">
+        <v>26</v>
+      </c>
+      <c r="G978" s="1" t="s">
+        <v>3114</v>
+      </c>
+      <c r="H978" t="s">
+        <v>3115</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B979" t="s">
+        <v>9</v>
+      </c>
+      <c r="C979" t="s">
+        <v>200</v>
+      </c>
+      <c r="D979" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E979" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F979" t="s">
+        <v>13</v>
+      </c>
+      <c r="G979" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="H979" t="s">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980" t="s">
+        <v>2371</v>
+      </c>
+      <c r="B980" t="s">
+        <v>9</v>
+      </c>
+      <c r="C980" t="s">
+        <v>204</v>
+      </c>
+      <c r="D980" t="s">
+        <v>2981</v>
+      </c>
+      <c r="E980" t="s">
+        <v>2982</v>
+      </c>
+      <c r="F980" t="s">
+        <v>466</v>
+      </c>
+      <c r="G980" s="1" t="s">
+        <v>3118</v>
+      </c>
+      <c r="H980" t="s">
+        <v>3119</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981" t="s">
+        <v>3120</v>
+      </c>
+      <c r="B981" t="s">
+        <v>9</v>
+      </c>
+      <c r="C981" t="s">
         <v>8</v>
       </c>
-      <c r="D167" t="s">
-[...5 lines deleted...]
-      <c r="F167" t="s">
+      <c r="D981" t="s">
+        <v>3121</v>
+      </c>
+      <c r="E981" t="s">
+        <v>3122</v>
+      </c>
+      <c r="F981" t="s">
+        <v>214</v>
+      </c>
+      <c r="G981" s="1" t="s">
+        <v>3123</v>
+      </c>
+      <c r="H981" t="s">
+        <v>3124</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982" t="s">
+        <v>3125</v>
+      </c>
+      <c r="B982" t="s">
+        <v>9</v>
+      </c>
+      <c r="C982" t="s">
+        <v>16</v>
+      </c>
+      <c r="D982" t="s">
+        <v>3121</v>
+      </c>
+      <c r="E982" t="s">
+        <v>3122</v>
+      </c>
+      <c r="F982" t="s">
+        <v>128</v>
+      </c>
+      <c r="G982" s="1" t="s">
+        <v>3126</v>
+      </c>
+      <c r="H982" t="s">
+        <v>3127</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983" t="s">
+        <v>770</v>
+      </c>
+      <c r="B983" t="s">
+        <v>9</v>
+      </c>
+      <c r="C983" t="s">
+        <v>20</v>
+      </c>
+      <c r="D983" t="s">
+        <v>3121</v>
+      </c>
+      <c r="E983" t="s">
+        <v>3122</v>
+      </c>
+      <c r="F983" t="s">
+        <v>145</v>
+      </c>
+      <c r="G983" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="H983" t="s">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984" t="s">
+        <v>2150</v>
+      </c>
+      <c r="B984" t="s">
+        <v>9</v>
+      </c>
+      <c r="C984" t="s">
+        <v>24</v>
+      </c>
+      <c r="D984" t="s">
+        <v>3121</v>
+      </c>
+      <c r="E984" t="s">
+        <v>3122</v>
+      </c>
+      <c r="F984" t="s">
         <v>219</v>
       </c>
-      <c r="G167" s="1" t="s">
-[...3 lines deleted...]
-        <v>664</v>
+      <c r="G984" s="1" t="s">
+        <v>3130</v>
+      </c>
+      <c r="H984" t="s">
+        <v>3131</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B985" t="s">
+        <v>9</v>
+      </c>
+      <c r="C985" t="s">
+        <v>8</v>
+      </c>
+      <c r="D985" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E985" t="s">
+        <v>3134</v>
+      </c>
+      <c r="F985" t="s">
+        <v>111</v>
+      </c>
+      <c r="G985" s="1" t="s">
+        <v>3135</v>
+      </c>
+      <c r="H985" t="s">
+        <v>3136</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B986" t="s">
+        <v>9</v>
+      </c>
+      <c r="C986" t="s">
+        <v>42</v>
+      </c>
+      <c r="D986" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E986" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F986" t="s">
+        <v>145</v>
+      </c>
+      <c r="G986" s="1" t="s">
+        <v>3139</v>
+      </c>
+      <c r="H986" t="s">
+        <v>3140</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987" t="s">
+        <v>2723</v>
+      </c>
+      <c r="B987" t="s">
+        <v>9</v>
+      </c>
+      <c r="C987" t="s">
+        <v>46</v>
+      </c>
+      <c r="D987" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E987" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F987" t="s">
+        <v>180</v>
+      </c>
+      <c r="G987" s="1" t="s">
+        <v>3141</v>
+      </c>
+      <c r="H987" t="s">
+        <v>3142</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B988" t="s">
+        <v>9</v>
+      </c>
+      <c r="C988" t="s">
+        <v>50</v>
+      </c>
+      <c r="D988" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E988" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F988" t="s">
+        <v>180</v>
+      </c>
+      <c r="G988" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="H988" t="s">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B989" t="s">
+        <v>9</v>
+      </c>
+      <c r="C989" t="s">
+        <v>54</v>
+      </c>
+      <c r="D989" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E989" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F989" t="s">
+        <v>180</v>
+      </c>
+      <c r="G989" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="H989" t="s">
+        <v>3147</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B990" t="s">
+        <v>9</v>
+      </c>
+      <c r="C990" t="s">
+        <v>59</v>
+      </c>
+      <c r="D990" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E990" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F990" t="s">
+        <v>180</v>
+      </c>
+      <c r="G990" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="H990" t="s">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B991" t="s">
+        <v>9</v>
+      </c>
+      <c r="C991" t="s">
+        <v>63</v>
+      </c>
+      <c r="D991" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E991" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F991" t="s">
+        <v>180</v>
+      </c>
+      <c r="G991" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="H991" t="s">
+        <v>3153</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B992" t="s">
+        <v>9</v>
+      </c>
+      <c r="C992" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D992" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E992" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F992" t="s">
+        <v>180</v>
+      </c>
+      <c r="G992" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="H992" t="s">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B993" t="s">
+        <v>9</v>
+      </c>
+      <c r="C993" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D993" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E993" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F993" t="s">
+        <v>466</v>
+      </c>
+      <c r="G993" s="1" t="s">
+        <v>3158</v>
+      </c>
+      <c r="H993" t="s">
+        <v>3159</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994" t="s">
+        <v>285</v>
+      </c>
+      <c r="B994" t="s">
+        <v>9</v>
+      </c>
+      <c r="C994" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D994" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E994" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F994" t="s">
+        <v>180</v>
+      </c>
+      <c r="G994" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="H994" t="s">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995" t="s">
+        <v>368</v>
+      </c>
+      <c r="B995" t="s">
+        <v>9</v>
+      </c>
+      <c r="C995" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D995" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E995" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F995" t="s">
+        <v>180</v>
+      </c>
+      <c r="G995" s="1" t="s">
+        <v>3162</v>
+      </c>
+      <c r="H995" t="s">
+        <v>3163</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996" t="s">
+        <v>384</v>
+      </c>
+      <c r="B996" t="s">
+        <v>9</v>
+      </c>
+      <c r="C996" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D996" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E996" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F996" t="s">
+        <v>180</v>
+      </c>
+      <c r="G996" s="1" t="s">
+        <v>3164</v>
+      </c>
+      <c r="H996" t="s">
+        <v>3165</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997" t="s">
+        <v>400</v>
+      </c>
+      <c r="B997" t="s">
+        <v>9</v>
+      </c>
+      <c r="C997" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D997" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E997" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F997" t="s">
+        <v>180</v>
+      </c>
+      <c r="G997" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="H997" t="s">
+        <v>3167</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998" t="s">
+        <v>782</v>
+      </c>
+      <c r="B998" t="s">
+        <v>9</v>
+      </c>
+      <c r="C998" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D998" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E998" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F998" t="s">
+        <v>180</v>
+      </c>
+      <c r="G998" s="1" t="s">
+        <v>3168</v>
+      </c>
+      <c r="H998" t="s">
+        <v>3169</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999" t="s">
+        <v>790</v>
+      </c>
+      <c r="B999" t="s">
+        <v>9</v>
+      </c>
+      <c r="C999" t="s">
+        <v>3025</v>
+      </c>
+      <c r="D999" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E999" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F999" t="s">
+        <v>180</v>
+      </c>
+      <c r="G999" s="1" t="s">
+        <v>3170</v>
+      </c>
+      <c r="H999" t="s">
+        <v>3171</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>67</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1000" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="H1000" t="s">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1001" s="1" t="s">
+        <v>3174</v>
+      </c>
+      <c r="H1001" t="s">
+        <v>3175</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002" t="s">
+        <v>1270</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1002" s="1" t="s">
+        <v>3176</v>
+      </c>
+      <c r="H1002" t="s">
+        <v>3177</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1003" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="H1003" t="s">
+        <v>3179</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004" t="s">
+        <v>1509</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>84</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1004" s="1" t="s">
+        <v>3180</v>
+      </c>
+      <c r="H1004" t="s">
+        <v>3181</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1005" s="1" t="s">
+        <v>3182</v>
+      </c>
+      <c r="H1005" t="s">
+        <v>3183</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>92</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1006" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="H1006" t="s">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1007" s="1" t="s">
+        <v>3186</v>
+      </c>
+      <c r="H1007" t="s">
+        <v>3187</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1008" s="1" t="s">
+        <v>3188</v>
+      </c>
+      <c r="H1008" t="s">
+        <v>3189</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>3137</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>3138</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>180</v>
+      </c>
+      <c r="G1009" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="H1009" t="s">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010" t="s">
+        <v>992</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>3192</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>3193</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>167</v>
+      </c>
+      <c r="G1010" s="1" t="s">
+        <v>3194</v>
+      </c>
+      <c r="H1010" t="s">
+        <v>3195</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011" t="s">
+        <v>3196</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>3197</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>3198</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>219</v>
+      </c>
+      <c r="G1011" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="H1011" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012" t="s">
+        <v>1524</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>417</v>
+      </c>
+      <c r="G1012" s="1" t="s">
+        <v>3203</v>
+      </c>
+      <c r="H1012" t="s">
+        <v>3204</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>253</v>
+      </c>
+      <c r="G1013" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="H1013" t="s">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>20</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>162</v>
+      </c>
+      <c r="G1014" s="1" t="s">
+        <v>3207</v>
+      </c>
+      <c r="H1014" t="s">
+        <v>3208</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>214</v>
+      </c>
+      <c r="G1015" s="1" t="s">
+        <v>3209</v>
+      </c>
+      <c r="H1015" t="s">
+        <v>3210</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016" t="s">
+        <v>1617</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>162</v>
+      </c>
+      <c r="G1016" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>162</v>
+      </c>
+      <c r="G1017" s="1" t="s">
+        <v>3213</v>
+      </c>
+      <c r="H1017" t="s">
+        <v>3214</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>37</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>214</v>
+      </c>
+      <c r="G1018" s="1" t="s">
+        <v>3215</v>
+      </c>
+      <c r="H1018" t="s">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>42</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>214</v>
+      </c>
+      <c r="G1019" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="H1019" t="s">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>214</v>
+      </c>
+      <c r="G1020" s="1" t="s">
+        <v>3218</v>
+      </c>
+      <c r="H1020" t="s">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>50</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>214</v>
+      </c>
+      <c r="G1021" s="1" t="s">
+        <v>3219</v>
+      </c>
+      <c r="H1021" t="s">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>54</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>214</v>
+      </c>
+      <c r="G1022" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="H1022" t="s">
+        <v>3216</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>59</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>214</v>
+      </c>
+      <c r="G1023" s="1" t="s">
+        <v>3221</v>
+      </c>
+      <c r="H1023" t="s">
+        <v>3222</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>63</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>214</v>
+      </c>
+      <c r="G1024" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="H1024" t="s">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025" t="s">
+        <v>1770</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>3002</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1025" s="1" t="s">
+        <v>3225</v>
+      </c>
+      <c r="H1025" t="s">
+        <v>3226</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1026" s="1" t="s">
+        <v>3227</v>
+      </c>
+      <c r="H1026" t="s">
+        <v>3228</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1027" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="H1027" t="s">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1028" s="1" t="s">
+        <v>3231</v>
+      </c>
+      <c r="H1028" t="s">
+        <v>3232</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1029" s="1" t="s">
+        <v>3233</v>
+      </c>
+      <c r="H1029" t="s">
+        <v>3234</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>2829</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1030" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="H1030" t="s">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>253</v>
+      </c>
+      <c r="G1031" s="1" t="s">
+        <v>3237</v>
+      </c>
+      <c r="H1031" t="s">
+        <v>3238</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>3025</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>3201</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>3202</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>253</v>
+      </c>
+      <c r="G1032" s="1" t="s">
+        <v>3239</v>
+      </c>
+      <c r="H1032" t="s">
+        <v>3240</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033" t="s">
+        <v>1620</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>3241</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>3242</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>162</v>
+      </c>
+      <c r="G1033" s="1" t="s">
+        <v>3243</v>
+      </c>
+      <c r="H1033" t="s">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034" t="s">
+        <v>3244</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>3241</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>3242</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>3245</v>
+      </c>
+      <c r="G1034" s="1" t="s">
+        <v>3246</v>
+      </c>
+      <c r="H1034" t="s">
+        <v>3247</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>24</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>3241</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>3242</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1035" s="1" t="s">
+        <v>3248</v>
+      </c>
+      <c r="H1035" t="s">
+        <v>3249</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>29</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>3241</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>3242</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1036" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="H1036" t="s">
+        <v>3251</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>3241</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>3242</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1037" s="1" t="s">
+        <v>3252</v>
+      </c>
+      <c r="H1037" t="s">
+        <v>3253</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>3254</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>3255</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1038" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="H1038" t="s">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039" t="s">
+        <v>878</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>3258</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>3259</v>
+      </c>
+      <c r="G1039" s="1" t="s">
+        <v>3260</v>
+      </c>
+      <c r="H1039" t="s">
+        <v>3261</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>8</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>3262</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>3263</v>
+      </c>
+      <c r="G1040" s="1" t="s">
+        <v>3264</v>
+      </c>
+      <c r="H1040" t="s">
+        <v>3265</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041" t="s">
+        <v>2182</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>16</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>3262</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>3263</v>
+      </c>
+      <c r="G1041" s="1" t="s">
+        <v>3266</v>
+      </c>
+      <c r="H1041" t="s">
+        <v>3267</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6995,50 +38094,924 @@
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
     <hyperlink ref="G163" r:id="rId162"/>
     <hyperlink ref="G164" r:id="rId163"/>
     <hyperlink ref="G165" r:id="rId164"/>
     <hyperlink ref="G166" r:id="rId165"/>
     <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
+    <hyperlink ref="G295" r:id="rId294"/>
+    <hyperlink ref="G296" r:id="rId295"/>
+    <hyperlink ref="G297" r:id="rId296"/>
+    <hyperlink ref="G298" r:id="rId297"/>
+    <hyperlink ref="G299" r:id="rId298"/>
+    <hyperlink ref="G300" r:id="rId299"/>
+    <hyperlink ref="G301" r:id="rId300"/>
+    <hyperlink ref="G302" r:id="rId301"/>
+    <hyperlink ref="G303" r:id="rId302"/>
+    <hyperlink ref="G304" r:id="rId303"/>
+    <hyperlink ref="G305" r:id="rId304"/>
+    <hyperlink ref="G306" r:id="rId305"/>
+    <hyperlink ref="G307" r:id="rId306"/>
+    <hyperlink ref="G308" r:id="rId307"/>
+    <hyperlink ref="G309" r:id="rId308"/>
+    <hyperlink ref="G310" r:id="rId309"/>
+    <hyperlink ref="G311" r:id="rId310"/>
+    <hyperlink ref="G312" r:id="rId311"/>
+    <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
+    <hyperlink ref="G315" r:id="rId314"/>
+    <hyperlink ref="G316" r:id="rId315"/>
+    <hyperlink ref="G317" r:id="rId316"/>
+    <hyperlink ref="G318" r:id="rId317"/>
+    <hyperlink ref="G319" r:id="rId318"/>
+    <hyperlink ref="G320" r:id="rId319"/>
+    <hyperlink ref="G321" r:id="rId320"/>
+    <hyperlink ref="G322" r:id="rId321"/>
+    <hyperlink ref="G323" r:id="rId322"/>
+    <hyperlink ref="G324" r:id="rId323"/>
+    <hyperlink ref="G325" r:id="rId324"/>
+    <hyperlink ref="G326" r:id="rId325"/>
+    <hyperlink ref="G327" r:id="rId326"/>
+    <hyperlink ref="G328" r:id="rId327"/>
+    <hyperlink ref="G329" r:id="rId328"/>
+    <hyperlink ref="G330" r:id="rId329"/>
+    <hyperlink ref="G331" r:id="rId330"/>
+    <hyperlink ref="G332" r:id="rId331"/>
+    <hyperlink ref="G333" r:id="rId332"/>
+    <hyperlink ref="G334" r:id="rId333"/>
+    <hyperlink ref="G335" r:id="rId334"/>
+    <hyperlink ref="G336" r:id="rId335"/>
+    <hyperlink ref="G337" r:id="rId336"/>
+    <hyperlink ref="G338" r:id="rId337"/>
+    <hyperlink ref="G339" r:id="rId338"/>
+    <hyperlink ref="G340" r:id="rId339"/>
+    <hyperlink ref="G341" r:id="rId340"/>
+    <hyperlink ref="G342" r:id="rId341"/>
+    <hyperlink ref="G343" r:id="rId342"/>
+    <hyperlink ref="G344" r:id="rId343"/>
+    <hyperlink ref="G345" r:id="rId344"/>
+    <hyperlink ref="G346" r:id="rId345"/>
+    <hyperlink ref="G347" r:id="rId346"/>
+    <hyperlink ref="G348" r:id="rId347"/>
+    <hyperlink ref="G349" r:id="rId348"/>
+    <hyperlink ref="G350" r:id="rId349"/>
+    <hyperlink ref="G351" r:id="rId350"/>
+    <hyperlink ref="G352" r:id="rId351"/>
+    <hyperlink ref="G353" r:id="rId352"/>
+    <hyperlink ref="G354" r:id="rId353"/>
+    <hyperlink ref="G355" r:id="rId354"/>
+    <hyperlink ref="G356" r:id="rId355"/>
+    <hyperlink ref="G357" r:id="rId356"/>
+    <hyperlink ref="G358" r:id="rId357"/>
+    <hyperlink ref="G359" r:id="rId358"/>
+    <hyperlink ref="G360" r:id="rId359"/>
+    <hyperlink ref="G361" r:id="rId360"/>
+    <hyperlink ref="G362" r:id="rId361"/>
+    <hyperlink ref="G363" r:id="rId362"/>
+    <hyperlink ref="G364" r:id="rId363"/>
+    <hyperlink ref="G365" r:id="rId364"/>
+    <hyperlink ref="G366" r:id="rId365"/>
+    <hyperlink ref="G367" r:id="rId366"/>
+    <hyperlink ref="G368" r:id="rId367"/>
+    <hyperlink ref="G369" r:id="rId368"/>
+    <hyperlink ref="G370" r:id="rId369"/>
+    <hyperlink ref="G371" r:id="rId370"/>
+    <hyperlink ref="G372" r:id="rId371"/>
+    <hyperlink ref="G373" r:id="rId372"/>
+    <hyperlink ref="G374" r:id="rId373"/>
+    <hyperlink ref="G375" r:id="rId374"/>
+    <hyperlink ref="G376" r:id="rId375"/>
+    <hyperlink ref="G377" r:id="rId376"/>
+    <hyperlink ref="G378" r:id="rId377"/>
+    <hyperlink ref="G379" r:id="rId378"/>
+    <hyperlink ref="G380" r:id="rId379"/>
+    <hyperlink ref="G381" r:id="rId380"/>
+    <hyperlink ref="G382" r:id="rId381"/>
+    <hyperlink ref="G383" r:id="rId382"/>
+    <hyperlink ref="G384" r:id="rId383"/>
+    <hyperlink ref="G385" r:id="rId384"/>
+    <hyperlink ref="G386" r:id="rId385"/>
+    <hyperlink ref="G387" r:id="rId386"/>
+    <hyperlink ref="G388" r:id="rId387"/>
+    <hyperlink ref="G389" r:id="rId388"/>
+    <hyperlink ref="G390" r:id="rId389"/>
+    <hyperlink ref="G391" r:id="rId390"/>
+    <hyperlink ref="G392" r:id="rId391"/>
+    <hyperlink ref="G393" r:id="rId392"/>
+    <hyperlink ref="G394" r:id="rId393"/>
+    <hyperlink ref="G395" r:id="rId394"/>
+    <hyperlink ref="G396" r:id="rId395"/>
+    <hyperlink ref="G397" r:id="rId396"/>
+    <hyperlink ref="G398" r:id="rId397"/>
+    <hyperlink ref="G399" r:id="rId398"/>
+    <hyperlink ref="G400" r:id="rId399"/>
+    <hyperlink ref="G401" r:id="rId400"/>
+    <hyperlink ref="G402" r:id="rId401"/>
+    <hyperlink ref="G403" r:id="rId402"/>
+    <hyperlink ref="G404" r:id="rId403"/>
+    <hyperlink ref="G405" r:id="rId404"/>
+    <hyperlink ref="G406" r:id="rId405"/>
+    <hyperlink ref="G407" r:id="rId406"/>
+    <hyperlink ref="G408" r:id="rId407"/>
+    <hyperlink ref="G409" r:id="rId408"/>
+    <hyperlink ref="G410" r:id="rId409"/>
+    <hyperlink ref="G411" r:id="rId410"/>
+    <hyperlink ref="G412" r:id="rId411"/>
+    <hyperlink ref="G413" r:id="rId412"/>
+    <hyperlink ref="G414" r:id="rId413"/>
+    <hyperlink ref="G415" r:id="rId414"/>
+    <hyperlink ref="G416" r:id="rId415"/>
+    <hyperlink ref="G417" r:id="rId416"/>
+    <hyperlink ref="G418" r:id="rId417"/>
+    <hyperlink ref="G419" r:id="rId418"/>
+    <hyperlink ref="G420" r:id="rId419"/>
+    <hyperlink ref="G421" r:id="rId420"/>
+    <hyperlink ref="G422" r:id="rId421"/>
+    <hyperlink ref="G423" r:id="rId422"/>
+    <hyperlink ref="G424" r:id="rId423"/>
+    <hyperlink ref="G425" r:id="rId424"/>
+    <hyperlink ref="G426" r:id="rId425"/>
+    <hyperlink ref="G427" r:id="rId426"/>
+    <hyperlink ref="G428" r:id="rId427"/>
+    <hyperlink ref="G429" r:id="rId428"/>
+    <hyperlink ref="G430" r:id="rId429"/>
+    <hyperlink ref="G431" r:id="rId430"/>
+    <hyperlink ref="G432" r:id="rId431"/>
+    <hyperlink ref="G433" r:id="rId432"/>
+    <hyperlink ref="G434" r:id="rId433"/>
+    <hyperlink ref="G435" r:id="rId434"/>
+    <hyperlink ref="G436" r:id="rId435"/>
+    <hyperlink ref="G437" r:id="rId436"/>
+    <hyperlink ref="G438" r:id="rId437"/>
+    <hyperlink ref="G439" r:id="rId438"/>
+    <hyperlink ref="G440" r:id="rId439"/>
+    <hyperlink ref="G441" r:id="rId440"/>
+    <hyperlink ref="G442" r:id="rId441"/>
+    <hyperlink ref="G443" r:id="rId442"/>
+    <hyperlink ref="G444" r:id="rId443"/>
+    <hyperlink ref="G445" r:id="rId444"/>
+    <hyperlink ref="G446" r:id="rId445"/>
+    <hyperlink ref="G447" r:id="rId446"/>
+    <hyperlink ref="G448" r:id="rId447"/>
+    <hyperlink ref="G449" r:id="rId448"/>
+    <hyperlink ref="G450" r:id="rId449"/>
+    <hyperlink ref="G451" r:id="rId450"/>
+    <hyperlink ref="G452" r:id="rId451"/>
+    <hyperlink ref="G453" r:id="rId452"/>
+    <hyperlink ref="G454" r:id="rId453"/>
+    <hyperlink ref="G455" r:id="rId454"/>
+    <hyperlink ref="G456" r:id="rId455"/>
+    <hyperlink ref="G457" r:id="rId456"/>
+    <hyperlink ref="G458" r:id="rId457"/>
+    <hyperlink ref="G459" r:id="rId458"/>
+    <hyperlink ref="G460" r:id="rId459"/>
+    <hyperlink ref="G461" r:id="rId460"/>
+    <hyperlink ref="G462" r:id="rId461"/>
+    <hyperlink ref="G463" r:id="rId462"/>
+    <hyperlink ref="G464" r:id="rId463"/>
+    <hyperlink ref="G465" r:id="rId464"/>
+    <hyperlink ref="G466" r:id="rId465"/>
+    <hyperlink ref="G467" r:id="rId466"/>
+    <hyperlink ref="G468" r:id="rId467"/>
+    <hyperlink ref="G469" r:id="rId468"/>
+    <hyperlink ref="G470" r:id="rId469"/>
+    <hyperlink ref="G471" r:id="rId470"/>
+    <hyperlink ref="G472" r:id="rId471"/>
+    <hyperlink ref="G473" r:id="rId472"/>
+    <hyperlink ref="G474" r:id="rId473"/>
+    <hyperlink ref="G475" r:id="rId474"/>
+    <hyperlink ref="G476" r:id="rId475"/>
+    <hyperlink ref="G477" r:id="rId476"/>
+    <hyperlink ref="G478" r:id="rId477"/>
+    <hyperlink ref="G479" r:id="rId478"/>
+    <hyperlink ref="G480" r:id="rId479"/>
+    <hyperlink ref="G481" r:id="rId480"/>
+    <hyperlink ref="G482" r:id="rId481"/>
+    <hyperlink ref="G483" r:id="rId482"/>
+    <hyperlink ref="G484" r:id="rId483"/>
+    <hyperlink ref="G485" r:id="rId484"/>
+    <hyperlink ref="G486" r:id="rId485"/>
+    <hyperlink ref="G487" r:id="rId486"/>
+    <hyperlink ref="G488" r:id="rId487"/>
+    <hyperlink ref="G489" r:id="rId488"/>
+    <hyperlink ref="G490" r:id="rId489"/>
+    <hyperlink ref="G491" r:id="rId490"/>
+    <hyperlink ref="G492" r:id="rId491"/>
+    <hyperlink ref="G493" r:id="rId492"/>
+    <hyperlink ref="G494" r:id="rId493"/>
+    <hyperlink ref="G495" r:id="rId494"/>
+    <hyperlink ref="G496" r:id="rId495"/>
+    <hyperlink ref="G497" r:id="rId496"/>
+    <hyperlink ref="G498" r:id="rId497"/>
+    <hyperlink ref="G499" r:id="rId498"/>
+    <hyperlink ref="G500" r:id="rId499"/>
+    <hyperlink ref="G501" r:id="rId500"/>
+    <hyperlink ref="G502" r:id="rId501"/>
+    <hyperlink ref="G503" r:id="rId502"/>
+    <hyperlink ref="G504" r:id="rId503"/>
+    <hyperlink ref="G505" r:id="rId504"/>
+    <hyperlink ref="G506" r:id="rId505"/>
+    <hyperlink ref="G507" r:id="rId506"/>
+    <hyperlink ref="G508" r:id="rId507"/>
+    <hyperlink ref="G509" r:id="rId508"/>
+    <hyperlink ref="G510" r:id="rId509"/>
+    <hyperlink ref="G511" r:id="rId510"/>
+    <hyperlink ref="G512" r:id="rId511"/>
+    <hyperlink ref="G513" r:id="rId512"/>
+    <hyperlink ref="G514" r:id="rId513"/>
+    <hyperlink ref="G515" r:id="rId514"/>
+    <hyperlink ref="G516" r:id="rId515"/>
+    <hyperlink ref="G517" r:id="rId516"/>
+    <hyperlink ref="G518" r:id="rId517"/>
+    <hyperlink ref="G519" r:id="rId518"/>
+    <hyperlink ref="G520" r:id="rId519"/>
+    <hyperlink ref="G521" r:id="rId520"/>
+    <hyperlink ref="G522" r:id="rId521"/>
+    <hyperlink ref="G523" r:id="rId522"/>
+    <hyperlink ref="G524" r:id="rId523"/>
+    <hyperlink ref="G525" r:id="rId524"/>
+    <hyperlink ref="G526" r:id="rId525"/>
+    <hyperlink ref="G527" r:id="rId526"/>
+    <hyperlink ref="G528" r:id="rId527"/>
+    <hyperlink ref="G529" r:id="rId528"/>
+    <hyperlink ref="G530" r:id="rId529"/>
+    <hyperlink ref="G531" r:id="rId530"/>
+    <hyperlink ref="G532" r:id="rId531"/>
+    <hyperlink ref="G533" r:id="rId532"/>
+    <hyperlink ref="G534" r:id="rId533"/>
+    <hyperlink ref="G535" r:id="rId534"/>
+    <hyperlink ref="G536" r:id="rId535"/>
+    <hyperlink ref="G537" r:id="rId536"/>
+    <hyperlink ref="G538" r:id="rId537"/>
+    <hyperlink ref="G539" r:id="rId538"/>
+    <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
+    <hyperlink ref="G566" r:id="rId565"/>
+    <hyperlink ref="G567" r:id="rId566"/>
+    <hyperlink ref="G568" r:id="rId567"/>
+    <hyperlink ref="G569" r:id="rId568"/>
+    <hyperlink ref="G570" r:id="rId569"/>
+    <hyperlink ref="G571" r:id="rId570"/>
+    <hyperlink ref="G572" r:id="rId571"/>
+    <hyperlink ref="G573" r:id="rId572"/>
+    <hyperlink ref="G574" r:id="rId573"/>
+    <hyperlink ref="G575" r:id="rId574"/>
+    <hyperlink ref="G576" r:id="rId575"/>
+    <hyperlink ref="G577" r:id="rId576"/>
+    <hyperlink ref="G578" r:id="rId577"/>
+    <hyperlink ref="G579" r:id="rId578"/>
+    <hyperlink ref="G580" r:id="rId579"/>
+    <hyperlink ref="G581" r:id="rId580"/>
+    <hyperlink ref="G582" r:id="rId581"/>
+    <hyperlink ref="G583" r:id="rId582"/>
+    <hyperlink ref="G584" r:id="rId583"/>
+    <hyperlink ref="G585" r:id="rId584"/>
+    <hyperlink ref="G586" r:id="rId585"/>
+    <hyperlink ref="G587" r:id="rId586"/>
+    <hyperlink ref="G588" r:id="rId587"/>
+    <hyperlink ref="G589" r:id="rId588"/>
+    <hyperlink ref="G590" r:id="rId589"/>
+    <hyperlink ref="G591" r:id="rId590"/>
+    <hyperlink ref="G592" r:id="rId591"/>
+    <hyperlink ref="G593" r:id="rId592"/>
+    <hyperlink ref="G594" r:id="rId593"/>
+    <hyperlink ref="G595" r:id="rId594"/>
+    <hyperlink ref="G596" r:id="rId595"/>
+    <hyperlink ref="G597" r:id="rId596"/>
+    <hyperlink ref="G598" r:id="rId597"/>
+    <hyperlink ref="G599" r:id="rId598"/>
+    <hyperlink ref="G600" r:id="rId599"/>
+    <hyperlink ref="G601" r:id="rId600"/>
+    <hyperlink ref="G602" r:id="rId601"/>
+    <hyperlink ref="G603" r:id="rId602"/>
+    <hyperlink ref="G604" r:id="rId603"/>
+    <hyperlink ref="G605" r:id="rId604"/>
+    <hyperlink ref="G606" r:id="rId605"/>
+    <hyperlink ref="G607" r:id="rId606"/>
+    <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
+    <hyperlink ref="G611" r:id="rId610"/>
+    <hyperlink ref="G612" r:id="rId611"/>
+    <hyperlink ref="G613" r:id="rId612"/>
+    <hyperlink ref="G614" r:id="rId613"/>
+    <hyperlink ref="G615" r:id="rId614"/>
+    <hyperlink ref="G616" r:id="rId615"/>
+    <hyperlink ref="G617" r:id="rId616"/>
+    <hyperlink ref="G618" r:id="rId617"/>
+    <hyperlink ref="G619" r:id="rId618"/>
+    <hyperlink ref="G620" r:id="rId619"/>
+    <hyperlink ref="G621" r:id="rId620"/>
+    <hyperlink ref="G622" r:id="rId621"/>
+    <hyperlink ref="G623" r:id="rId622"/>
+    <hyperlink ref="G624" r:id="rId623"/>
+    <hyperlink ref="G625" r:id="rId624"/>
+    <hyperlink ref="G626" r:id="rId625"/>
+    <hyperlink ref="G627" r:id="rId626"/>
+    <hyperlink ref="G628" r:id="rId627"/>
+    <hyperlink ref="G629" r:id="rId628"/>
+    <hyperlink ref="G630" r:id="rId629"/>
+    <hyperlink ref="G631" r:id="rId630"/>
+    <hyperlink ref="G632" r:id="rId631"/>
+    <hyperlink ref="G633" r:id="rId632"/>
+    <hyperlink ref="G634" r:id="rId633"/>
+    <hyperlink ref="G635" r:id="rId634"/>
+    <hyperlink ref="G636" r:id="rId635"/>
+    <hyperlink ref="G637" r:id="rId636"/>
+    <hyperlink ref="G638" r:id="rId637"/>
+    <hyperlink ref="G639" r:id="rId638"/>
+    <hyperlink ref="G640" r:id="rId639"/>
+    <hyperlink ref="G641" r:id="rId640"/>
+    <hyperlink ref="G642" r:id="rId641"/>
+    <hyperlink ref="G643" r:id="rId642"/>
+    <hyperlink ref="G644" r:id="rId643"/>
+    <hyperlink ref="G645" r:id="rId644"/>
+    <hyperlink ref="G646" r:id="rId645"/>
+    <hyperlink ref="G647" r:id="rId646"/>
+    <hyperlink ref="G648" r:id="rId647"/>
+    <hyperlink ref="G649" r:id="rId648"/>
+    <hyperlink ref="G650" r:id="rId649"/>
+    <hyperlink ref="G651" r:id="rId650"/>
+    <hyperlink ref="G652" r:id="rId651"/>
+    <hyperlink ref="G653" r:id="rId652"/>
+    <hyperlink ref="G654" r:id="rId653"/>
+    <hyperlink ref="G655" r:id="rId654"/>
+    <hyperlink ref="G656" r:id="rId655"/>
+    <hyperlink ref="G657" r:id="rId656"/>
+    <hyperlink ref="G658" r:id="rId657"/>
+    <hyperlink ref="G659" r:id="rId658"/>
+    <hyperlink ref="G660" r:id="rId659"/>
+    <hyperlink ref="G661" r:id="rId660"/>
+    <hyperlink ref="G662" r:id="rId661"/>
+    <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
+    <hyperlink ref="G673" r:id="rId672"/>
+    <hyperlink ref="G674" r:id="rId673"/>
+    <hyperlink ref="G675" r:id="rId674"/>
+    <hyperlink ref="G676" r:id="rId675"/>
+    <hyperlink ref="G677" r:id="rId676"/>
+    <hyperlink ref="G678" r:id="rId677"/>
+    <hyperlink ref="G679" r:id="rId678"/>
+    <hyperlink ref="G680" r:id="rId679"/>
+    <hyperlink ref="G681" r:id="rId680"/>
+    <hyperlink ref="G682" r:id="rId681"/>
+    <hyperlink ref="G683" r:id="rId682"/>
+    <hyperlink ref="G684" r:id="rId683"/>
+    <hyperlink ref="G685" r:id="rId684"/>
+    <hyperlink ref="G686" r:id="rId685"/>
+    <hyperlink ref="G687" r:id="rId686"/>
+    <hyperlink ref="G688" r:id="rId687"/>
+    <hyperlink ref="G689" r:id="rId688"/>
+    <hyperlink ref="G690" r:id="rId689"/>
+    <hyperlink ref="G691" r:id="rId690"/>
+    <hyperlink ref="G692" r:id="rId691"/>
+    <hyperlink ref="G693" r:id="rId692"/>
+    <hyperlink ref="G694" r:id="rId693"/>
+    <hyperlink ref="G695" r:id="rId694"/>
+    <hyperlink ref="G696" r:id="rId695"/>
+    <hyperlink ref="G697" r:id="rId696"/>
+    <hyperlink ref="G698" r:id="rId697"/>
+    <hyperlink ref="G699" r:id="rId698"/>
+    <hyperlink ref="G700" r:id="rId699"/>
+    <hyperlink ref="G701" r:id="rId700"/>
+    <hyperlink ref="G702" r:id="rId701"/>
+    <hyperlink ref="G703" r:id="rId702"/>
+    <hyperlink ref="G704" r:id="rId703"/>
+    <hyperlink ref="G705" r:id="rId704"/>
+    <hyperlink ref="G706" r:id="rId705"/>
+    <hyperlink ref="G707" r:id="rId706"/>
+    <hyperlink ref="G708" r:id="rId707"/>
+    <hyperlink ref="G709" r:id="rId708"/>
+    <hyperlink ref="G710" r:id="rId709"/>
+    <hyperlink ref="G711" r:id="rId710"/>
+    <hyperlink ref="G712" r:id="rId711"/>
+    <hyperlink ref="G713" r:id="rId712"/>
+    <hyperlink ref="G714" r:id="rId713"/>
+    <hyperlink ref="G715" r:id="rId714"/>
+    <hyperlink ref="G716" r:id="rId715"/>
+    <hyperlink ref="G717" r:id="rId716"/>
+    <hyperlink ref="G718" r:id="rId717"/>
+    <hyperlink ref="G719" r:id="rId718"/>
+    <hyperlink ref="G720" r:id="rId719"/>
+    <hyperlink ref="G721" r:id="rId720"/>
+    <hyperlink ref="G722" r:id="rId721"/>
+    <hyperlink ref="G723" r:id="rId722"/>
+    <hyperlink ref="G724" r:id="rId723"/>
+    <hyperlink ref="G725" r:id="rId724"/>
+    <hyperlink ref="G726" r:id="rId725"/>
+    <hyperlink ref="G727" r:id="rId726"/>
+    <hyperlink ref="G728" r:id="rId727"/>
+    <hyperlink ref="G729" r:id="rId728"/>
+    <hyperlink ref="G730" r:id="rId729"/>
+    <hyperlink ref="G731" r:id="rId730"/>
+    <hyperlink ref="G732" r:id="rId731"/>
+    <hyperlink ref="G733" r:id="rId732"/>
+    <hyperlink ref="G734" r:id="rId733"/>
+    <hyperlink ref="G735" r:id="rId734"/>
+    <hyperlink ref="G736" r:id="rId735"/>
+    <hyperlink ref="G737" r:id="rId736"/>
+    <hyperlink ref="G738" r:id="rId737"/>
+    <hyperlink ref="G739" r:id="rId738"/>
+    <hyperlink ref="G740" r:id="rId739"/>
+    <hyperlink ref="G741" r:id="rId740"/>
+    <hyperlink ref="G742" r:id="rId741"/>
+    <hyperlink ref="G743" r:id="rId742"/>
+    <hyperlink ref="G744" r:id="rId743"/>
+    <hyperlink ref="G745" r:id="rId744"/>
+    <hyperlink ref="G746" r:id="rId745"/>
+    <hyperlink ref="G747" r:id="rId746"/>
+    <hyperlink ref="G748" r:id="rId747"/>
+    <hyperlink ref="G749" r:id="rId748"/>
+    <hyperlink ref="G750" r:id="rId749"/>
+    <hyperlink ref="G751" r:id="rId750"/>
+    <hyperlink ref="G752" r:id="rId751"/>
+    <hyperlink ref="G753" r:id="rId752"/>
+    <hyperlink ref="G754" r:id="rId753"/>
+    <hyperlink ref="G755" r:id="rId754"/>
+    <hyperlink ref="G756" r:id="rId755"/>
+    <hyperlink ref="G757" r:id="rId756"/>
+    <hyperlink ref="G758" r:id="rId757"/>
+    <hyperlink ref="G759" r:id="rId758"/>
+    <hyperlink ref="G760" r:id="rId759"/>
+    <hyperlink ref="G761" r:id="rId760"/>
+    <hyperlink ref="G762" r:id="rId761"/>
+    <hyperlink ref="G763" r:id="rId762"/>
+    <hyperlink ref="G764" r:id="rId763"/>
+    <hyperlink ref="G765" r:id="rId764"/>
+    <hyperlink ref="G766" r:id="rId765"/>
+    <hyperlink ref="G767" r:id="rId766"/>
+    <hyperlink ref="G768" r:id="rId767"/>
+    <hyperlink ref="G769" r:id="rId768"/>
+    <hyperlink ref="G770" r:id="rId769"/>
+    <hyperlink ref="G771" r:id="rId770"/>
+    <hyperlink ref="G772" r:id="rId771"/>
+    <hyperlink ref="G773" r:id="rId772"/>
+    <hyperlink ref="G774" r:id="rId773"/>
+    <hyperlink ref="G775" r:id="rId774"/>
+    <hyperlink ref="G776" r:id="rId775"/>
+    <hyperlink ref="G777" r:id="rId776"/>
+    <hyperlink ref="G778" r:id="rId777"/>
+    <hyperlink ref="G779" r:id="rId778"/>
+    <hyperlink ref="G780" r:id="rId779"/>
+    <hyperlink ref="G781" r:id="rId780"/>
+    <hyperlink ref="G782" r:id="rId781"/>
+    <hyperlink ref="G783" r:id="rId782"/>
+    <hyperlink ref="G784" r:id="rId783"/>
+    <hyperlink ref="G785" r:id="rId784"/>
+    <hyperlink ref="G786" r:id="rId785"/>
+    <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
+    <hyperlink ref="G866" r:id="rId865"/>
+    <hyperlink ref="G867" r:id="rId866"/>
+    <hyperlink ref="G868" r:id="rId867"/>
+    <hyperlink ref="G869" r:id="rId868"/>
+    <hyperlink ref="G870" r:id="rId869"/>
+    <hyperlink ref="G871" r:id="rId870"/>
+    <hyperlink ref="G872" r:id="rId871"/>
+    <hyperlink ref="G873" r:id="rId872"/>
+    <hyperlink ref="G874" r:id="rId873"/>
+    <hyperlink ref="G875" r:id="rId874"/>
+    <hyperlink ref="G876" r:id="rId875"/>
+    <hyperlink ref="G877" r:id="rId876"/>
+    <hyperlink ref="G878" r:id="rId877"/>
+    <hyperlink ref="G879" r:id="rId878"/>
+    <hyperlink ref="G880" r:id="rId879"/>
+    <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
+    <hyperlink ref="G883" r:id="rId882"/>
+    <hyperlink ref="G884" r:id="rId883"/>
+    <hyperlink ref="G885" r:id="rId884"/>
+    <hyperlink ref="G886" r:id="rId885"/>
+    <hyperlink ref="G887" r:id="rId886"/>
+    <hyperlink ref="G888" r:id="rId887"/>
+    <hyperlink ref="G889" r:id="rId888"/>
+    <hyperlink ref="G890" r:id="rId889"/>
+    <hyperlink ref="G891" r:id="rId890"/>
+    <hyperlink ref="G892" r:id="rId891"/>
+    <hyperlink ref="G893" r:id="rId892"/>
+    <hyperlink ref="G894" r:id="rId893"/>
+    <hyperlink ref="G895" r:id="rId894"/>
+    <hyperlink ref="G896" r:id="rId895"/>
+    <hyperlink ref="G897" r:id="rId896"/>
+    <hyperlink ref="G898" r:id="rId897"/>
+    <hyperlink ref="G899" r:id="rId898"/>
+    <hyperlink ref="G900" r:id="rId899"/>
+    <hyperlink ref="G901" r:id="rId900"/>
+    <hyperlink ref="G902" r:id="rId901"/>
+    <hyperlink ref="G903" r:id="rId902"/>
+    <hyperlink ref="G904" r:id="rId903"/>
+    <hyperlink ref="G905" r:id="rId904"/>
+    <hyperlink ref="G906" r:id="rId905"/>
+    <hyperlink ref="G907" r:id="rId906"/>
+    <hyperlink ref="G908" r:id="rId907"/>
+    <hyperlink ref="G909" r:id="rId908"/>
+    <hyperlink ref="G910" r:id="rId909"/>
+    <hyperlink ref="G911" r:id="rId910"/>
+    <hyperlink ref="G912" r:id="rId911"/>
+    <hyperlink ref="G913" r:id="rId912"/>
+    <hyperlink ref="G914" r:id="rId913"/>
+    <hyperlink ref="G915" r:id="rId914"/>
+    <hyperlink ref="G916" r:id="rId915"/>
+    <hyperlink ref="G917" r:id="rId916"/>
+    <hyperlink ref="G918" r:id="rId917"/>
+    <hyperlink ref="G919" r:id="rId918"/>
+    <hyperlink ref="G920" r:id="rId919"/>
+    <hyperlink ref="G921" r:id="rId920"/>
+    <hyperlink ref="G922" r:id="rId921"/>
+    <hyperlink ref="G923" r:id="rId922"/>
+    <hyperlink ref="G924" r:id="rId923"/>
+    <hyperlink ref="G925" r:id="rId924"/>
+    <hyperlink ref="G926" r:id="rId925"/>
+    <hyperlink ref="G927" r:id="rId926"/>
+    <hyperlink ref="G928" r:id="rId927"/>
+    <hyperlink ref="G929" r:id="rId928"/>
+    <hyperlink ref="G930" r:id="rId929"/>
+    <hyperlink ref="G931" r:id="rId930"/>
+    <hyperlink ref="G932" r:id="rId931"/>
+    <hyperlink ref="G933" r:id="rId932"/>
+    <hyperlink ref="G934" r:id="rId933"/>
+    <hyperlink ref="G935" r:id="rId934"/>
+    <hyperlink ref="G936" r:id="rId935"/>
+    <hyperlink ref="G937" r:id="rId936"/>
+    <hyperlink ref="G938" r:id="rId937"/>
+    <hyperlink ref="G939" r:id="rId938"/>
+    <hyperlink ref="G940" r:id="rId939"/>
+    <hyperlink ref="G941" r:id="rId940"/>
+    <hyperlink ref="G942" r:id="rId941"/>
+    <hyperlink ref="G943" r:id="rId942"/>
+    <hyperlink ref="G944" r:id="rId943"/>
+    <hyperlink ref="G945" r:id="rId944"/>
+    <hyperlink ref="G946" r:id="rId945"/>
+    <hyperlink ref="G947" r:id="rId946"/>
+    <hyperlink ref="G948" r:id="rId947"/>
+    <hyperlink ref="G949" r:id="rId948"/>
+    <hyperlink ref="G950" r:id="rId949"/>
+    <hyperlink ref="G951" r:id="rId950"/>
+    <hyperlink ref="G952" r:id="rId951"/>
+    <hyperlink ref="G953" r:id="rId952"/>
+    <hyperlink ref="G954" r:id="rId953"/>
+    <hyperlink ref="G955" r:id="rId954"/>
+    <hyperlink ref="G956" r:id="rId955"/>
+    <hyperlink ref="G957" r:id="rId956"/>
+    <hyperlink ref="G958" r:id="rId957"/>
+    <hyperlink ref="G959" r:id="rId958"/>
+    <hyperlink ref="G960" r:id="rId959"/>
+    <hyperlink ref="G961" r:id="rId960"/>
+    <hyperlink ref="G962" r:id="rId961"/>
+    <hyperlink ref="G963" r:id="rId962"/>
+    <hyperlink ref="G964" r:id="rId963"/>
+    <hyperlink ref="G965" r:id="rId964"/>
+    <hyperlink ref="G966" r:id="rId965"/>
+    <hyperlink ref="G967" r:id="rId966"/>
+    <hyperlink ref="G968" r:id="rId967"/>
+    <hyperlink ref="G969" r:id="rId968"/>
+    <hyperlink ref="G970" r:id="rId969"/>
+    <hyperlink ref="G971" r:id="rId970"/>
+    <hyperlink ref="G972" r:id="rId971"/>
+    <hyperlink ref="G973" r:id="rId972"/>
+    <hyperlink ref="G974" r:id="rId973"/>
+    <hyperlink ref="G975" r:id="rId974"/>
+    <hyperlink ref="G976" r:id="rId975"/>
+    <hyperlink ref="G977" r:id="rId976"/>
+    <hyperlink ref="G978" r:id="rId977"/>
+    <hyperlink ref="G979" r:id="rId978"/>
+    <hyperlink ref="G980" r:id="rId979"/>
+    <hyperlink ref="G981" r:id="rId980"/>
+    <hyperlink ref="G982" r:id="rId981"/>
+    <hyperlink ref="G983" r:id="rId982"/>
+    <hyperlink ref="G984" r:id="rId983"/>
+    <hyperlink ref="G985" r:id="rId984"/>
+    <hyperlink ref="G986" r:id="rId985"/>
+    <hyperlink ref="G987" r:id="rId986"/>
+    <hyperlink ref="G988" r:id="rId987"/>
+    <hyperlink ref="G989" r:id="rId988"/>
+    <hyperlink ref="G990" r:id="rId989"/>
+    <hyperlink ref="G991" r:id="rId990"/>
+    <hyperlink ref="G992" r:id="rId991"/>
+    <hyperlink ref="G993" r:id="rId992"/>
+    <hyperlink ref="G994" r:id="rId993"/>
+    <hyperlink ref="G995" r:id="rId994"/>
+    <hyperlink ref="G996" r:id="rId995"/>
+    <hyperlink ref="G997" r:id="rId996"/>
+    <hyperlink ref="G998" r:id="rId997"/>
+    <hyperlink ref="G999" r:id="rId998"/>
+    <hyperlink ref="G1000" r:id="rId999"/>
+    <hyperlink ref="G1001" r:id="rId1000"/>
+    <hyperlink ref="G1002" r:id="rId1001"/>
+    <hyperlink ref="G1003" r:id="rId1002"/>
+    <hyperlink ref="G1004" r:id="rId1003"/>
+    <hyperlink ref="G1005" r:id="rId1004"/>
+    <hyperlink ref="G1006" r:id="rId1005"/>
+    <hyperlink ref="G1007" r:id="rId1006"/>
+    <hyperlink ref="G1008" r:id="rId1007"/>
+    <hyperlink ref="G1009" r:id="rId1008"/>
+    <hyperlink ref="G1010" r:id="rId1009"/>
+    <hyperlink ref="G1011" r:id="rId1010"/>
+    <hyperlink ref="G1012" r:id="rId1011"/>
+    <hyperlink ref="G1013" r:id="rId1012"/>
+    <hyperlink ref="G1014" r:id="rId1013"/>
+    <hyperlink ref="G1015" r:id="rId1014"/>
+    <hyperlink ref="G1016" r:id="rId1015"/>
+    <hyperlink ref="G1017" r:id="rId1016"/>
+    <hyperlink ref="G1018" r:id="rId1017"/>
+    <hyperlink ref="G1019" r:id="rId1018"/>
+    <hyperlink ref="G1020" r:id="rId1019"/>
+    <hyperlink ref="G1021" r:id="rId1020"/>
+    <hyperlink ref="G1022" r:id="rId1021"/>
+    <hyperlink ref="G1023" r:id="rId1022"/>
+    <hyperlink ref="G1024" r:id="rId1023"/>
+    <hyperlink ref="G1025" r:id="rId1024"/>
+    <hyperlink ref="G1026" r:id="rId1025"/>
+    <hyperlink ref="G1027" r:id="rId1026"/>
+    <hyperlink ref="G1028" r:id="rId1027"/>
+    <hyperlink ref="G1029" r:id="rId1028"/>
+    <hyperlink ref="G1030" r:id="rId1029"/>
+    <hyperlink ref="G1031" r:id="rId1030"/>
+    <hyperlink ref="G1032" r:id="rId1031"/>
+    <hyperlink ref="G1033" r:id="rId1032"/>
+    <hyperlink ref="G1034" r:id="rId1033"/>
+    <hyperlink ref="G1035" r:id="rId1034"/>
+    <hyperlink ref="G1036" r:id="rId1035"/>
+    <hyperlink ref="G1037" r:id="rId1036"/>
+    <hyperlink ref="G1038" r:id="rId1037"/>
+    <hyperlink ref="G1039" r:id="rId1038"/>
+    <hyperlink ref="G1040" r:id="rId1039"/>
+    <hyperlink ref="G1041" r:id="rId1040"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>