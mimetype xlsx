--- v0 (2026-03-29)
+++ v1 (2026-06-10)
@@ -33,107 +33,107 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="152">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
-    <t>Requerimento nº 32 de 2026</t>
-[...10 lines deleted...]
-  <si>
     <t>Requerimento nº 33 de 2026</t>
   </si>
   <si>
     <t>Franklin</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. PAULO ROBERTO DOS SANTOS, Diretor-Presidente da Energisa Mato Grosso do Sul (Energisa MS), solicitando informações relativas ao fornecimento de energia elétrica no município de Dourados._x000D_
 _x000D_
 Considerando as recorrentes reclamações da população acerca de interrupções no fornecimento de energia elétrica em diversos bairros da cidade;_x000D_
 _x000D_
 Considerando que a continuidade e a qualidade do fornecimento de energia constituem serviço essencial para a população, afetando diretamente residências, comércios, serviços públicos, unidades de saúde e instituições de ensino;_x000D_
 _x000D_
 Requer-se:_x000D_
 _x000D_
 a) O envio de relatório detalhado contendo o registro de todas as quedas/interrupções no fornecimento de energia elétrica ocorridas no município de Dourados no período de janeiro de 2023 até a presente data, contendo, no mínimo, as seguintes informações: Data da ocorrência; Horário de início da interrupção; Horário de restabelecimento do fornecimento; Tempo total de duração da falta de energia; Bairro(s) afetado(s); Motivo da interrupção (falha técnica, manutenção programada, intempéries climáticas, acidentes, sobrecarga na rede, entre outros)._x000D_
 _x000D_
 b) Informações detalhadas sobre quais medidas técnicas, operacionais e de investimento vêm sendo adotadas pela Energisa para reduzir ou evitar novas quedas de energia no município, incluindo: Ações de manutenção preventiva realizadas na rede de distribuição em Dourados; Investimentos recentes na infraestrutura elétrica do município; Programas de modernização ou ampliação da rede elétrica; Planejamento de melhorias previstas para o município._x000D_
 _x000D_
 c) O envio dos indicadores de qualidade do fornecimento de energia elétrica referentes ao município de Dourados, no período de janeiro de 2023 até a presente data, tais como os índices de frequência e duração das interrupções no fornecimento._x000D_
 _x000D_
 Solicita-se que as informações sejam encaminhadas a esta Casa de Leis no prazo regimental, contribuindo para a transparência e para o acompanhamento da qualidade do serviço prestado à população douradense.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
   </si>
   <si>
     <t>Requerimento nº 34 de 2026</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. NILSON FRANCISCO DA SILVA, Secretaria Municipal de Educação, solicitando informações relativas à implementação da hora-atividade para os professores da educação especial da rede municipal de ensino._x000D_
 _x000D_
 Considerando as disposições previstas na Lei Complementar nº 118/2007, especialmente no inciso I.6 do Art. 5º e no inciso I do Art. 25, que tratam da organização da jornada de trabalho e dos direitos dos profissionais do magistério;_x000D_
 _x000D_
 Considerando, ainda, o disposto no §4º do Art. 2º da Lei Federal nº 11.738/2008, que estabelece que, na composição da jornada de trabalho do professor da educação básica, no máximo dois terços da carga horária sejam destinados às atividades de interação com os educandos, garantindo-se o tempo restante para atividades extraclasse (hora-atividade), tais como planejamento, avaliação e formação;_x000D_
 _x000D_
 Considerando a importância da hora-atividade para a qualidade do trabalho pedagógico, especialmente no âmbito da educação especial, que demanda planejamento pedagógico individualizado e acompanhamento contínuo dos estudantes;_x000D_
 _x000D_
 Requer-se:_x000D_
 _x000D_
 a) Informações sobre qual é a previsão da Secretaria Municipal de Educação para a implantação efetiva da hora-atividade aos professores que atuam na educação especial da rede municipal de ensino de Dourados, em conformidade com as legislações citadas._x000D_
 _x000D_
 b) Caso a implementação ainda não tenha sido realizada integralmente, informar:_x000D_
 _x000D_
 Quais são os motivos administrativos, financeiros, organizacionais ou legais que têm impedido ou atrasado o cumprimento da legislação; Qual o cronograma previsto pela SEMED para a efetivação desse direito aos profissionais da educação especial._x000D_
 _x000D_
 c) Informar se a Secretaria possui estudos, pareceres técnicos ou planejamento administrativo voltados à adequação da jornada de trabalho desses profissionais à legislação vigente, encaminhando, se possível, cópia desses documentos._x000D_
 _x000D_
 Solicita-se que as informações sejam encaminhadas a esta Casa de Leis no prazo regimental, contribuindo para o acompanhamento das políticas educacionais e para a garantia dos direitos dos profissionais da educação no município.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 32 de 2026</t>
+  </si>
+  <si>
+    <t>Inspetor Cabral</t>
+  </si>
+  <si>
+    <t>Solicito informações detalhadas acerca do contrato firmado para execução de serviços de manejo da arborização urbana do Município de Dourados-MS</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Indicação nº 357 de 2026</t>
   </si>
   <si>
     <t>Daniel Júnior</t>
   </si>
   <si>
     <t>SERVIÇO  DE  TAPA-BURACO  NO  CRUZAMENTO  DA  RUA  DOS  ABACATEIROS  COM  A  RUA  DAS NOGUEIRAS, LOCALIZADO NO BAIRRO JARDIM COLIBRI.</t>
   </si>
   <si>
     <t>Indicação nº 358 de 2026</t>
   </si>
   <si>
     <t>SERVIÇO  DE TROCA DE LÂMPADA NA RUA CIRO MELO, Nº 6250, LOCALIZADO NO JARDIM MARACANÃ.</t>
   </si>
   <si>
     <t>Indicação nº 359 de 2026</t>
   </si>
   <si>
     <t>SERVIÇO DE TROCA DE LÂMPADA NA RUA PEDRO RIGOTTI, Nº 287, LOCALIZADO NA VILA SANTO ANDRÉ.</t>
   </si>
@@ -881,100 +881,100 @@
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
+        <v>8</v>
+      </c>
+      <c r="E3" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
@@ -1890,51 +1890,51 @@
       </c>
       <c r="C51" t="s">
         <v>122</v>
       </c>
       <c r="D51" t="s">
         <v>116</v>
       </c>
       <c r="E51" t="s">
         <v>123</v>
       </c>
       <c r="F51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>70</v>
       </c>
       <c r="B52" t="s">
         <v>16</v>
       </c>
       <c r="C52" t="s">
         <v>124</v>
       </c>
       <c r="D52" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E52" t="s">
         <v>125</v>
       </c>
       <c r="F52" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>71</v>
       </c>
       <c r="B53" t="s">
         <v>16</v>
       </c>
       <c r="C53" t="s">
         <v>126</v>
       </c>
       <c r="D53" t="s">
         <v>127</v>
       </c>
       <c r="E53" t="s">
         <v>128</v>
       </c>
       <c r="F53" t="s">
@@ -2070,111 +2070,111 @@
       </c>
       <c r="C60" t="s">
         <v>142</v>
       </c>
       <c r="D60" t="s">
         <v>136</v>
       </c>
       <c r="E60" t="s">
         <v>143</v>
       </c>
       <c r="F60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>79</v>
       </c>
       <c r="B61" t="s">
         <v>16</v>
       </c>
       <c r="C61" t="s">
         <v>144</v>
       </c>
       <c r="D61" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E61" t="s">
         <v>145</v>
       </c>
       <c r="F61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>80</v>
       </c>
       <c r="B62" t="s">
         <v>16</v>
       </c>
       <c r="C62" t="s">
         <v>146</v>
       </c>
       <c r="D62" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E62" t="s">
         <v>147</v>
       </c>
       <c r="F62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>81</v>
       </c>
       <c r="B63" t="s">
         <v>16</v>
       </c>
       <c r="C63" t="s">
         <v>148</v>
       </c>
       <c r="D63" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>149</v>
       </c>
       <c r="F63" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>82</v>
       </c>
       <c r="B64" t="s">
         <v>16</v>
       </c>
       <c r="C64" t="s">
         <v>150</v>
       </c>
       <c r="D64" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>151</v>
       </c>
       <c r="F64" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>