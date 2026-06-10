--- v0 (2026-03-28)
+++ v1 (2026-06-10)
@@ -10,166 +10,154 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="158">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Requerimento nº 35 de 2026</t>
   </si>
   <si>
     <t>Franklin</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente à Sra. ROSANA FÁTIMA RAMOS GONÇALVES, Diretora-Presidente da Agência Municipal de Trânsito (AGETRAN), solicitando informações acerca da situação legal e administrativa do Conselho Municipal de Transporte Coletivo de Dourados._x000D_
 _x000D_
 Considerando a importância dos conselhos municipais como instrumentos de participação social, acompanhamento e fiscalização das políticas públicas de mobilidade urbana;_x000D_
 _x000D_
 Considerando relatos de que o Conselho Municipal de Transporte Coletivo não estaria atualmente em funcionamento regular;_x000D_
 _x000D_
 Requer-se que sejam prestadas as seguintes informações:_x000D_
 a) O Conselho Municipal de Transporte Coletivo encontra-se atualmente instituído e em funcionamento no município de Dourados?_x000D_
 b) Qual é a legislação atualmente vigente que regulamenta a criação e funcionamento do referido conselho?_x000D_
 c) Existe decreto, portaria ou ato administrativo que regulamenta sua composição e funcionamento? Em caso positivo, encaminhar cópia._x000D_
 d) Qual é a composição atual do conselho, com a indicação dos membros titulares e suplentes e as instituições que representam?_x000D_
 e) Quando ocorreu a última reunião do conselho? Solicita-se o envio das respectivas atas._x000D_
 f) Caso o conselho não esteja em funcionamento, quais são os motivos para sua inatividade ou sua extinção?_x000D_
 g) Existe previsão da administração municipal para reativação ou recomposição do conselho?</t>
   </si>
   <si>
-    <t>Aguardando a inclusão na ordem do dia</t>
+    <t>Proposição aprovada</t>
   </si>
   <si>
     <t>Requerimento nº 36 de 2026</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com as normas regimentais, requer à Mesa Diretora, seja encaminhado expediente ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando informações acerca da situação da quadra de esportes da Escola Municipal Franklin Luiz Azambuja, localizada na Rua Manoel Rasselem, nº 495, BNH 4º Plano._x000D_
 _x000D_
 Considerando que a quadra de esportes apresenta problemas estruturais e de nivelamento de piso relatados pela direção da escola desde, pelo menos, janeiro de 2021 (CI Nº 008/2021)._x000D_
 _x000D_
 Considerando que a Coordenadoria Municipal de Defesa Civil realizou vistorias em maio de 2023 e outubro de 2023, constatando danos nas paredes e possíveis danos estruturais nas fundações devido a inundações causadas pelo transbordamento do Córrego Rego D'água._x000D_
 _x000D_
 Considerando que a Defesa Civil recomendou a interdição total do espaço no dia 26/10/2023, conforme o Boletim de Atendimento nº 049._x000D_
 _x000D_
 Considerando que há informação de que um projeto para a reforma da referida quadra foi elaborado e planejado pela Secretaria Municipal de Obras para o ano de 2024._x000D_
 _x000D_
 REQUER-SE: _x000D_
 a) Cópia integral do projeto de reforma/reconstrução da quadra de esportes da E.M. Franklin Luiz Azambuja, incluindo plantas, orçamentos e cronogramas, caso já existam._x000D_
 b) Informações sobre o status atual do planejamento das tratativas para a execução desta obra (se está em fase de licitação, se há dotação orçamentária ou previsão de início)._x000D_
 c) Caso não haja projeto atualizado, solicita-se esclarecimentos sobre as medidas que as Secretarias estão tomando para sanar os danos estruturais apontados pela Defesa Civil e garantir o retorno seguro das atividades de Educação Física dos estudantes.</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 11 de 2026</t>
   </si>
   <si>
     <t>Ana Paula</t>
   </si>
   <si>
     <t>DIPLOMA JUBILEU DE PORCELANA, com fundamento no Decreto Legislativo n. 936 de 12/12/2016</t>
   </si>
   <si>
-    <t>Proposição distribuída às comissões</t>
-[...1 lines deleted...]
-  <si>
     <t>Projeto de Decreto Legislativo nº 15 de 2026</t>
   </si>
   <si>
     <t>Sargento Prates</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 16 de 2026</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 17 de 2026</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Indicação nº 424 de 2026</t>
-[...5 lines deleted...]
-    <t>Solicitação de operação tapa-buracos em vias públicas</t>
+    <t>Indicação nº 425 de 2026</t>
+  </si>
+  <si>
+    <t>Márcio Pudim</t>
+  </si>
+  <si>
+    <t>ROÇADA NO ENTORNO DO ANTIGO DOURADOS PARQUE HOTEL</t>
   </si>
   <si>
     <t>Não informada</t>
-  </si>
-[...7 lines deleted...]
-    <t>ROÇADA NO ENTORNO DO ANTIGO DOURADOS PARQUE HOTEL</t>
   </si>
   <si>
     <t>Indicação nº 426 de 2026</t>
   </si>
   <si>
     <t>Daniel Júnior</t>
   </si>
   <si>
     <t>SERVIÇO DE TROCA DE LÂMPADA NA RUA OTORINO ANTÔNIO ZANETTI, Nº 2255, LOCALIZADO NO BAIRRO CIDADE JARDIM I.</t>
   </si>
   <si>
     <t>Indicação nº 427 de 2026</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACO NA RUA ALBINO TORRACA, A PARTIR DO Nº 2950, LOCALIZADO NO BAIRRO VILA PROGRESSO.</t>
   </si>
   <si>
     <t>Indicação nº 428 de 2026</t>
   </si>
   <si>
     <t>SERVIÇO DE TAPA-BURACO NA RUA MARTIN EBEHART, NO TRECHO COMPREENDIDO ENTRE A RUA RAMÃO E A RUA EDUARDO CASARO, LOCALIZADO NO BAIRRO PARQUE ALVORADA.</t>
   </si>
   <si>
     <t>Indicação nº 429 de 2026</t>
   </si>
@@ -207,50 +195,53 @@
   </si>
   <si>
     <t>Indicação nº 432 de 2026</t>
   </si>
   <si>
     <t>Alex Cadeirante</t>
   </si>
   <si>
     <t>Solicito o serviço de troca de lâmpadas na rua João Pessoa nº510, Jardim Florida.</t>
   </si>
   <si>
     <t>Indicação nº 433 de 2026</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, de acordo com as normas regimentais, indica à Mesa Diretora, seja encaminhado expediente ao Sr. MARÇAL GONÇALVES LEITE FILHO (MARÇAL FILHO), Prefeito Municipal, ao Sr. JOÃO ALCANTARA FILHO, Secretário Municipal de Governo e Gestão Estratégica, ao Sr. JUAREZ DE OLIVEIRA, Chefe de Gabinete e ao Sr. JORGE LUÍS DE LÚCIA, Secretário Municipal de Obras Públicas, solicitando, em caráter emergencial, a realização de serviços de patrolamento e cascalhamento na:_x000D_
 Rua Rudimar Colvero Camargo, no trecho compreendido entre as ruas Cabral e Dom Pedro I, localizada no bairro Monte Líbano, no município de Dourados/MS.</t>
   </si>
   <si>
     <t>Indicação nº 434 de 2026</t>
   </si>
   <si>
     <t>Serviço de troca de lâmpadas na rua Corredor 8, n° 775 - Sitioca Campina Verde.</t>
   </si>
   <si>
     <t>Indicação nº 435 de 2026</t>
+  </si>
+  <si>
+    <t>Inspetor Cabral</t>
   </si>
   <si>
     <t>Recapeamento asfáltico</t>
   </si>
   <si>
     <t>Indicação nº 436 de 2026</t>
   </si>
   <si>
     <t>Serviço de troca de lâmpadas na rua Sidnez Pereira de Almeida, 65 - Altos do Indaiá.</t>
   </si>
   <si>
     <t>Indicação nº 437 de 2026</t>
   </si>
   <si>
     <t>Implantação  de atendimento CER</t>
   </si>
   <si>
     <t>Indicação nº 438 de 2026</t>
   </si>
   <si>
     <t>Reforço de pintura de faixa de pedestre, realização de estudo para implantação de quebra molas e sinalização viária</t>
   </si>
   <si>
     <t>Indicação nº 439 de 2026</t>
   </si>
@@ -879,62 +870,62 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F68"/>
+  <dimension ref="A1:F67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="35.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="19.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>155</v>
@@ -970,1331 +961,1311 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>85</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>101</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>18</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>102</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
         <v>18</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>103</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
         <v>18</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>24</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="B9" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>28</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
         <v>30</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="F11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>96</v>
+        <v>104</v>
       </c>
       <c r="B12" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C12" t="s">
+        <v>33</v>
+      </c>
+      <c r="D12" t="s">
+        <v>34</v>
+      </c>
+      <c r="E12" t="s">
         <v>35</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B13" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" t="s">
         <v>37</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B14" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="F14" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B15" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E15" t="s">
         <v>42</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B16" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" t="s">
         <v>44</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B17" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="F17" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B18" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C18" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" t="s">
+        <v>48</v>
+      </c>
+      <c r="E18" t="s">
         <v>49</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B19" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C19" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" t="s">
+        <v>41</v>
+      </c>
+      <c r="E19" t="s">
         <v>51</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B20" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C20" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" t="s">
+        <v>48</v>
+      </c>
+      <c r="E20" t="s">
         <v>53</v>
       </c>
-      <c r="D20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B21" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C21" t="s">
+        <v>54</v>
+      </c>
+      <c r="D21" t="s">
+        <v>48</v>
+      </c>
+      <c r="E21" t="s">
         <v>55</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B22" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C22" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" t="s">
+        <v>48</v>
+      </c>
+      <c r="E22" t="s">
         <v>57</v>
       </c>
-      <c r="D22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F22" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B23" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C23" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" t="s">
         <v>59</v>
       </c>
-      <c r="D23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B24" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="D24" t="s">
         <v>14</v>
       </c>
       <c r="E24" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F24" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B25" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D25" t="s">
         <v>14</v>
       </c>
       <c r="E25" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F25" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B26" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="D26" t="s">
         <v>14</v>
       </c>
       <c r="E26" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F26" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B27" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C27" t="s">
+        <v>66</v>
+      </c>
+      <c r="D27" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>68</v>
       </c>
       <c r="F27" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B28" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C28" t="s">
         <v>69</v>
       </c>
       <c r="D28" t="s">
+        <v>67</v>
+      </c>
+      <c r="E28" t="s">
         <v>70</v>
       </c>
-      <c r="E28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B29" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C29" t="s">
+        <v>71</v>
+      </c>
+      <c r="D29" t="s">
+        <v>67</v>
+      </c>
+      <c r="E29" t="s">
         <v>72</v>
       </c>
-      <c r="D29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C30" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E30" t="s">
         <v>75</v>
       </c>
       <c r="F30" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B31" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C31" t="s">
         <v>76</v>
       </c>
       <c r="D31" t="s">
+        <v>74</v>
+      </c>
+      <c r="E31" t="s">
         <v>77</v>
       </c>
-      <c r="E31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B32" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C32" t="s">
+        <v>78</v>
+      </c>
+      <c r="D32" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E32" t="s">
         <v>80</v>
       </c>
       <c r="F32" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B33" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C33" t="s">
         <v>81</v>
       </c>
       <c r="D33" t="s">
+        <v>74</v>
+      </c>
+      <c r="E33" t="s">
         <v>82</v>
       </c>
-      <c r="E33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B34" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C34" t="s">
+        <v>83</v>
+      </c>
+      <c r="D34" t="s">
+        <v>74</v>
+      </c>
+      <c r="E34" t="s">
         <v>84</v>
       </c>
-      <c r="D34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B35" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C35" t="s">
+        <v>85</v>
+      </c>
+      <c r="D35" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="E35" t="s">
         <v>87</v>
       </c>
       <c r="F35" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B36" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C36" t="s">
         <v>88</v>
       </c>
       <c r="D36" t="s">
+        <v>86</v>
+      </c>
+      <c r="E36" t="s">
         <v>89</v>
       </c>
-      <c r="E36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F36" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B37" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C37" t="s">
+        <v>90</v>
+      </c>
+      <c r="D37" t="s">
+        <v>79</v>
+      </c>
+      <c r="E37" t="s">
         <v>91</v>
       </c>
-      <c r="D37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F37" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B38" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C38" t="s">
+        <v>92</v>
+      </c>
+      <c r="D38" t="s">
+        <v>86</v>
+      </c>
+      <c r="E38" t="s">
         <v>93</v>
       </c>
-      <c r="D38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F38" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B39" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C39" t="s">
+        <v>94</v>
+      </c>
+      <c r="D39" t="s">
+        <v>79</v>
+      </c>
+      <c r="E39" t="s">
         <v>95</v>
       </c>
-      <c r="D39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F39" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B40" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C40" t="s">
+        <v>96</v>
+      </c>
+      <c r="D40" t="s">
+        <v>86</v>
+      </c>
+      <c r="E40" t="s">
         <v>97</v>
       </c>
-      <c r="D40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F40" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B41" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C41" t="s">
+        <v>98</v>
+      </c>
+      <c r="D41" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E41" t="s">
         <v>100</v>
       </c>
       <c r="F41" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B42" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C42" t="s">
         <v>101</v>
       </c>
       <c r="D42" t="s">
+        <v>99</v>
+      </c>
+      <c r="E42" t="s">
         <v>102</v>
       </c>
-      <c r="E42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B43" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C43" t="s">
+        <v>103</v>
+      </c>
+      <c r="D43" t="s">
+        <v>99</v>
+      </c>
+      <c r="E43" t="s">
         <v>104</v>
       </c>
-      <c r="D43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B44" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C44" t="s">
+        <v>105</v>
+      </c>
+      <c r="D44" t="s">
+        <v>99</v>
+      </c>
+      <c r="E44" t="s">
         <v>106</v>
       </c>
-      <c r="D44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F44" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B45" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C45" t="s">
+        <v>107</v>
+      </c>
+      <c r="D45" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="E45" t="s">
         <v>109</v>
       </c>
       <c r="F45" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B46" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C46" t="s">
         <v>110</v>
       </c>
       <c r="D46" t="s">
         <v>111</v>
       </c>
       <c r="E46" t="s">
         <v>112</v>
       </c>
       <c r="F46" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B47" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C47" t="s">
         <v>113</v>
       </c>
       <c r="D47" t="s">
+        <v>111</v>
+      </c>
+      <c r="E47" t="s">
         <v>114</v>
       </c>
-      <c r="E47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F47" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B48" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C48" t="s">
+        <v>115</v>
+      </c>
+      <c r="D48" t="s">
+        <v>111</v>
+      </c>
+      <c r="E48" t="s">
         <v>116</v>
       </c>
-      <c r="D48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F48" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B49" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C49" t="s">
+        <v>117</v>
+      </c>
+      <c r="D49" t="s">
+        <v>41</v>
+      </c>
+      <c r="E49" t="s">
         <v>118</v>
       </c>
-      <c r="D49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B50" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C50" t="s">
+        <v>119</v>
+      </c>
+      <c r="D50" t="s">
+        <v>111</v>
+      </c>
+      <c r="E50" t="s">
         <v>120</v>
       </c>
-      <c r="D50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F50" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B51" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C51" t="s">
+        <v>121</v>
+      </c>
+      <c r="D51" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="E51" t="s">
         <v>123</v>
       </c>
       <c r="F51" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B52" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C52" t="s">
         <v>124</v>
       </c>
       <c r="D52" t="s">
+        <v>122</v>
+      </c>
+      <c r="E52" t="s">
         <v>125</v>
       </c>
-      <c r="E52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F52" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B53" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C53" t="s">
+        <v>126</v>
+      </c>
+      <c r="D53" t="s">
+        <v>122</v>
+      </c>
+      <c r="E53" t="s">
         <v>127</v>
       </c>
-      <c r="D53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B54" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C54" t="s">
+        <v>128</v>
+      </c>
+      <c r="D54" t="s">
+        <v>122</v>
+      </c>
+      <c r="E54" t="s">
         <v>129</v>
       </c>
-      <c r="D54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F54" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B55" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C55" t="s">
+        <v>130</v>
+      </c>
+      <c r="D55" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E55" t="s">
         <v>132</v>
       </c>
       <c r="F55" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C56" t="s">
         <v>133</v>
       </c>
       <c r="D56" t="s">
+        <v>131</v>
+      </c>
+      <c r="E56" t="s">
         <v>134</v>
       </c>
-      <c r="E56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B57" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C57" t="s">
+        <v>135</v>
+      </c>
+      <c r="D57" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="E57" t="s">
         <v>137</v>
       </c>
       <c r="F57" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B58" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C58" t="s">
         <v>138</v>
       </c>
       <c r="D58" t="s">
+        <v>136</v>
+      </c>
+      <c r="E58" t="s">
         <v>139</v>
       </c>
-      <c r="E58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F58" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B59" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C59" t="s">
+        <v>140</v>
+      </c>
+      <c r="D59" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59" t="s">
         <v>141</v>
       </c>
-      <c r="D59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F59" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="B60" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C60" t="s">
+        <v>142</v>
+      </c>
+      <c r="D60" t="s">
+        <v>8</v>
+      </c>
+      <c r="E60" t="s">
         <v>143</v>
       </c>
-      <c r="D60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F60" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B61" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C61" t="s">
+        <v>144</v>
+      </c>
+      <c r="D61" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" t="s">
         <v>145</v>
       </c>
-      <c r="D61" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F61" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B62" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C62" t="s">
+        <v>146</v>
+      </c>
+      <c r="D62" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" t="s">
         <v>147</v>
       </c>
-      <c r="D62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F62" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B63" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C63" t="s">
+        <v>148</v>
+      </c>
+      <c r="D63" t="s">
+        <v>17</v>
+      </c>
+      <c r="E63" t="s">
         <v>149</v>
       </c>
-      <c r="D63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F63" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B64" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C64" t="s">
+        <v>150</v>
+      </c>
+      <c r="D64" t="s">
+        <v>8</v>
+      </c>
+      <c r="E64" t="s">
         <v>151</v>
       </c>
-      <c r="D64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F64" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B65" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C65" t="s">
+        <v>152</v>
+      </c>
+      <c r="D65" t="s">
+        <v>79</v>
+      </c>
+      <c r="E65" t="s">
         <v>153</v>
       </c>
-      <c r="D65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F65" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B66" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C66" t="s">
+        <v>154</v>
+      </c>
+      <c r="D66" t="s">
+        <v>136</v>
+      </c>
+      <c r="E66" t="s">
         <v>155</v>
       </c>
-      <c r="D66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F66" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
-        <v>166</v>
+        <v>173</v>
       </c>
       <c r="B67" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C67" t="s">
+        <v>156</v>
+      </c>
+      <c r="D67" t="s">
+        <v>136</v>
+      </c>
+      <c r="E67" t="s">
         <v>157</v>
       </c>
-      <c r="D67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F67" t="s">
-        <v>26</v>
-[...19 lines deleted...]
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>